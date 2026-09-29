--- v0 (2026-06-06)
+++ v1 (2026-09-29)
@@ -1778,51 +1778,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 06.06.2026 05:46</t>
+          <t>Прайс актуален на 29.09.2026 17:22</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1884,357 +1884,357 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1578</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240617</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(20*5)-W/NON-STIK</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см, h 5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>2439</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280096</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280096</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/13,8 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2603</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280249</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2573</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280090</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280090</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см, h4,7 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2073</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1527</v>
+        <v>929</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81200008</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>81200008</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22 см, h 4,5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1797</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240601</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(22*5) W/NON-STICK</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22 см, h 5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2773</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>69</v>
+        <v>3</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280097</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280097</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/14,5 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2763</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>108</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280250</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/15,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2703</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>219</v>
+        <v>25</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280091</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280091</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/15,5 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2367</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1186</v>
+        <v>943</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240406</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>КТ-ОБ-СА-24</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ "КАТУНЬ"</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2325</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
@@ -2258,51 +2258,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2037</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240602</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(24*5)-W/NON-STICK</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>3138</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
@@ -2312,201 +2312,201 @@
           <t>81240133</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>30342405</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 5,5 см, нерж. с антиприг. покрытием 18/10 ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>6547</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280251</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/17,5 см h5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2973</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>194</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280098</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280098</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2874</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>323</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280092</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280092</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2403</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>3056</v>
+        <v>2362</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81200010</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>КТ-ОБ-СА-26 / FJB26</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2347</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81240603</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(26*5)-W/NON -STIC</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>3597</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
@@ -2516,153 +2516,153 @@
           <t>81280252</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>3217</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81280099</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280099</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>3129</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81280093</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280093</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/20,5 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>2673</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>3492</v>
+        <v>3051</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240604</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>C24131-(28*5)-W/NON-STICK</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>4075</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>157</v>
+        <v>134</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81200011</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>КТ-ОБ-СА-28</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5,5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2720,323 +2720,323 @@
           <t>81280253</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/20 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>3457</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>199</v>
+        <v>120</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81280094</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280094</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/21 см, h5,5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2898</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>2206</v>
+        <v>1743</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81280100</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280100</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/21,5 см, h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>3337</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>522</v>
+        <v>248</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81200012</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>81200012/81200012</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см, h 5,5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>2957</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>314</v>
+        <v>215</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81280254</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/21,5 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>3748</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81280101</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280101</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/23,5 см, h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>3587</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>367</v>
+        <v>186</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81280095</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280095</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/24,2 см, h6 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>3299</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1944</v>
+        <v>1779</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>92001440</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>FJB32</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32 см, h 5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>4397</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81280255</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32/24 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>4073</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>213</v>
+        <v>181</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>80002021</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>FJB36</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Сковорода 36 см, h 7 см, нерж. с антиприг. покрытием 18/8 ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3060,51 +3060,51 @@
           <t>92001441</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>FJB36L</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Сковорода 37,5 см, h 5,7 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>5637</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>80002024</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>FGB40L</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Сковорода 40 см, h 7,5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>