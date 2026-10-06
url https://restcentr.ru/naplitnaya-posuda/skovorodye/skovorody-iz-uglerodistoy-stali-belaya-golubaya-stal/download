--- v0 (2026-06-08)
+++ v1 (2026-10-06)
@@ -1283,51 +1283,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 08.06.2026 10:18</t>
+          <t>Прайс актуален на 06.10.2026 12:50</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1443,51 +1443,51 @@
           <t>81240527</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>M93795-UPS</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20,5 см h4,8 см углеродистая сталь ИНДУКЦИЯ "BLACK IRON" SUNNEX</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1437</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200185</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>CKN7524PJ</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см h4,2 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1511,85 +1511,85 @@
           <t>81240525</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>M91795-UPS</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сковорода 25,3 см h5 см углеродистая сталь ИНДУКЦИЯ "BLACK IRON" SUNNEX</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1673</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240672</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BFPT-10 (HONRI)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сковорода 25,4/19,5 см h5 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1893</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81200186</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>CKN7526PJ</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см h4,6 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1661,71 +1661,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>871</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240528</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M94795-UPS</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см h5 см углеродистая сталь ИНДУКЦИЯ "BLACK IRON" SUNNEX</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1937</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>209</v>
+        <v>183</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200188</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>CKN7530PJ</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см h5 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1783,51 +1783,51 @@
           <t>81200189</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>CKN7532PJ</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32 см h5,3 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1374</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>94000021</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>А 4171436</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода 36 см h5 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1851,119 +1851,119 @@
           <t>81259215</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>OT622M</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 30 см с деревянной ручкой углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1278</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>92001495</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>JQ-OT631 M</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 35 см с двумя ручками углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1493</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>92001494</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>JQ-OT624M</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 35 см с дерев. ручкой углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1523</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>256</v>
+        <v>96</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81200287</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>L2614-CF</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 36 см с двумя ручками углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1987,119 +1987,119 @@
           <t>81249842</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JQ-OT633M</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 40 см h12 см с двумя ручками углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1960</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81249841</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JQ-OT626M</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 40 см с дерев. ручкой углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1747</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>152</v>
+        <v>99</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81240526</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M92795-UPS</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 23,7/20 см h 2,8 см углеродистая сталь ИНДУКЦИЯ "BLACK IRON" SUNNEX</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1473</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81200286</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>31531-JP</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сковорода для жарки яиц и оладьев 31 см на 7 шт, углерод. сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>