--- v0 (2026-06-13)
+++ v1 (2026-10-12)
@@ -1415,51 +1415,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 14:34</t>
+          <t>Прайс актуален на 12.10.2026 03:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1507,697 +1507,697 @@
           <t>81200013</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>81200013</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см, h 4,5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1518</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>154</v>
+        <v>66</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280084</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280084</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см, h 4,5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1767</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>189</v>
+        <v>4</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200014</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>81200014</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22 см, h 4,5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1693</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>209</v>
+        <v>169</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280085</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280085</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/14,2 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2127</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>662</v>
+        <v>569</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200015</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>КТ-ОБ-СН-24 81200015</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1837</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240598</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(24*5)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 5 см, нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2543</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240409</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>КТ-ОБ-СН-24</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 6 см, нерж. EcoLine ИНДУКЦИЯ "КАТУНЬ"</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1938</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280086</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280086</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18,5 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2153</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>418</v>
+        <v>214</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240127</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>30412405</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сковорода 25,7/16,8 см, h 6 см, нерж. ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>4097</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200016</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>81200016/81200016</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2089</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>721</v>
+        <v>673</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240599</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(26*5)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 5 см, нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2913</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>345</v>
+        <v>332</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280087</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280087</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2403</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>399</v>
+        <v>247</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240128</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>30412806</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5 см, нерж. ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>5273</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240600</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(28*5)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5 см, нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>3317</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200017</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>81200017</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5,5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2379</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280088</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280088</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/22 см, h 5,5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2728</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>412</v>
+        <v>174</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81200018</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>81200018</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см, h 5,5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2453</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81280089</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280089</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/23,5 см, h 6 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2983</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>817</v>
+        <v>746</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>92001438</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>FJG32</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32 см, h 5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>3697</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>92001439</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>FJG36L</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сковорода 36 см, h 5 см, нерж. с 2-мя ручками EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>4913</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>80002006</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>FJG36</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Сковорода 36 см, h 7 см, нерж. с 2-мя ручками 18/8, ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2255,142 +2255,142 @@
           <t>81240138</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>30315014</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,1 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1473</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81240139</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>30315016</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 17 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1747</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81240141</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>30315020</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2447</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81249901</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>30362004</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21,7 см h5,7 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>3007</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="J31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>