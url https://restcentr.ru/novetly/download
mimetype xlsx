--- v0 (2026-06-02)
+++ v1 (2026-11-01)
@@ -811,50 +811,159 @@
                                 <Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image608.jpg"/>
                                 <Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image609.jpg"/>
                                 <Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image610.jpg"/>
                                 <Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image611.jpg"/>
                                 <Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image612.jpg"/>
                                 <Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image613.jpg"/>
                                 <Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image614.jpg"/>
                                 <Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image615.jpg"/>
                                 <Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image616.jpg"/>
                                 <Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image617.jpg"/>
                                 <Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image618.jpg"/>
                                 <Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image619.jpg"/>
                                 <Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image620.jpg"/>
                                 <Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image621.jpg"/>
                                 <Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image622.jpg"/>
                                 <Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image623.jpg"/>
                                 <Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image624.jpg"/>
                                 <Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image625.jpg"/>
                                 <Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image626.jpg"/>
                                 <Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image627.jpg"/>
                                 <Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image628.jpg"/>
                                 <Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image629.jpg"/>
                                 <Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image630.jpg"/>
                                 <Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image631.jpg"/>
                                 <Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image632.jpg"/>
+                                <Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image633.jpg"/>
+                                <Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image634.jpg"/>
+                                <Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image635.jpg"/>
+                                <Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image636.jpg"/>
+                                <Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image637.jpg"/>
+                                <Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image638.jpg"/>
+                                <Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image639.jpg"/>
+                                <Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image640.jpg"/>
+                                <Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image641.jpg"/>
+                                <Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image642.jpg"/>
+                                <Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image643.jpg"/>
+                                <Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image644.jpg"/>
+                                <Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image645.jpg"/>
+                                <Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image646.jpg"/>
+                                <Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image647.jpg"/>
+                                <Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image648.jpg"/>
+                                <Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image649.jpg"/>
+                                <Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image650.jpg"/>
+                                <Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image651.jpg"/>
+                                <Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image652.jpg"/>
+                                <Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image653.jpg"/>
+                                <Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image654.jpg"/>
+                                <Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image655.jpg"/>
+                                <Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image656.jpg"/>
+                                <Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image657.jpg"/>
+                                <Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image658.jpg"/>
+                                <Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image659.jpg"/>
+                                <Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image660.jpg"/>
+                                <Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image661.jpg"/>
+                                <Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image662.jpg"/>
+                                <Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image663.jpg"/>
+                                <Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image664.jpg"/>
+                                <Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image665.jpg"/>
+                                <Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image666.jpg"/>
+                                <Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image667.jpg"/>
+                                <Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image668.jpg"/>
+                                <Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image669.jpg"/>
+                                <Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image670.jpg"/>
+                                <Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image671.jpg"/>
+                                <Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image672.jpg"/>
+                                <Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image673.jpg"/>
+                                <Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image674.jpg"/>
+                                <Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image675.jpg"/>
+                                <Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image676.jpg"/>
+                                <Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image677.jpg"/>
+                                <Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image678.jpg"/>
+                                <Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image679.jpg"/>
+                                <Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image680.jpg"/>
+                                <Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image681.jpg"/>
+                                <Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image682.jpg"/>
+                                <Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image683.jpg"/>
+                                <Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image684.jpg"/>
+                                <Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image685.jpg"/>
+                                <Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image686.jpg"/>
+                                <Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image687.jpg"/>
+                                <Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image688.jpg"/>
+                                <Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image689.jpg"/>
+                                <Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image690.jpg"/>
+                                <Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image691.jpg"/>
+                                <Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image692.jpg"/>
+                                <Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image693.jpg"/>
+                                <Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image694.jpg"/>
+                                <Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image695.jpg"/>
+                                <Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image696.jpg"/>
+                                <Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image697.jpg"/>
+                                <Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image698.jpg"/>
+                                <Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image699.jpg"/>
+                                <Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image700.jpg"/>
+                                <Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image701.jpg"/>
+                                <Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image702.jpg"/>
+                                <Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image703.jpg"/>
+                                <Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image704.jpg"/>
+                                <Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image705.jpg"/>
+                                <Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image706.jpg"/>
+                                <Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image707.jpg"/>
+                                <Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image708.jpg"/>
+                                <Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image709.jpg"/>
+                                <Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image710.jpg"/>
+                                <Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image711.jpg"/>
+                                <Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image712.jpg"/>
+                                <Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image713.jpg"/>
+                                <Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image714.jpg"/>
+                                <Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image715.jpg"/>
+                                <Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image716.jpg"/>
+                                <Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image717.jpg"/>
+                                <Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image718.jpg"/>
+                                <Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image719.jpg"/>
+                                <Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image720.jpg"/>
+                                <Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image721.jpg"/>
+                                <Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image722.jpg"/>
+                                <Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image723.jpg"/>
+                                <Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image724.jpg"/>
+                                <Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image725.jpg"/>
+                                <Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image726.jpg"/>
+                                <Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image727.jpg"/>
+                                <Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image728.jpg"/>
+                                <Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image729.jpg"/>
+                                <Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image730.jpg"/>
+                                <Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image731.jpg"/>
+                                <Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image732.jpg"/>
+                                <Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image733.jpg"/>
+                                <Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image734.jpg"/>
+                                <Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image735.jpg"/>
+                                <Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image736.jpg"/>
+                                <Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image737.jpg"/>
+                                <Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image738.jpg"/>
+                                <Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image739.jpg"/>
+                                <Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image740.jpg"/>
+                                <Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image741.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -21003,50 +21112,3538 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>634</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>635</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="632" name="Image632"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>635</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>636</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Image633"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>636</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>637</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Image634"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>637</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>638</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Image635"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>638</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>639</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Image636"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>639</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>640</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Image637"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>640</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>641</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Image638"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>641</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>642</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Image639"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>642</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>643</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Image640"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>643</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>644</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Image641"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>644</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>645</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Image642"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>645</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>646</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Image643"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>646</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>647</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Image644"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>647</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>648</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Image645"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>648</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>649</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Image646"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>649</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>650</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Image647"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>650</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>651</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Image648"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>651</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>652</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Image649"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>652</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>653</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Image650"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>653</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>654</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Image651"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>654</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>655</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Image652"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>655</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>656</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Image653"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>656</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>657</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Image654"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>657</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>658</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Image655"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>658</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>659</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Image656"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>659</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>660</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Image657"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>660</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>661</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Image658"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>661</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>662</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Image659"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>662</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>663</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Image660"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>663</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>664</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Image661"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>664</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>665</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Image662"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>665</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>666</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Image663"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>666</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>667</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Image664"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>667</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>668</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Image665"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>668</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>669</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Image666"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>669</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>670</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Image667"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>670</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>671</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Image668"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>671</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>672</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Image669"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>672</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>673</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Image670"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>673</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>674</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Image671"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>674</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>675</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Image672"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>675</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>676</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Image673"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>676</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>677</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Image674"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>677</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>678</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Image675"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>678</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>679</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Image676"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>679</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>680</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Image677"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>680</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>681</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Image678"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>681</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>682</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Image679"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>682</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>683</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Image680"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>683</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>684</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Image681"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>684</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>685</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Image682"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>685</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>686</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Image683"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>686</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>687</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Image684"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>687</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>688</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Image685"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>688</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>689</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Image686"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>689</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>690</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Image687"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>690</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>691</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Image688"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>691</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>692</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Image689"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>692</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>693</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Image690"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>693</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>694</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Image691"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>694</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>695</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Image692"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>695</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>696</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Image693"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>696</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>697</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Image694"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>697</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>698</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Image695"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>698</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>699</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Image696"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>699</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>700</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Image697"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>700</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>701</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Image698"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>701</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>702</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Image699"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>702</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>703</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Image700"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>703</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>704</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Image701"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>704</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>705</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Image702"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>705</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>706</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Image703"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>706</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>707</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Image704"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>707</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>708</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Image705"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>708</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>709</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Image706"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>709</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>710</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Image707"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>710</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>711</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Image708"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>711</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>712</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Image709"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>712</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>713</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Image710"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>713</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>714</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Image711"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>714</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>715</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Image712"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>715</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>716</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Image713"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>716</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>717</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Image714"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>717</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>718</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Image715"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>718</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>719</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Image716"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>719</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>720</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Image717"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>720</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>721</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Image718"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>721</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>722</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Image719"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>722</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>723</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Image720"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>723</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>724</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Image721"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>724</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>725</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Image722"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>725</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>726</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Image723"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>726</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>727</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Image724"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>727</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>728</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Image725"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>728</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>729</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Image726"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>729</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>730</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Image727"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>730</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>731</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Image728"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>731</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>732</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Image729"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>732</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>733</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Image730"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>733</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>734</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Image731"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>734</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>735</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Image732"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>735</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>736</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Image733"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>736</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>737</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Image734"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>737</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>738</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Image735"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>738</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>739</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Image736"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>739</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>740</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Image737"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>740</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>741</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Image738"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>741</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>742</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Image739"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>742</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>743</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Image740"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>743</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>744</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Image741"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -21320,78 +24917,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J635"/>
+  <dimension ref="A2:J744"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 02.06.2026 21:14</t>
+          <t>Прайс актуален на 01.11.2026 04:52</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -21439,21426 +25036,25132 @@
           <t>81280510</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бак контейнер для мусора с качающейся крышкой 25 л 32*22*45 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1073</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280511</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бак контейнер для мусора с качающейся крышкой 42 л 37,5*26*61 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1557</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280512</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бак контейнер для мусора с качающейся крышкой 60 л 44,5*32*74 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2183</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>113</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81200140</t>
+          <t>81233143</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>15С015 (кор=24шт/6)</t>
+          <t/>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Банка для подачи и хранения 225 мл стекло с крышкой и бугельным замком d 7,7 см h10,1 см P.L.</t>
+          <t>Баллончик для сифона для взбивания сливок 8г N2O пачка 10шт SELECT WHIP</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>237</v>
+        <v>537</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1070</v>
+        <v>44028</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81222506</t>
+          <t>81200140</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>15С015 (кор=24шт/6)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Банка емкость с краном 8 л "Череп Индиго" стекло на металл подставке d 17/15,8 см h39 cм B'Guys P.L.</t>
+          <t>Банка для подачи и хранения 225 мл стекло с крышкой и бугельным замком d 7,7 см h10,1 см P.L.</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>5247</v>
+        <v>237</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>34</v>
+        <v>811</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81280225</t>
+          <t>81222506</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT373A</t>
+          <t>BKDP0030-PB SUB</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Банка стакан для посыпок d 5,8 см h7,9 см с мелкой сеткой нерж. P.L. Barbossa</t>
+          <t>Банка емкость с краном 8 л "Череп Индиго" стекло на металл подставке d 17/15,8 см h39 cм B'Guys P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>487</v>
+        <v>5247</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>308</v>
+        <v>34</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81280226</t>
+          <t>81280225</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT378A</t>
+          <t>JQ-OT373A</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Банка стакан для посыпок d 7,1 см h8,2 см нерж. P.L. Barbossa</t>
+          <t>Банка стакан для посыпок d 5,8 см h7,9 см с мелкой сеткой нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>487</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>553</v>
+        <v>215</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81222850</t>
+          <t>81280226</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-32-PZT</t>
+          <t>JQ-OT378A</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2 см Rug By Bone Innovation [1]</t>
+          <t>Банка стакан для посыпок d 7,1 см h8,2 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1923</v>
+        <v>487</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>287</v>
+        <v>497</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222768</t>
+          <t>81222850</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-32-PZT</t>
+          <t>RUG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,2 см Oliva By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2 см Rug By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1923</v>
+        <v>2480</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>367</v>
+        <v>280</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222722</t>
+          <t>81222768</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>L2810</t>
+          <t>OLV-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,3 см Evolutions Solutions Pizza Эволюшн Opal ARC [6]</t>
+          <t>Блюдо для пиццы 32 см h2,2 см Oliva By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>592</v>
+        <v>2480</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>664</v>
+        <v>315</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222708</t>
+          <t>81222722</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L2810</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,5*18,5 см h8,4 см Organic 300 мл белое фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Блюдо для пиццы 32 см h2,3 см Evolutions Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1537</v>
+        <v>592</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>444</v>
       </c>
       <c r="I16" s="10">
-        <v>294</v>
+        <v>562</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81260125</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>PC300260</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи d 31 см дерево со стекл. крышкой d 25,6 см h15 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>3257</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>456</v>
+        <v>389</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280427</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>S0483</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 14 см (поднос) для кофейных зерен "Vintage" нерж. Barbossa-P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>437</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>288</v>
+        <v>215</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222890</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00089917</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 21,5 см h3,5 см с ручками 300 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>413</v>
+        <v>453</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>145</v>
+        <v>489</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222862</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-15-OV</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 15*8,5 см h2 см для закусок Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>737</v>
+        <v>992</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>825</v>
+        <v>789</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222777</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>OLV-ZT-15-OV</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Oliva By Bone Innovation [bb]  [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>747</v>
+        <v>992</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>944</v>
+        <v>845</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222778</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>OLV-ZT-19-OV</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1037</v>
+        <v>1340</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1700</v>
+        <v>2203</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222863</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-19-OV</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1037</v>
+        <v>1340</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>3037</v>
+        <v>3013</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81222604</t>
+          <t>81222796</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-R-HL-20.5-OV</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 21*15,2 см h2 см без борта Fine Plus Noble [6]</t>
+          <t>Блюдо овальное 20,5*9,5 см h2,5 см емкость для закусок с бортом Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>937</v>
+        <v>1513</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>384</v>
+        <v>55</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81222681</t>
+          <t>81222604</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>093222A</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22,5*12,3 см h2,1 см для подачи белое фарфор NEW P.L. Proff Cuisine [10]</t>
+          <t>Блюдо овальное 21*15,2 см h2 см без борта Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>473</v>
+        <v>937</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>949</v>
+        <v>127</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81222779</t>
+          <t>81222681</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-24-OV</t>
+          <t>F1379-9 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см h2,8 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 22,5*12,3 см h2,1 см для подачи белое фарфор NEW P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1197</v>
+        <v>473</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1545</v>
+        <v>867</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81222864</t>
+          <t>81222779</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-24-OV</t>
+          <t>OLV-ZT-24-OV</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см h3 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1197</v>
+        <v>1628</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>116</v>
+        <v>2181</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81233092</t>
+          <t>81222864</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>305031А</t>
+          <t>RUG-ZT-24-OV</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24,2*18 см h1,8 см Bella Noble [1]</t>
+          <t>Блюдо овальное 24*14,5 см h3 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1573</v>
+        <v>1628</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1149</v>
+        <v>2975</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81222680</t>
+          <t>81233092</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>F1041-10 (кор=30шт)</t>
+          <t>305031А</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24,4*14,5 см h1,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [5]</t>
+          <t>Блюдо овальное 24,2*18 см h1,8 см Bella Noble [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>623</v>
+        <v>1573</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>2322</v>
+        <v>382</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81222882</t>
+          <t>81222680</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087867</t>
+          <t>F1041-10 (кор=30шт)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25,5*15 см h3 см "Псковский" керамика ПГ [6]</t>
+          <t>Блюдо овальное 24,4*14,5 см h1,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [5]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>437</v>
+        <v>623</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>57</v>
+        <v>2256</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81222921</t>
+          <t>81222882</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092453</t>
+          <t>ПГ022-00087867</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25,5*15 см h3 см "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Блюдо овальное 25,5*15 см h3 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>437</v>
+        <v>475</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>0</v>
+        <v>583</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81222605</t>
+          <t>81222921</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ071-00092453</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25,7*18,8 см h2,2 см без борта Fine Plus Noble [3]</t>
+          <t>Блюдо овальное 25,5*15 см h3 см "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1578</v>
+        <v>437</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>480</v>
+        <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81222682</t>
+          <t>81222605</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>F1379-11 (кор=36 шт)</t>
+          <t>093241A</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 27,5*15 см h2,3 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 25,7*18,8 см h2,2 см без борта Fine Plus Noble [3]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>773</v>
+        <v>1578</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1561</v>
+        <v>389</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81222780</t>
+          <t>81222682</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-29-OV</t>
+          <t>F1379-11 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17,5 см h3,2 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 27,5*15 см h2,3 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1763</v>
+        <v>773</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>923</v>
+        <v>1263</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81222865</t>
+          <t>81222780</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-29-OV</t>
+          <t>OLV-ZT-29-OV</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17,5 см h3,2 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 29*17,5 см h3,2 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1764</v>
+        <v>2279</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2814</v>
+        <v>624</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81222684</t>
+          <t>81222865</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RUG-ZT-29-OV</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*21,5 см h3 см с бортом белое фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 29*17,5 см h3,2 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1297</v>
+        <v>2279</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>1114</v>
+        <v>2704</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81233111</t>
+          <t>81222797</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>401012</t>
+          <t>OLV-R-HL-30-OV</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30,5*22 см h2 см Bella Noble [1]</t>
+          <t>Блюдо овальное 30*15,5 см h2 см с бортом Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1613</v>
+        <v>2499</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>463</v>
+        <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81222606</t>
+          <t>81222684</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0112-12 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 31*22,2 см h2,8 см без борта Fine Plus Noble [1]</t>
+          <t>Блюдо овальное 30*21,5 см h3 см с бортом белое фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1873</v>
+        <v>1297</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>311</v>
+        <v>1094</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81222683</t>
+          <t>81233111</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>401012</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,7*17,8 см h2,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 30,5*22 см h2 см Bella Noble [1]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>1097</v>
+        <v>1613</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>610</v>
+        <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81222866</t>
+          <t>81222606</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-34-OV</t>
+          <t>093253A</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20,5 см h3,6 см Rug By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 31*22,2 см h2,8 см без борта Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>2437</v>
+        <v>1873</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1194</v>
+        <v>218</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81222781</t>
+          <t>81233128</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-34-OV</t>
+          <t>ZA0385-12.5-MD</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20,5 см h3,7 см Oliva By Bone Innovation [1]</t>
+          <t>Блюдо овальное 31,5*23,3 см h3,5 см Marine White Moon P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>2437</v>
+        <v>1923</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>222</v>
+        <v>343</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81233093</t>
+          <t>81222683</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>305014А</t>
+          <t>F1379-13 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34,3*27 см h2,3 см Bella Noble [1]</t>
+          <t>Блюдо овальное 32,7*17,8 см h2,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>2347</v>
+        <v>1098</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>436</v>
+        <v>594</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81222569</t>
+          <t>81222866</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RUG-ZT-34-OV</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 20*14,3 см h2,9 см 375 мл без борта Fine Plus Noble [3]</t>
+          <t>Блюдо овальное 34*20,5 см h3,6 см Rug By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>1137</v>
+        <v>3141</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>511</v>
+        <v>1183</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81222673</t>
+          <t>81222781</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-ZT-34-OV</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 20,2*12,4 см h1,9 см с бортом Asymmetry белое фарфор NEW P.L. [6]</t>
+          <t>Блюдо овальное 34*20,5 см h3,7 см Oliva By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>583</v>
+        <v>3141</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>714</v>
+        <v>154</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81280429</t>
+          <t>81233093</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>S0484-1</t>
+          <t>305014А</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 22*11 см h1,2 см (поднос) для подачи кофе и чая "Vintage" нерж. Barbossa-P.L.</t>
+          <t>Блюдо овальное 34,3*27 см h2,3 см Bella Noble [1]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>453</v>
+        <v>2347</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>111</v>
+        <v>311</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81222786</t>
+          <t>81233129</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>OLV-AR-28-DT</t>
+          <t>ZA0385-15.5-MD</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см h1,8 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 36,8*26,8 см h4 см Marine White Moon P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1647</v>
+        <v>2370</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1053</v>
+        <v>440</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81222871</t>
+          <t>81222708</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-28-DT</t>
+          <t>F3006-10 (кор=8 шт)</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное для подачи 25,5*18,5 см h8,4 см Organic 300 мл белое фарфор P.L. [3]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1647</v>
+        <v>1537</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>570</v>
+        <v>272</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81222570</t>
+          <t>81222569</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091151А</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24,7*18 см h3,5 см 750 мл без борта Fine Plus Noble [3]</t>
+          <t>Блюдо прямоугольное 20*14,3 см h2,9 см 375 мл Fine Plus Noble [3]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>1673</v>
+        <v>1137</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>470</v>
+        <v>343</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81222674</t>
+          <t>81222673</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1087-8 (кор-48шт)</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*14,8 см h2,2 см с бортом Asymmetry белое фарфор NEW P.L. [5]</t>
+          <t>Блюдо прямоугольное 20,2*12,4 см h1,9 см с бортом Asymmetry белое фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>973</v>
+        <v>583</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I49" s="10">
-        <v>1192</v>
+        <v>714</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81222602</t>
+          <t>81280429</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0484-1</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 27*14,8 см h2 см Fine Plus Noble [1]</t>
+          <t>Блюдо прямоугольное 22*11 см h1,2 см (поднос) для подачи кофе и чая "Vintage" нерж. Barbossa-P.L.</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1653</v>
+        <v>453</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>513</v>
+        <v>0</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81222601</t>
+          <t>81222786</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-AR-28-DT</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 29,7*21,8 см h4,8 см 1575 мл без борта Fine Plus Noble [1]</t>
+          <t>Блюдо прямоугольное 24*15 см h1,8 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>2073</v>
+        <v>2127</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>589</v>
+        <v>871</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81222872</t>
+          <t>81222871</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-34-DT</t>
+          <t>RUG-AR-28-DT</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*17,5 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Блюдо прямоугольное 24*15 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>2468</v>
+        <v>2127</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>264</v>
+        <v>509</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81222753</t>
+          <t>81222570</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>AR-34-DT</t>
+          <t>091153А</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*17,5 см h1,9 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Блюдо прямоугольное 24,7*18 см h3,5 см 750 мл Fine Plus Noble [3]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1703</v>
+        <v>1673</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1196</v>
+        <v>377</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81222675</t>
+          <t>81222674</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1087-10 (кор=30шт)</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,2*17,6 см h3,2 см с бортом Asymmetry белое фарфор NEW P.L. [4]</t>
+          <t>Блюдо прямоугольное 25*14,8 см h2,2 см с бортом Asymmetry белое фарфор NEW P.L. [5]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>1213</v>
+        <v>973</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1185</v>
+        <v>1191</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81222603</t>
+          <t>81222602</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091152A</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31,8*20 см h2,1 см Fine Plus Noble [1]</t>
+          <t>Блюдо прямоугольное 27*14,8 см h2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>1913</v>
+        <v>1653</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>538</v>
+        <v>430</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81222873</t>
+          <t>81222601</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-38-DT</t>
+          <t>091155A</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*16,5 см h2 см Rug By Bone Innovation [bb] [1]</t>
+          <t>Блюдо прямоугольное 29,7*21,8 см h4,8 см 1575 мл Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>3287</v>
+        <v>2073</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>1347</v>
       </c>
       <c r="I56" s="10">
-        <v>274</v>
+        <v>556</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81222874</t>
+          <t>81222872</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-40-DT</t>
+          <t>RUG-AR-34-DT</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*21 см h2 см Rug By Bone Innovation [bb] [1]</t>
+          <t>Блюдо прямоугольное 30*17,5 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>3728</v>
+        <v>3187</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>295</v>
+        <v>217</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81222754</t>
+          <t>81222753</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>AR-50-DT</t>
+          <t>AR-34-DT</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 50*16 см h2,8 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Блюдо прямоугольное 30*17,5 см h1,9 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>3408</v>
+        <v>2198</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>285</v>
+        <v>1172</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81222747</t>
+          <t>81222675</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>GT-02-KT</t>
+          <t>F1087-12 (кор-24)</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 12 см h1,9 см кофейное для чашки арт. 81222746 Arel By Bone Innovation [6]</t>
+          <t>Блюдо прямоугольное 30,2*17,6 см h3,2 см с бортом Asymmetry белое фарфор NEW P.L. [4]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>245</v>
+        <v>1213</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>788</v>
       </c>
       <c r="I59" s="10">
-        <v>1196</v>
+        <v>1185</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81222587</t>
+          <t>81222603</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091154A</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 31,8*20 см h2,1 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>387</v>
+        <v>1913</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>2124</v>
+        <v>485</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81222745</t>
+          <t>81222873</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>GT-02-CT</t>
+          <t>RUG-AR-38-DT</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222744 Arel By Bone Innovation [6]</t>
+          <t>Блюдо прямоугольное 36*16,5 см h2 см Rug By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>293</v>
+        <v>4244</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1340</v>
+        <v>221</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81222741</t>
+          <t>81222874</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>GT-16-KNS</t>
+          <t>RUG-AR-40-DT</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 16 см h2 см для бульонницы арт. 81222740 Arel By Bone Innovation [6]</t>
+          <t>Блюдо прямоугольное 36*21 см h2 см Rug By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>423</v>
+        <v>4815</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>3410</v>
+        <v>293</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81222743</t>
+          <t>81222754</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>GT-01-CPT</t>
+          <t>AR-50-DT</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 16 см h2 см чайное для чашки арт. 81222742 Arel By Bone Innovation [6]</t>
+          <t>Блюдо прямоугольное 50*16 см h2,8 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>293</v>
+        <v>4402</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>1196</v>
+        <v>288</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81222790</t>
+          <t>81233132</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-01-CT</t>
+          <t>ZA0396-5-MD</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 16 см h2 см чайное для чашки арт. 81222789 Oliva By Bone Innovation [6]</t>
+          <t>Блюдце d 12 см h1,8 см кофейное для чашки арт. 81222584 Marine White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>553</v>
+        <v>443</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1863</v>
+        <v>284</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81222881</t>
+          <t>81222747</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-01-CT</t>
+          <t>GT-02-KT</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 16 см h2,2 см чайное для чашки арт. 81222880 Rug By Bone Innovation [6]</t>
+          <t>Блюдце d 12 см h1,9 см кофейное для чашки арт. 81222746 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>553</v>
+        <v>317</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>2726</v>
+        <v>1184</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81260185</t>
+          <t>81222792</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>X2714</t>
+          <t>OLV-ZT-01-KT</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 380 мл хр. стекло "Галеа" d 8,5/5,7 см h22 см Chef&amp;Sommelier [6]</t>
+          <t>Блюдце d 12 см h1,9 см кофейное для чашки арт. 81222791 Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>624</v>
+        <v>558</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>934</v>
+        <v>1052</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81260189</t>
+          <t>81222587</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>X2718</t>
+          <t>ZA0398-6-ME</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 380 мл хр. стекло "Милла" d 8,5/6 см h22 см Chef&amp;Sommelier [6]</t>
+          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>624</v>
+        <v>387</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>903</v>
+        <v>2015</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81260143</t>
+          <t>81233133</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>1032R15</t>
+          <t>ZA0398-6-MD</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 435 мл "Allure" d 9/6,8 см h21,3 см Ocean [6]</t>
+          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Marine White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>298</v>
+        <v>497</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>3108</v>
+        <v>211</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81260184</t>
+          <t>81222745</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>X2495</t>
+          <t>GT-02-CT</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло "Галеа" d 9/6 см h23 см Chef&amp;Sommelier [6]</t>
+          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222744 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>660</v>
+        <v>379</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>1154</v>
+        <v>1316</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81260188</t>
+          <t>81222827</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>X2500</t>
+          <t>OLV-HL-SM-01-CPT</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 470 мл хр. стекло "Милла" d 9/6,2 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222826 Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>660</v>
+        <v>744</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1410</v>
+        <v>569</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81260183</t>
+          <t>81222741</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>X2713</t>
+          <t>GT-16-KNS</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Галеа" d 9,5/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Блюдце d 16 см h2 см для бульонницы арт. 81222740 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>660</v>
+        <v>543</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>352</v>
       </c>
       <c r="I71" s="10">
-        <v>759</v>
+        <v>3590</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81260187</t>
+          <t>81222743</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>X2717</t>
+          <t>GT-01-CPT</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 550 мл хр. стекло "Милла" d 9,5/6,9 см h24,5 см Chef&amp;Sommelier [6]</t>
+          <t>Блюдце d 16 см h2 см чайное для чашки арт. 81222742 Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>660</v>
+        <v>379</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>1425</v>
+        <v>1196</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81260140</t>
+          <t>81222790</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>1032A22</t>
+          <t>OLV-ZT-01-CT</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 620 мл "Allure" d 10,2/6,8 см h23 см Ocean [6]</t>
+          <t>Блюдце d 16 см h2 см чайное для чашки арт. 81222789 Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>334</v>
+        <v>713</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>1960</v>
+        <v>2239</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81260182</t>
+          <t>81222881</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>X2712</t>
+          <t>RUG-ZT-01-CT</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл хр. стекло "Галеа" d 10/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
+          <t>Блюдце d 16 см h2,2 см чайное для чашки арт. 81222880 Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>712</v>
+        <v>3586</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81260186</t>
+          <t>81222837</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>X2716</t>
+          <t>OLV-GT-16-KNS</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Бокал для вина 650 мл хр. стекло "Милла" d 10,5/6,8 см h24 см Chef&amp;Sommelier [6]</t>
+          <t>Блюдце d 16 см h2,3 см для бульонницы арт. 81222836 Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>714</v>
+        <v>760</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>613</v>
+        <v>982</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81260198</t>
+          <t>81260207</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>28410020006</t>
+          <t>44757</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля 260 мл хр. стекло Dessert Glass d 10 см h12,5 см TimeLess RCR [6]</t>
+          <t>Бокал для вина 190 мл "Даймонд" d 7,8 см h16,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>534</v>
+        <v>218</v>
       </c>
       <c r="H76" s="9">
-        <v/>
+        <v>174</v>
       </c>
       <c r="I76" s="10">
-        <v>499</v>
+        <v>1123</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81260196</t>
+          <t>81260205</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>28409020006</t>
+          <t>44777</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля 420 мл хр. стекло Iced Beverage d 9,2 см h20,1 см TimeLess RCR [6]</t>
+          <t>Бокал для вина 300 мл "Даймонд" d 8,9 см h18,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>608</v>
+        <v>220</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>176</v>
       </c>
       <c r="I77" s="10">
-        <v>950</v>
+        <v>1691</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81260197</t>
+          <t>81260212</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>28381020006</t>
+          <t>440451</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля 450 мл хр. стекло T45 Stemless Glass d 9,5/7,1 см h13,1 см TimeLess RCR [6]</t>
+          <t>Бокал для вина 360 мл "Классик" Файн Рим d 6,2 см h21,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>506</v>
+        <v>174</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>655</v>
+        <v>536</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81260190</t>
+          <t>81260185</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>X2606</t>
+          <t>X2714</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля 600 мл хр. стекло "Диско" d 10,5/8 см h21,5 см Arcoroc [6]</t>
+          <t>Бокал для вина 380 мл хр. стекло "Галеа" d 8,5/5,7 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>498</v>
+        <v>624</v>
       </c>
       <c r="H79" s="9">
-        <v/>
+        <v>468</v>
       </c>
       <c r="I79" s="10">
-        <v>665</v>
+        <v>935</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81260134</t>
+          <t>81260189</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>V7445</t>
+          <t>X2718</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Бокал для пива 350 мл "Willi Becher" d 7,3 см h14,9 см Arcoroc [12]       </t>
+          <t>Бокал для вина 380 мл хр. стекло "Милла" d 8,5/6 см h22 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>178</v>
+        <v>624</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>2398</v>
+        <v>777</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81222473</t>
+          <t>81260143</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1032R15</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Бокал стакан для коктейля 430 мл "Тики" d 9,4 см h9,7 см желто-коричневый керамика B'Guys P.L.</t>
+          <t>Бокал для вина 435 мл "Allure" d 9/6,8 см h21,3 см Ocean [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>1397</v>
+        <v>298</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>475</v>
+        <v>893</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81222475</t>
+          <t>81260213</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>440552</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Бокал стакан для коктейля 550 мл "Тики" d 9 см h12,7 см черный керамика B'Guys P.L.- Barbossa</t>
+          <t>Бокал для вина 440 мл "Классик" Файн Рим d 6,5 см h21,9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>1203</v>
+        <v>194</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>476</v>
+        <v>1075</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81260142</t>
+          <t>81260184</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>1032F08</t>
+          <t>X2495</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Бокал-флюте для шампанского 220 мл "Allure" d 6,2/4,5 см h23 см стекло Ocean [6]</t>
+          <t>Бокал для вина 470 мл хр. стекло "Галеа" d 9/6 см h23 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>298</v>
+        <v>660</v>
       </c>
       <c r="H83" s="9">
-        <v/>
+        <v>495</v>
       </c>
       <c r="I83" s="10">
-        <v>3256</v>
+        <v>825</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81233098</t>
+          <t>81260188</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>305602А+305010А</t>
+          <t>X2500</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Бульонная пара 240 мл d 11,8 см h5,7 см Bella Noble [1]</t>
+          <t>Бокал для вина 470 мл хр. стекло "Милла" d 9/6,2 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>1273</v>
+        <v>660</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>816</v>
+        <v>1174</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81222740</t>
+          <t>81260183</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>GT-11.5-JO</t>
+          <t>X2713</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 400 мл d 11,5 см h6 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Галеа" d 9,5/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>583</v>
+        <v>660</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>1789</v>
+        <v>711</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81222836</t>
+          <t>81260187</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>HA-MGL-GT-11.5-JO</t>
+          <t>X2717</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 400 мл d 11,5 см h6,2 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Бокал для вина 550 мл хр. стекло "Милла" d 9,5/6,9 см h24,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>778</v>
+        <v>660</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>777</v>
+        <v>1038</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81222904</t>
+          <t>81260140</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00086992</t>
+          <t>1032A22</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 530 мл d 12,5 см h7,8 см "Стандарт" керамика ПГ [6]</t>
+          <t>Бокал для вина 620 мл "Allure" d 10,2/6,8 см h23 см Ocean [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>273</v>
+        <v>334</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>254</v>
+        <v>501</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81280464</t>
+          <t>81260182</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>15С155-CLEAR</t>
+          <t>X2712</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Бутылка 1 л стекло с крышкой прозрачная d 9 см h32 см бугельный замок P.L.</t>
+          <t>Бокал для вина 650 мл хр. стекло "Галеа" d 10/6,7 см h23,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>307</v>
+        <v>714</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>1883</v>
+        <v>684</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81260145</t>
+          <t>81260186</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>24с2396</t>
+          <t>X2716</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Ваза для цветов "Магия" графит h19 см d 10,5 см 1,1 л ОСЗ [1]</t>
+          <t>Бокал для вина 650 мл хр. стекло "Милла" d 10,5/6,8 см h24 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>267</v>
+        <v>787</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>285</v>
+        <v>708</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81222750</t>
+          <t>81260198</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>GT-01-VZ</t>
+          <t>28410020006</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Ваза для цветов h13 см d 6,7/3,1 см Arel By Bone Innovation [1]</t>
+          <t>Бокал для коктейля 260 мл хр. стекло Dessert Glass d 10 см h12,5 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>1137</v>
+        <v>534</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81222566</t>
+          <t>81260196</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28409020006</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Ваза для цветов h14,3 см d 5,8 см белая фарфор Fine Plus Noble [1]</t>
+          <t>Бокал для коктейля 420 мл хр. стекло Iced Beverage d 9,2 см h20,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>837</v>
+        <v>608</v>
       </c>
       <c r="H91" s="9">
-        <v/>
+        <v>395</v>
       </c>
       <c r="I91" s="10">
-        <v>1196</v>
+        <v>911</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81280402</t>
+          <t>81260197</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>S0620</t>
+          <t>28381020006</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Весы кофейные портативные белые 0,1-2000гр 10,1*9,6 см h2 см USB зарядка P.L. Barbossa</t>
+          <t>Бокал для коктейля 450 мл хр. стекло T45 Stemless Glass d 9,5/7,1 см h13,1 см TimeLess RCR [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>7937</v>
+        <v>506</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>89</v>
+        <v>583</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81280401</t>
+          <t>81260209</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>S0622</t>
+          <t>440437</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Весы кофейные портативные серые 0,1-2000гр 9*10,2 см h2 см USB зарядка P.L. Barbossa</t>
+          <t>Бокал для коктейля 482 мл "Элизия" d 10,1 см h19,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>3673</v>
+        <v>370</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>76</v>
+        <v>242</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81280403</t>
+          <t>81260190</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>S0620-1</t>
+          <t>X2606</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Весы кофейные портативные черные 0,1-2000гр 9,2*8,7 см h1,5 см USB зарядка P.L. Barbossa</t>
+          <t>Бокал для коктейля 600 мл хр. стекло "Диско" d 10,5/8 см h21,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>6877</v>
+        <v>498</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>83</v>
+        <v>490</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81280400</t>
+          <t>81260134</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>S0624</t>
+          <t>V7445</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Весы кофейные портативные черные 0,1-2000гр 9,6*10,1 см h2 см USB зарядка P.L. Barbossa</t>
+          <t>Бокал для пива 350 мл "Willi Becher" d 7,3 см h14,9 см Arcoroc [12]       </t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>3673</v>
+        <v>178</v>
       </c>
       <c r="H95" s="9">
-        <v/>
+        <v>133</v>
       </c>
       <c r="I95" s="10">
-        <v>66</v>
+        <v>2296</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81280399</t>
+          <t>81260124</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>S0389-1</t>
+          <t>XLY15016</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Весы кофейные портативные черные 0,1-3000гр 13*15 см h2 см USB зарядка P.L. Barbossa</t>
+          <t>Бокал для пива 470 мл "Коник" стакан смесительный d 8,9/6 см h14,8 см P.L. [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>2108</v>
+        <v>273</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>60</v>
+        <v>5631</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81280398</t>
+          <t>81222473</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>S0006</t>
+          <t>TIKI0068 SUB</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Весы кофейные портативные черные 0,1-3000гр 19*13 см h3 см питание батарейки P.L. Barbossa</t>
+          <t>Бокал стакан для коктейля 430 мл "Тики" d 9,4 см h9,7 см желто-коричневый керамика B'Guys P.L.</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>1730</v>
+        <v>1397</v>
       </c>
       <c r="H97" s="9">
-        <v/>
+        <v>908</v>
       </c>
       <c r="I97" s="10">
-        <v>9</v>
+        <v>470</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81280407</t>
+          <t>81222475</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>S0678-1</t>
+          <t>TIKI0079 SUB</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Весы чайно-кофейные портативные коричневые 0,1-100гр 13*8,5 см h2,6 см дерево бат. 100mAH Barbossa</t>
+          <t>Бокал стакан для коктейля 550 мл "Тики" d 9 см h12,7 см черный керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>8013</v>
+        <v>1203</v>
       </c>
       <c r="H98" s="9">
-        <v/>
+        <v>781</v>
       </c>
       <c r="I98" s="10">
-        <v>53</v>
+        <v>470</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81280405</t>
+          <t>81260206</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>S0678-2</t>
+          <t>440069</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Весы чайно-кофейные портативные коричневые 0,1-100гр 13*8,5 см h2,7 см дерево бат. 100mAH Barbossa</t>
+          <t>Бокал-флюте для шампанского 170 мл "Даймонд" d 6,4 см h20,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>8013</v>
+        <v>230</v>
       </c>
       <c r="H99" s="9">
-        <v/>
+        <v>184</v>
       </c>
       <c r="I99" s="10">
-        <v>53</v>
+        <v>1315</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81280406</t>
+          <t>81260142</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>S0678</t>
+          <t>1032F08</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Весы чайно-кофейные портативные коричневые 0,1-100гр d10,3 см h2,7 см дерево батарея 100mAH Barbossa</t>
+          <t>Бокал-флюте для шампанского 220 мл "Allure" d 6,2/4,5 см h23 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>6693</v>
+        <v>298</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>53</v>
+        <v>1254</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81280404</t>
+          <t>81260211</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>S0678-3</t>
+          <t>440535</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Весы чайно-кофейные портативные коричневые 0,1-100гр d10,3 см h2,7 см дерево батарея 100mAH Barbossa</t>
+          <t>Бокал-флюте для шампанского 250 мл "Классик" Файн Рим d 5 см h21,2 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>6693</v>
+        <v>171</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>53</v>
+        <v>835</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81280178</t>
+          <t>81233098</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>EBUA-10G / Djeni</t>
+          <t>305602А+305010А</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Вилка для мяса поварская 27,5 см сервировочная Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Бульонная пара 240 мл d 11,8 см h5,7 см Bella Noble [1]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>307</v>
+        <v>1273</v>
       </c>
       <c r="H102" s="9">
-        <v/>
+        <v>827</v>
       </c>
       <c r="I102" s="10">
-        <v>572</v>
+        <v>782</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81280161</t>
+          <t>81222740</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>RY-05 / Djeni</t>
+          <t>GT-11.5-JO</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Вилка для мяса поварская 28 см сервировочная LUX нерж. P.L. Proff Cuisine</t>
+          <t>Бульонница 400 мл d 11,5 см h6 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>493</v>
+        <v>751</v>
       </c>
       <c r="H103" s="9">
-        <v/>
+        <v>488</v>
       </c>
       <c r="I103" s="10">
-        <v>859</v>
+        <v>2066</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81280323</t>
+          <t>81222836</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>D002846</t>
+          <t>HA-MGL-GT-11.5-JO</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Воронка кольцо для холдера портафильтра d 58 мм черная d 7,5 см h2,9 см алюм. P.L.- Barbossa</t>
+          <t>Бульонница 400 мл d 11,5 см h6,2 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>697</v>
+        <v>1005</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>27</v>
+        <v>599</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81280324</t>
+          <t>81222904</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>S0009</t>
+          <t>ПГ001-00086992</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Воронка кольцо для холдера портафильтра d 58 нерж. d 8,2/7,5 см h1,4 см P.L.- Barbossa</t>
+          <t>Бульонница 530 мл d 12,5 см h7,8 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>1188</v>
+        <v>300</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>28</v>
+        <v>510</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81280326</t>
+          <t>81280464</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>S0096</t>
+          <t>15С155-CLEAR</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Воронка чашка для холдера портафильтра нерж. d 7,7 см h7,6 см черная алюм. P.L.- Barbossa</t>
+          <t>Бутылка 1 л стекло с пробкой крышкой прозрачная d 9 см h32 см бугельный замок P.L.</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>1873</v>
+        <v>307</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>17</v>
+        <v>1702</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81241418</t>
+          <t>81260145</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>Га0006</t>
+          <t>24с2396</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,6мм P.L.</t>
+          <t>Ваза для цветов "Магия" графит h19 см d 10,5 см 1,1 л ОСЗ [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>1858.4</v>
+        <v>267</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>478</v>
+        <v>252</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81222884</t>
+          <t>81222750</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087803</t>
+          <t>GT-01-VZ</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Горшок 150 мл d 8,2/6,5 см h8,5 см с крышкой "Псковский" керамика ПГ [1]</t>
+          <t>Ваза для цветов h13 см d 6,7/3,1 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>170</v>
+        <v>1464</v>
       </c>
       <c r="H108" s="9">
-        <v/>
+        <v>951</v>
       </c>
       <c r="I108" s="10">
-        <v>409</v>
+        <v>340</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81222911</t>
+          <t>81222566</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087014</t>
+          <t>091928А</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Горшок 150 мл d 8,2/6,5 см h8,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
+          <t>Ваза для цветов h14,3 см d 5,8 см белая фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>130</v>
+        <v>837</v>
       </c>
       <c r="H109" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I109" s="10">
-        <v>239</v>
+        <v>1143</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81222883</t>
+          <t>81280402</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>ПГО22-00087801</t>
+          <t>S0620</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Горшок 220 мл d 10,4/8 см h9,5 см с крышкой "Псковский" керамика ПГ [1]</t>
+          <t>Весы кофейные портативные белые 0,1-2000гр 10,1*9,6 см h2 см USB зарядка P.L. Barbossa</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>260</v>
+        <v>7937</v>
       </c>
       <c r="H110" s="9">
-        <v/>
+        <v>5159</v>
       </c>
       <c r="I110" s="10">
-        <v>291</v>
+        <v>89</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81222902</t>
+          <t>81280401</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087012</t>
+          <t>S0622</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Горшок 250 мл d 10,4/8 см h9,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
+          <t>Весы кофейные портативные серые 0,1-2000гр 9*10,2 см h2 см USB зарядка P.L. Barbossa</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>200</v>
+        <v>3673</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>261</v>
+        <v>75</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81222917</t>
+          <t>81280403</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092405</t>
+          <t>S0620-1</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Горшок 320 мл d 11,1/9,1 см h10,3 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Весы кофейные портативные черные 0,1-2000гр 9,2*8,7 см h1,5 см USB зарядка P.L. Barbossa</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>307</v>
+        <v>6877</v>
       </c>
       <c r="H112" s="9">
-        <v/>
+        <v>4470</v>
       </c>
       <c r="I112" s="10">
-        <v>309</v>
+        <v>83</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81222903</t>
+          <t>81280400</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087008</t>
+          <t>S0624</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Горшок 330 мл d 11,1/9,1 см h10,7 см с крышкой "Стандарт" керамика ПГ [1]</t>
+          <t>Весы кофейные портативные черные 0,1-2000гр 9,6*10,1 см h2 см USB зарядка P.L. Barbossa</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>237</v>
+        <v>3673</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>1182</v>
+        <v>13</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81222910</t>
+          <t>81280399</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087009</t>
+          <t>S0389-1</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Горшок 550 мл d 12,8/10,8 см h12 см с крышкой "Стандарт" керамика ПГ [1]</t>
+          <t>Весы кофейные портативные черные 0,1-3000гр 13*15 см h2 см USB зарядка P.L. Barbossa</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>273</v>
+        <v>2108</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>1015</v>
+        <v>0</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81222915</t>
+          <t>81280398</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092406</t>
+          <t>S0006</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Горшок 570 мл d 11,8/10,9 см h12,9 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Весы кофейные портативные черные 0,1-3000гр 19*13 см h3 см питание батарейки P.L. Barbossa</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>357</v>
+        <v>1730</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81222913</t>
+          <t>81280407</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087010</t>
+          <t>S0678-1</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Горшок 750 мл d 13,8/10,5 см h13,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
+          <t>Весы чайно-кофейные портативные коричневые 0,1-100гр 13*8,5 см h2,6 см дерево бат. 100mAH Barbossa</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>363</v>
+        <v>8013</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>297</v>
+        <v>52</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81222916</t>
+          <t>81280405</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092407</t>
+          <t>S0678-2</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Горшок 750 мл d 13,8/10,5 см h13,5 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Весы чайно-кофейные портативные коричневые 0,1-100гр 13*8,5 см h2,7 см дерево бат. 100mAH Barbossa</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>473</v>
+        <v>8013</v>
       </c>
       <c r="H117" s="9">
-        <v/>
+        <v>5208</v>
       </c>
       <c r="I117" s="10">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81233208</t>
+          <t>81280406</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>6459 (кор=42шт)</t>
+          <t>S0678</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Горшочек 500 мл d 12,7/11,9 см h12,5/9,5 см с крышкой "Кухни мира" красная глина P.L.</t>
+          <t>Весы чайно-кофейные портативные коричневые 0,1-100гр d10,3 см h2,7 см дерево батарея 100mAH Barbossa</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>743</v>
+        <v>6693</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>1254</v>
+        <v>53</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81233209</t>
+          <t>81280404</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>0909 (кор=24 шт)</t>
+          <t>S0678-3</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Горшочек 600 мл d 14,5 см h12,5/7,5 см с крышкой "Кухни мира" красная глина P.L.</t>
+          <t>Весы чайно-кофейные портативные коричневые 0,1-100гр d10,3 см h2,7 см дерево батарея 100mAH Barbossa</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>817</v>
+        <v>6693</v>
       </c>
       <c r="H119" s="9">
-        <v/>
+        <v>4350</v>
       </c>
       <c r="I119" s="10">
-        <v>329</v>
+        <v>52</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81233214</t>
+          <t>81280178</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>0701 (кор=36 шт)</t>
+          <t>EBUA-10G / Djeni</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Горшочек жульенница 250 мл d 10,5/9,7 см h5,5 см с ручкой "Кухни мира" красная глина P.L.</t>
+          <t>Вилка для мяса поварская 27,5 см сервировочная Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>753</v>
+        <v>307</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>210</v>
+        <v>561</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81280374</t>
+          <t>81280161</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>S0745</t>
+          <t>RY-05 / Djeni</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Декантер кемекс для заваривания фильтр-кофе 350 мл 8,4*9,2 см h 11 см темное стекло  P.L.- Barbossa</t>
+          <t>Вилка для мяса поварская 28 см сервировочная LUX нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>1287</v>
+        <v>493</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81280454</t>
+          <t>81280323</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>S0328</t>
+          <t>D002846</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Держатель для бумажных фильтров дрип-пакетов d 11,2 см h2,6 см дерево Barbossa</t>
+          <t>Воронка кольцо для холдера портафильтра d 58 мм черная d 7,5 см h2,9 см алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>953</v>
+        <v>697</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81280373</t>
+          <t>81280324</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>S0256</t>
+          <t>S0009</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Дриппер воронка пуровер на 1 чашку фильтр для заваривания кофе + кофейник 500 мл керам. Barbossa</t>
+          <t>Воронка кольцо для холдера портафильтра d 58 нерж. d 8,2/7,5 см h1,4 см P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>2103</v>
+        <v>1188</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81280439</t>
+          <t>81280326</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>S0742</t>
+          <t>S0096</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Дриппер воронка пуровер на 1-2 чашки фильтр для заваривания кофе + кофейник 600 мл керам. Barbossa</t>
+          <t>Воронка чашка для холдера портафильтра нерж. d 7,7 см h7,6 см черная алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>2577</v>
+        <v>1873</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>118</v>
+        <v>17</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81280371</t>
+          <t>81241418</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>S0581</t>
+          <t>Га0006</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Дриппер воронка пуровер на 1-4 чашки фильтр для заваривания кофе + кофейник 600 мл стекло Barbossa</t>
+          <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,6мм P.L.</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>2523</v>
+        <v>2505</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>35</v>
+        <v>257</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81280370</t>
+          <t>81222884</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>D002796</t>
+          <t>ПГ022-00087803</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Дриппер воронка пуровер на 1-4 чашки фильтр для заваривания кофе + кофейник 750 мл стекл. Barbossa</t>
+          <t>Горшочек 150 мл d 8,2/6,5 см h8,5 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>2543</v>
+        <v>170</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>47</v>
+        <v>606</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81280372</t>
+          <t>81222911</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>S0579</t>
+          <t>ПГ001-00087014</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Дриппер воронка пуровер на 1-4 чашки фильтр для заваривания кофе + кофейник 800 мл стекл. Barbossa</t>
+          <t>Горшочек 150 мл d 8,2/6,5 см h8,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>2397</v>
+        <v>143</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>47</v>
+        <v>612</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81280440</t>
+          <t>81222883</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>S0742</t>
+          <t>ПГО22-00087801</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Дриппер воронка пуровер на 2-4 чашки фильтр для заваривания кофе + кофейник 600 мл керам. Barbossa</t>
+          <t>Горшочек 220 мл d 10,4/8 см h9,5 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>2837</v>
+        <v>260</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>118</v>
+        <v>291</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81280382</t>
+          <t>81222902</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>S0585</t>
+          <t>ПГ001-00087012</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Дриппер воронка пуровер портативный на 1-2 чашки 290 мл набор фильтр для кофе + 2 чашки стекло/нерж.</t>
+          <t>Горшочек 250 мл d 10,4/8 см h9,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>3207</v>
+        <v>223</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>8</v>
+        <v>579</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81280212</t>
+          <t>81222917</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ071-00092405</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для охлаждения бутылок и льда 12 л 41,5*27,7 см h25,5 см с ручками пластик Barbossa</t>
+          <t>Горшочек 320 мл d 11,1/9,1 см h10,3 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>1578</v>
+        <v>537</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>99</v>
+        <v>732</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81280211</t>
+          <t>81222903</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>PCB-4C / DJENI</t>
+          <t>ПГ001-00087008</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для охлаждения бутылок и льда 4 л 27*19,5 см h19,5 см с ручками пластик Barbossa</t>
+          <t>Горшочек 330 мл d 11,1/9,1 см h10,7 см с крышкой "Стандарт" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>770</v>
+        <v>237</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>102</v>
+        <v>1139</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81280166</t>
+          <t>81233208</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>BSWL-164 / Djeni</t>
+          <t>6459 (кор=42шт)</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Емкость для масла, соуса с вращ. перф. роликом 1/6 h100 мм нерж. 176*162*100 мм 1,6 л. P.L. </t>
+          <t>Горшочек 500 мл d 12,7/11,9 см h12,5/9,5 см с крышкой "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>2803</v>
+        <v>748</v>
       </c>
       <c r="H132" s="9">
-        <v/>
+        <v>486</v>
       </c>
       <c r="I132" s="10">
-        <v>499</v>
+        <v>1983</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81280214</t>
+          <t>81222910</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>JQ-B105CL-3</t>
+          <t>ПГ001-00087009</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Емкость для соуса диспенсер 1000 мл с 3-мя носиками d 8 см h24,7 см прозрачная P.L. Proff Cuisine</t>
+          <t>Горшочек 550 мл d 12,8/10,8 см h12 см с крышкой "Стандарт" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>103</v>
+        <v>300</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>1973</v>
+        <v>2097</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81280302</t>
+          <t>81222915</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>S0387</t>
+          <t>ПГ071-00092406</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Иглы для темпирования для холдера 58 мм нерж. d 6,5 см h6,9 см P.L. Barbossa</t>
+          <t>Горшочек 570 мл d 11,8/10,9 см h12,9 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>1837</v>
+        <v>407</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>13</v>
+        <v>820</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81280303</t>
+          <t>81233209</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>0909 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Иглы для темпирования на подставке 7*5,9 см h12,2 см нерж. P.L. Barbossa</t>
+          <t>Горшочек 600 мл d 14,5 см h12,5/7,5 см с крышкой "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>2407</v>
+        <v>837</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>98</v>
+        <v>498</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81280237</t>
+          <t>81222913</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ001-00087010</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  1,7 л 20/18*12 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Горшочек 750 мл d 13,8/10,5 см h13,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>4037</v>
+        <v>363</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81280238</t>
+          <t>81222916</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ071-00092407</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  2,5 л 22/19,5*13 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Горшочек 750 мл d 13,8/10,5 см h13,5 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>4387</v>
+        <v>530</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81280232</t>
+          <t>81233214</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>0701 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  2,6 л 20/18*15 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Горшочек жульенница 250 мл d 10,5/9,7 см h5,5 см с ручкой "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>4371</v>
+        <v>759</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>132</v>
+        <v>353</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81280239</t>
+          <t>81280374</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0745</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  3,4 л 24/21,5*14 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Декантер кемекс для заваривания фильтр-кофе 350 мл 8,4*9,2 см h 11 см темное стекло  P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>4837</v>
+        <v>1287</v>
       </c>
       <c r="H139" s="9">
-        <v/>
+        <v>836</v>
       </c>
       <c r="I139" s="10">
-        <v>279</v>
+        <v>95</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81280233</t>
+          <t>81280454</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0328</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  3,5 л 22/19,5*16 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Держатель для бумажных фильтров дрип-пакетов d 11,2 см h2,6 см дерево Barbossa</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>4723</v>
+        <v>953</v>
       </c>
       <c r="H140" s="9">
-        <v/>
+        <v>619</v>
       </c>
       <c r="I140" s="10">
-        <v>226</v>
+        <v>28</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81280240</t>
+          <t>81290299</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>мки1714/3</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4 л 26/23*15 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Доска разделочная 400*300*12 мм зеленая пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>5097</v>
+        <v>1129</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>279</v>
+        <v>76</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81280234</t>
+          <t>81290300</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>мки1714/5</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4,6 л 24/21,5*17 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Доска разделочная 400*300*12 мм синяя пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>5237</v>
+        <v>1129</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>259</v>
+        <v>93</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81280241</t>
+          <t>81280373</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0256</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4,7 л 28/25,5*15,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Дриппер воронка пуровер на 1 чашку фильтр для заваривания кофе + кофейник 500 мл керам. Barbossa</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>5437</v>
+        <v>2103</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>276</v>
+        <v>39</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81280235</t>
+          <t>81280439</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0742</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  5,8 л 26/23*18,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Дриппер воронка пуровер на 1-2 чашки фильтр для заваривания кофе + кофейник 600 мл керам. Barbossa</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>5697</v>
+        <v>2577</v>
       </c>
       <c r="H144" s="9">
-        <v/>
+        <v>1675</v>
       </c>
       <c r="I144" s="10">
-        <v>258</v>
+        <v>118</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81280236</t>
+          <t>81280371</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0581</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  7 л 28/25,5*19,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Дриппер воронка пуровер на 1-4 чашки фильтр для заваривания кофе + кофейник 600 мл стекло Barbossa</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>6173</v>
+        <v>2523</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>263</v>
+        <v>27</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81280408</t>
+          <t>81280370</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>S0587</t>
+          <t>D002796</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Кисточка для чистки кофейного оборудования 14,4 см дерево P.L.- Barbossa</t>
+          <t>Дриппер воронка пуровер на 1-4 чашки фильтр для заваривания кофе + кофейник 750 мл стекл. Barbossa</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>317</v>
+        <v>2543</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>486</v>
+        <v>36</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81280409</t>
+          <t>81280372</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>S0323</t>
+          <t>S0579</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Кисточка для чистки кофейного оборудования 14,8 см дерево P.L.- Barbossa</t>
+          <t>Дриппер воронка пуровер на 1-4 чашки фильтр для заваривания кофе + кофейник 800 мл стекл. Barbossa</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>307</v>
+        <v>2397</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>294</v>
+        <v>46</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81280413</t>
+          <t>81280440</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>D000697-1</t>
+          <t>S0742</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Кисточка для чистки кофейного оборудования 17,6 см пластик P.L.- Barbossa</t>
+          <t>Дриппер воронка пуровер на 2-4 чашки фильтр для заваривания кофе + кофейник 600 мл керам. Barbossa</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>263</v>
+        <v>2837</v>
       </c>
       <c r="H148" s="9">
-        <v/>
+        <v>1844</v>
       </c>
       <c r="I148" s="10">
-        <v>264</v>
+        <v>118</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81280410</t>
+          <t>81280382</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>D000901</t>
+          <t>S0585</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Кисточка для чистки кофейного оборудования d 6 см h10,2 см дерево P.L.- Barbossa</t>
+          <t>Дриппер воронка пуровер портативный на 1-2 чашки 290 мл набор фильтр для кофе + 2 чашки стекло/нерж.</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>583</v>
+        <v>3207</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81280415</t>
+          <t>81280212</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>S0029</t>
+          <t/>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Кисточка для чистки с дозирующей ложкой для кофейного оборудования 23 см пластик P.L.- Barbossa</t>
+          <t>Емкость Ведро для охлаждения бутылок и льда 12 л 41,5*27,7 см h25,5 см с ручками пластик Barbossa</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>379</v>
+        <v>1578</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>218</v>
+        <v>90</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81280209</t>
+          <t>81280211</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>HRNS-01 / DJENI</t>
+          <t>PCB-4C / DJENI</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Кисточка кондитерская 21*3,5 см красная силикон с пласт. ручкой P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для охлаждения бутылок и льда 4 л 27*19,5 см h19,5 см с ручками пластик Barbossa</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>137</v>
+        <v>770</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>817</v>
+        <v>95</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81280208</t>
+          <t>81280166</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>PBW-15F / DJENI</t>
+          <t>BSWL-164 / Djeni</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Кисточка кондитерская 21,5*4,5 см натуральная щетина с дерев. ручкой P.L. Proff Cuisine</t>
+          <t>Емкость для масла, соуса с вращ. перф. роликом 1/6 h100 мм нерж. 176*162*100 мм 1,6 л. P.L. </t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>397</v>
+        <v>2803</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>1400</v>
+        <v>496</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81280207</t>
+          <t>81280214</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>PBW-20F /DJENI</t>
+          <t>JQ-B105CL-3</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Кисточка кондитерская 21,5*5 см натуральная щетина с дерев. ручкой P.L. Proff Cuisine</t>
+          <t>Емкость для соуса диспенсер 1000 мл с 3-мя носиками d 8 см h24,7 см прозрачная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>507</v>
+        <v>103</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>1391</v>
+        <v>1705</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81280412</t>
+          <t>81280302</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>S0454</t>
+          <t>S0387</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Кисточка щетка для чистки кофейного оборудования + совок 19,5*14*2,8 см пластик P.L.- Barbossa</t>
+          <t>Иглы для темпирования для холдера 58 мм нерж. d 6,5 см h6,9 см P.L. Barbossa</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>1557</v>
+        <v>1837</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81280411</t>
+          <t>81280303</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>D000900</t>
+          <t>S0570</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Кисточка щетка для чистки кофейного оборудования 16,5*10 см дерево P.L.- Barbossa</t>
+          <t>Иглы для темпирования на подставке 7*5,9 см h12,2 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>1037</v>
+        <v>2407</v>
       </c>
       <c r="H155" s="9">
-        <v/>
+        <v>1564</v>
       </c>
       <c r="I155" s="10">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81280414</t>
+          <t>81280237</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>D000648</t>
+          <t/>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Кисточка щетка паровая для чистки кофейного оборудования 29 см дерев. ручка P.L.- Barbossa</t>
+          <t>Кастрюля  1,7 л 20/18*12 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>4763</v>
+        <v>4037</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>97</v>
+        <v>265</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>92001426</t>
+          <t>81280238</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>JD-45LCD</t>
+          <t/>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для транспортировки 45 л, 54*43*58 см, P.L. Proff Cuisine</t>
+          <t>Кастрюля  2,5 л 22/19,5*13 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>19353</v>
+        <v>4387</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>0</v>
+        <v>267</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81280514</t>
+          <t>81280232</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>11003</t>
+          <t/>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Кофе в зернах "Бленд №7" эспрессо 1кг (А70%/Р30%) Kanga</t>
+          <t>Кастрюля  2,6 л 20/18*15 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>Kanga</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>2310</v>
+        <v>4371</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81280450</t>
+          <t>81290301</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>S0359</t>
+          <t>кт632</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Кофеварка для холодного заваривания кофе, 300 мл стекло P.L.- Barbossa</t>
+          <t>Кастрюля  3 л 21,5*9,5 см с крышкой нерж. ОПТИМА ИНДУКЦИЯ LXL</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>LUXSTAHL</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>4557</v>
+        <v>2614</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>1</v>
+        <v>325</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81280451</t>
+          <t>81290302</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>D002273</t>
+          <t>кт3155</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Кофеварка для холодного заваривания кофе, 400 мл стекло P.L.- Barbossa</t>
+          <t>Кастрюля  3 л 21,5*9,5 см с крышкой нерж. САТИН ИНДУКЦИЯ LXL</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>LUXSTAHL</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>6713</v>
+        <v>2420</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81280449</t>
+          <t>81280239</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>D002149</t>
+          <t/>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Кофеварка для холодного заваривания кофе, 500 мл стекло P.L.- Barbossa</t>
+          <t>Кастрюля  3,4 л 24/21,5*14 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>4673</v>
+        <v>4837</v>
       </c>
       <c r="H161" s="9">
-        <v/>
+        <v>3385</v>
       </c>
       <c r="I161" s="10">
-        <v>2</v>
+        <v>262</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81280264</t>
+          <t>81280233</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte yellow</t>
+          <t/>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл желтая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кастрюля  3,5 л 22/19,5*16 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>579</v>
+        <v>4723</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>1156</v>
+        <v>130</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81280262</t>
+          <t>81280240</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte red</t>
+          <t/>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл красная матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кастрюля  4 л 26/23*15 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>579</v>
+        <v>5097</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>1146</v>
+        <v>259</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81280261</t>
+          <t>81280234</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte orange</t>
+          <t/>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл оранжевая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кастрюля  4,6 л 24/21,5*17 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>579</v>
+        <v>5237</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>1190</v>
+        <v>230</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81280265</t>
+          <t>81280241</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte fruit green</t>
+          <t/>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл светло-зеленая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. [6]</t>
+          <t>Кастрюля  4,7 л 28/25,5*15,5 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>579</v>
+        <v>5437</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>1190</v>
+        <v>252</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81280260</t>
+          <t>81280235</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte grey</t>
+          <t/>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл серая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кастрюля  5,8 л 26/23*18,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>579</v>
+        <v>5697</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>1101</v>
+        <v>235</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81280263</t>
+          <t>81280236</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte black</t>
+          <t/>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл черная матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кастрюля  7 л 28/25,5*19,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>579</v>
+        <v>6173</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>1152</v>
+        <v>235</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81233100</t>
+          <t>81280408</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>305607А/305017А</t>
+          <t>S0587</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 90 мл d 7,3 см h5,4 см Bella Noble [6]</t>
+          <t>Кисточка для чистки кофейного оборудования 14,4 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>853</v>
+        <v>317</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>1533</v>
+        <v>460</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81280359</t>
+          <t>81280409</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>D001610-250</t>
+          <t>S0323</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Кофейник чайник  250 мл Бариста d 7,4/6,5 см h7,3 см нерж. цвет розовое золото P.L.- Barbossa</t>
+          <t>Кисточка для чистки кофейного оборудования 14,8 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>1383</v>
+        <v>307</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>28</v>
+        <v>288</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81280365</t>
+          <t>81280413</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>D000838-600</t>
+          <t>D000697-1</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Кофейник чайник  600 мл Бариста d 9,5/8,5 см h16,5 см цвет бронза нерж. P.L. Barbossa</t>
+          <t>Кисточка для чистки кофейного оборудования 17,6 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>3147</v>
+        <v>263</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>28</v>
+        <v>214</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81280364</t>
+          <t>81280410</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>D000864-1</t>
+          <t>D000901</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Кофейник чайник  650 мл Бариста d 11,6/5,8 см h15,7 см Antique цвет антик нерж. P.L. Barbossa</t>
+          <t>Кисточка для чистки кофейного оборудования d 6 см h10,2 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>3837</v>
+        <v>583</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81280366</t>
+          <t>81280415</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>D000838-950</t>
+          <t>S0029</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Кофейник чайник  950 мл Бариста d 11,5/9,6 см h18 см цвет бронза нерж. P.L. Barbossa</t>
+          <t>Кисточка для чистки с дозирующей ложкой для кофейного оборудования 23 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>3637</v>
+        <v>379</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81280360</t>
+          <t>81280209</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>D001610-350</t>
+          <t>HRNS-01 / DJENI</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Кофейник чайник 390 мл Бариста d 8,2/7,1 см h8,7 см цвет розовое золото нерж. P.L. Barbossa</t>
+          <t>Кисточка кондитерская 21*3,5 см красная силикон с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>1537</v>
+        <v>137</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81280367</t>
+          <t>81280208</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>S0574</t>
+          <t>PBW-15F / DJENI</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Кофемолка портативная черная d 8,2 см h19,5 см USB зарядка P.L.- Barbossa</t>
+          <t>Кисточка кондитерская 21,5*4,5 см натуральная щетина с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>6037</v>
+        <v>397</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>42</v>
+        <v>1329</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81280231</t>
+          <t>81280207</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>ICB-01 DJENI</t>
+          <t>PBW-20F /DJENI</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Креманка 150 мл d 10 см h5,3 см нерж. P.L. Proff Cuisine</t>
+          <t>Кисточка кондитерская 21,5*5 см натуральная щетина с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>377</v>
+        <v>507</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>849</v>
+        <v>1344</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81280223</t>
+          <t>81280412</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>ICB-02 / DJENI</t>
+          <t>S0454</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Креманка 160 мл d 10 см h5,3 см нерж. P.L. Proff Cuisine</t>
+          <t>Кисточка щетка для чистки кофейного оборудования + совок 19,5*14*2,8 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>377</v>
+        <v>1557</v>
       </c>
       <c r="H176" s="9">
-        <v/>
+        <v>1012</v>
       </c>
       <c r="I176" s="10">
-        <v>778</v>
+        <v>116</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81260163</t>
+          <t>81280411</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>V7032</t>
+          <t>D000900</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Креманка 40 мл соусник "Версатиль" d 6/3,4 см h6,2/2 см Arcoroc [6]</t>
+          <t>Кисточка щетка для чистки кофейного оборудования 16,5*10 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>168</v>
+        <v>1037</v>
       </c>
       <c r="H177" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I177" s="10">
-        <v>1798</v>
+        <v>102</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81222562</t>
+          <t>81280414</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D000648</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл d 7,1 см h8,9 см Light Grey Noble [6]</t>
+          <t>Кисточка щетка паровая для чистки кофейного оборудования 29 см дерев. ручка P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>589</v>
+        <v>4763</v>
       </c>
       <c r="H178" s="9">
-        <v/>
+        <v>3095</v>
       </c>
       <c r="I178" s="10">
-        <v>1169</v>
+        <v>96</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81222564</t>
+          <t>92001426</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-45LCD</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл белая d 7,8 см h8,8 см фарфор Cone Fine Plus Noble [6]</t>
+          <t>Контейнер для транспортировки 45 л, 54*43*58 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>537</v>
+        <v>19353</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>1147</v>
+        <v>0</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81222563</t>
+          <t>81233280</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>4603739597351</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Кружка 275 мл белая d 7,4 см h9,2 см фарфор Coupe Fine Plus Noble [6]</t>
+          <t>Кордиал основа для напитков КЛЮКВА-ДЫМ-СОЛЬ 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>537</v>
+        <v>474.1</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>1179</v>
+        <v>92</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81222891</t>
+          <t>81233281</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087825</t>
+          <t>4603739597368</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Псковский" керамика ПГ [6]</t>
+          <t>Кордиал основа для напитков ЛЕМОНГРАСС 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>370</v>
+        <v>433.4</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81222919</t>
+          <t>81280514</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>пг071-00092431</t>
+          <t>11003</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Кофе в зернах "Бленд №7" эспрессо 1кг (А70%/Р30%) Kanga</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Kanga</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>370</v>
+        <v>2310</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81222828</t>
+          <t>81280450</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>HL-MGL-01-MUG</t>
+          <t>S0359</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 8,8 см h10 см Oliva By Bone Innovation [6]</t>
+          <t>Кофеварка для холодного заваривания кофе, 300 мл стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>957</v>
+        <v>4557</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>572</v>
+        <v>1</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81233216</t>
+          <t>81280451</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>2542/6528 (кор=20 шт)</t>
+          <t>D002273</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 8,8 см h10,5 см "Кухни мира" красная глина P.L.</t>
+          <t>Кофеварка для холодного заваривания кофе, 400 мл стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>537</v>
+        <v>6713</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>276</v>
+        <v>1</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81222918</t>
+          <t>81280449</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>пг071-00092421</t>
+          <t>D002149</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 9,4/8,5 см h10 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Кофеварка для холодного заваривания кофе, 500 мл стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>370</v>
+        <v>4673</v>
       </c>
       <c r="H185" s="9">
-        <v/>
+        <v>3037</v>
       </c>
       <c r="I185" s="10">
-        <v>269</v>
+        <v>2</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81222899</t>
+          <t>81280264</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087828</t>
+          <t>S0117-matte yellow</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл d 9,1/8,5 см h11,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Кофейная пара 100 мл желтая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>413</v>
+        <v>580</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>187</v>
+        <v>1102</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81222909</t>
+          <t>81280262</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087057</t>
+          <t>S0117-matte red</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл d 9,3/8,5 см h11,5 см "Стандарт" керамика ПГ [6]</t>
+          <t>Кофейная пара 100 мл красная матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>317</v>
+        <v>580</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>349</v>
+        <v>1086</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81241417</t>
+          <t>81280261</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>Га00039</t>
+          <t>S0117-matte orange</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,6мм P.L.</t>
+          <t>Кофейная пара 100 мл оранжевая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>191</v>
+        <v>580</v>
       </c>
       <c r="H188" s="9">
-        <v/>
+        <v>377</v>
       </c>
       <c r="I188" s="10">
-        <v>420</v>
+        <v>1183</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81260202</t>
+          <t>81280265</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>25999020006</t>
+          <t>S0117-matte fruit green</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Крышка для графина Combo/TimeLess хр. стекло RCR [1]</t>
+          <t>Кофейная пара 100 мл светло-зеленая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>594</v>
+        <v>580</v>
       </c>
       <c r="H189" s="9">
-        <v/>
+        <v>377</v>
       </c>
       <c r="I189" s="10">
-        <v>5</v>
+        <v>1135</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81222593</t>
+          <t>81280260</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0117-matte grey</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Крышка для чайника арт. 81222592 Frost White Moon P.L. Proff Cuisine [1]</t>
+          <t>Кофейная пара 100 мл серая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>473</v>
+        <v>580</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>499</v>
+        <v>866</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81260136</t>
+          <t>81280263</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>Q4272</t>
+          <t>S0117-matte black</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1 л с крышкой "Spring" d 9,4 см h22,5 см Arcoroc [1]</t>
+          <t>Кофейная пара 100 мл черная матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>927</v>
+        <v>580</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>217</v>
+        <v>1033</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81260137</t>
+          <t>81233100</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>Q3907</t>
+          <t>305607А/305017А</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,1 л без крышки "Spring" d 9,5 см h21,8 см Arcoroc [1]</t>
+          <t>Кофейная пара 90 мл d 7,3 см h5,4 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>567</v>
+        <v>853</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>744</v>
+        <v>1230</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81269775</t>
+          <t>81280359</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>31047/1l</t>
+          <t>D001610-250</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,1 л с крышкой "Bistro" d 12,4 см h20,5 см P.L. Proff Cuisine [6]</t>
+          <t>Кофейник чайник  250 мл Бариста d 7,4/6,5 см h7,3 см нерж. цвет розовое золото P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>318</v>
+        <v>1383</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>15708</v>
+        <v>28</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81260135</t>
+          <t>81280365</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>70361</t>
+          <t>D000838-600</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,1 л с крышкой "Quadro" 8,6*8,6 см h24,5 см Arcoroc [1]</t>
+          <t>Кофейник чайник  600 мл Бариста d 9,5/8,5 см h16,5 см цвет бронза нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>876</v>
+        <v>3147</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>277</v>
+        <v>28</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81260138</t>
+          <t>81280364</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>5V18344G0701</t>
+          <t>D000864-1</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,2 л с белой крышкой "Patio" d 9,5/8,2 см h25,5 см Ocean [1]</t>
+          <t>Кофейник чайник  650 мл Бариста d 11,6/5,8 см h15,7 см Antique цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>730</v>
+        <v>3837</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>1186</v>
+        <v>18</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81269371</t>
+          <t>81280366</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>LH-TLN120 PK0002KN</t>
+          <t>D000838-950</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,2 л с крышкой "Лайн" 8,7*8,7 см h23,7 см LAV [1]</t>
+          <t>Кофейник чайник  950 мл Бариста d 11,5/9,6 см h18 см цвет бронза нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>374</v>
+        <v>3637</v>
       </c>
       <c r="H196" s="9">
-        <v/>
+        <v>2364</v>
       </c>
       <c r="I196" s="10">
-        <v>7089</v>
+        <v>28</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81260139</t>
+          <t>81280362</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>5B24349G0001</t>
+          <t>D002085-1000</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,32 л с белой крышкой "Terra" d 9/8,7 см h27 см Ocean [1]</t>
+          <t>Кофейник чайник 1000 мл Бариста Antique d 14,4/7,7 см h13,7 см цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>817</v>
+        <v>3007</v>
       </c>
       <c r="H197" s="9">
-        <v/>
+        <v>1954</v>
       </c>
       <c r="I197" s="10">
-        <v>1186</v>
+        <v>27</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81222920</t>
+          <t>81280363</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092422</t>
+          <t>D002085-1200</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,4 л с крышкой "Шелк-Доломит" d 14 см h21 см матовая керамика ПГ [1]</t>
+          <t>Кофейник чайник 1100 мл Бариста Antique d 14,4/7,9 см h17 см цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>957</v>
+        <v>3173</v>
       </c>
       <c r="H198" s="9">
-        <v/>
+        <v>2062</v>
       </c>
       <c r="I198" s="10">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81280146</t>
+          <t>81280357</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D002282-350</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Лампа настольная портативная d 10 см h21,5 см цвет бронза батарея 200mAh P.L. Proff Cuisine</t>
+          <t>Кофейник чайник 350 мл Бариста Antique d 7,8/7 см h11,4 см цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>2237</v>
+        <v>2257</v>
       </c>
       <c r="H199" s="9">
-        <v/>
+        <v>1467</v>
       </c>
       <c r="I199" s="10">
-        <v>587</v>
+        <v>28</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81280148</t>
+          <t>81280360</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D001610-350</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Лампа настольная портативная d 10 см h21,5 см цвет серебро батарея 200mAh P.L. Proff Cuisine</t>
+          <t>Кофейник чайник 390 мл Бариста d 8,2/7,1 см h8,7 см цвет розовое золото нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>2137</v>
+        <v>1537</v>
       </c>
       <c r="H200" s="9">
-        <v/>
+        <v>999</v>
       </c>
       <c r="I200" s="10">
-        <v>592</v>
+        <v>26</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81280149</t>
+          <t>81280361</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D002085-700</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Лампа настольная портативная d 13/10,6 см h31,5 см цвет золото батарея 150mAh P.L. Proff Cuisine</t>
+          <t>Кофейник чайник 600 мл Бариста Antique d 11,6/6,7 см h14,7 см цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>1877</v>
+        <v>2837</v>
       </c>
       <c r="H201" s="9">
-        <v/>
+        <v>1844</v>
       </c>
       <c r="I201" s="10">
-        <v>567</v>
+        <v>27</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81280193</t>
+          <t>81280358</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>EBUA-01G / DJENI</t>
+          <t>D002282-600</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 24,5 см Ladle Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Кофейник чайник 600 мл Бариста Antique d 9,2/7,1 см h14 см цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>307</v>
+        <v>2437</v>
       </c>
       <c r="H202" s="9">
-        <v/>
+        <v>1584</v>
       </c>
       <c r="I202" s="10">
-        <v>571</v>
+        <v>28</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81280204</t>
+          <t>81280367</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>EBUB-02G / DJENI</t>
+          <t>S0574</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 24,5 см перфорированная Ladle Oval Tip нерж. цвет золото PVD P.L.</t>
+          <t>Кофемолка портативная черная d 8,2 см h19,5 см USB зарядка P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>437</v>
+        <v>6037</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>573</v>
+        <v>39</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81280179</t>
+          <t>81280231</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>EBYA-09G / Djeni</t>
+          <t>ICB-01 DJENI</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 24,5 см перфорированная Skimmer Square Tip нерж. цвет золото PVD P.L.</t>
+          <t>Креманка 150 мл d 10 см h5,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>307</v>
+        <v>377</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>573</v>
+        <v>150</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81280170</t>
+          <t>81280223</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>EBUB-9S /Djeni</t>
+          <t>ICB-02 / DJENI</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 26 см Blunt Oval Tip нерж. P.L. Proff Cuisine</t>
+          <t>Креманка 160 мл d 10 см h5,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>1437</v>
+        <v>1</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81280197</t>
+          <t>81260163</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>EBUB-09G / DJENI</t>
+          <t>V7032</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 26 см Blunt Oval Tip нерж. цвет золото PVD P.L.</t>
+          <t>Креманка 40 мл соусник "Версатиль" d 6/3,4 см h6,2/2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>437</v>
+        <v>168</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>570</v>
+        <v>621</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81280186</t>
+          <t>81222731</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>EBUA-05S / DJENI</t>
+          <t>MUG-02-KNK</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 26 см Blunt Square Tip нерж. P.L. Proff Cuisine</t>
+          <t>Кружка 210 мл белая d 7,5 см h9,5 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>307</v>
+        <v>524</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>1431</v>
+        <v>80</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81280187</t>
+          <t>81222562</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>EBUA-05G / Djeni</t>
+          <t>095622А</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 26 см Blunt Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Кружка 250 мл d 7,1 см h8,9 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>307</v>
+        <v>589</v>
       </c>
       <c r="H208" s="9">
-        <v/>
+        <v>382</v>
       </c>
       <c r="I208" s="10">
-        <v>572</v>
+        <v>1167</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81280175</t>
+          <t>81222564</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>EBUB-04S / Djeni</t>
+          <t>095621А</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 26 см Oval Tip нерж. P.L. Proff Cuisine</t>
+          <t>Кружка 250 мл белая d 7,8 см h8,8 см фарфор Cone Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>372</v>
+        <v>537</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>1432</v>
+        <v>1140</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81280184</t>
+          <t>81222563</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>EBUA-06S / Djeni</t>
+          <t>095625А</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 26 см перфорированная Blunt Square Tip нерж. P.L. Proff Cuisine</t>
+          <t>Кружка 275 мл белая d 7,4 см h9,2 см фарфор Coupe Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>307</v>
+        <v>537</v>
       </c>
       <c r="H210" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I210" s="10">
-        <v>1432</v>
+        <v>1171</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81280185</t>
+          <t>81222891</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>EBUA-06G / Djeni</t>
+          <t>ПГ022-00087825</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 26 см перфорированная Blunt Square Tip нерж. цвет золото PVD P.L.</t>
+          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>307</v>
+        <v>403</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>573</v>
+        <v>294</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81280202</t>
+          <t>81222919</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>EBUB-04G / DJENI</t>
+          <t>пг071-00092431</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 26,3 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>437</v>
+        <v>407</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81280192</t>
+          <t>81222828</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>EBUA-02G / DJENI</t>
+          <t>HL-MGL-01-MUG</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 26,4 см перфорированная Ladle Square Tip нерж. цвет золото PVD P.L.</t>
+          <t>Кружка 350 мл d 8,8 см h10 см Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>307</v>
+        <v>1234</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>573</v>
+        <v>488</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81280172</t>
+          <t>81233216</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>EBUB-07S / Djeni</t>
+          <t>2542/6528 (кор=20 шт)</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. P.L. Proff Cuisine</t>
+          <t>Кружка 350 мл d 8,8 см h10,5 см "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>372</v>
+        <v>537</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>1424</v>
+        <v>389</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81280174</t>
+          <t>81222918</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>EBUB-05S /Djeni</t>
+          <t>пг071-00092421</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. P.L. Proff Cuisine</t>
+          <t>Кружка 400 мл d 9,4/8,5 см h10 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>372</v>
+        <v>407</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>1415</v>
+        <v>596</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81280201</t>
+          <t>81222899</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>EBUB-05G / DJENI</t>
+          <t>ПГ022-00087828</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Кружка 450 мл d 9,1/8,5 см h11,5 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>437</v>
+        <v>453</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>569</v>
+        <v>601</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81280190</t>
+          <t>81222909</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>EBUA-03S / DJENI</t>
+          <t>ПГ001-00087057</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27 см Square Tip нерж. P.L. Proff Cuisine</t>
+          <t>Кружка 450 мл d 9,3/8,5 см h11,5 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>307</v>
+        <v>350</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>1422</v>
+        <v>595</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81280173</t>
+          <t>81241417</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>EBUB-06S / Djeni</t>
+          <t>Га00039</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27 см перфорированная Oval Tip нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,6мм P.L.</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>372</v>
+        <v>191</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>1421</v>
+        <v>0</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81280200</t>
+          <t>81260202</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>EBUB-06G /DJENI</t>
+          <t>25999020006</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27 см перфорированная Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Крышка для графина Combo/TimeLess хр. стекло RCR [1]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>437</v>
+        <v>594</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>567</v>
+        <v>1</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81280188</t>
+          <t>81222593</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>EBUA-04S / DJENI</t>
+          <t>ZA0648g-500-y-ME</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27 см перфорированная Square Tip нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для чайника арт. 81222592 White Moon P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>307</v>
+        <v>473</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>1430</v>
+        <v>497</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81280189</t>
+          <t>81260136</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>EBUA-04G/ DJENI</t>
+          <t>Q4272</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27 см перфорированная Square Tip нерж. цвет золото PVD P.L.</t>
+          <t>Кувшин 1 л с крышкой "Spring" d 9,4 см h22,5 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>307</v>
+        <v>927</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>573</v>
+        <v>163</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81280169</t>
+          <t>81260137</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>EBUB-10S / Djeni</t>
+          <t>Q3907</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. P.L. Proff Cuisine</t>
+          <t>Кувшин 1,1 л без крышки "Spring" d 9,5 см h21,8 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>372</v>
+        <v>567</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>1405</v>
+        <v>400</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81280196</t>
+          <t>81269775</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>EBUB-10G / DJENI</t>
+          <t>31047/1l</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Кувшин 1,1 л с крышкой "Bistro" d 12,4 см h20,5 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>437</v>
+        <v>318</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>572</v>
+        <v>0</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>81280199</t>
+          <t>81260135</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t>EBUB-07G / DJENI</t>
+          <t>70361</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Кувшин 1,1 л с крышкой "Quadro" 8,6*8,6 см h24,5 см Arcoroc [1]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>437</v>
+        <v>876</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>568</v>
+        <v>247</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81280191</t>
+          <t>81260203</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t>EBUA-03G / DJENI</t>
+          <t>43813</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 27,5 см Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Кувшин 1,18 л графин Караф без крышки "Амфора" d 10/8 см h25 см Pasabahce [1]</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>307</v>
+        <v>234</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>1436</v>
+        <v>2</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81280159</t>
+          <t>81260223</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>RY-07 / Djeni</t>
+          <t>43813</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 29 см LUX нерж. P.L. Proff Cuisine</t>
+          <t>Кувшин 1,18 л графин Караф с крышкой "Амфора" d 10/8 см h25 см Pasabahce [1]</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>587</v>
+        <v>251</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>711</v>
+        <v>92</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81280160</t>
+          <t>81260138</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>RY-06 / Djeni</t>
+          <t>5V18344G0701</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 29 см LUX перфорированная нерж. P.L. Proff Cuisine</t>
+          <t>Кувшин 1,2 л с белой крышкой "Patio" d 9,5/8,2 см h25,5 см Ocean [1]</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>587</v>
+        <v>730</v>
       </c>
       <c r="H227" s="9">
-        <v/>
+        <v>547</v>
       </c>
       <c r="I227" s="10">
-        <v>718</v>
+        <v>1185</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81280171</t>
+          <t>81269371</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>EBUB-08S / Djeni</t>
+          <t>LH-TLN120 PK0002KN</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 29,3 см Oval Tip нерж. P.L. Proff Cuisine</t>
+          <t>Кувшин 1,2 л с крышкой "Лайн" 8,7*8,7 см h23,7 см LAV [1]</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="H228" s="9">
-        <v/>
+        <v>243</v>
       </c>
       <c r="I228" s="10">
-        <v>1422</v>
+        <v>6817</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81280198</t>
+          <t>81260139</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>EBUB-08G / DJENI</t>
+          <t>5B24349G0001</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Ложка гарнирная для раздачи 29,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Кувшин 1,32 л с белой крышкой "Terra" d 9/8,7 см h27 см Ocean [1]</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>437</v>
+        <v>817</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>573</v>
+        <v>1163</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81280423</t>
+          <t>81222920</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t>S0349</t>
+          <t>ПГ071-00092422</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Ложка для дозирования и трамбовки с темпером 25 мл 4,5*16 см черная пластик Barbossa</t>
+          <t>Кувшин 1,4 л с крышкой "Шелк-Доломит" d 14 см h21 см матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>130</v>
+        <v>957</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81280422</t>
+          <t>81280146</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>D002949-1</t>
+          <t>LCDT-15AB</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Ложка для каппинга дегустации кофе 16,2 см медный цвет Perfect Vibe PVD Barbossa</t>
+          <t>Лампа настольная портативная d 10 см h21,5 см цвет бронза батарея 200mAh P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>599</v>
+        <v>2237</v>
       </c>
       <c r="H231" s="9">
-        <v/>
+        <v>1454</v>
       </c>
       <c r="I231" s="10">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81280182</t>
+          <t>81280147</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>EBUA-07S / Djeni</t>
+          <t>LCDT-15GD</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Ложка для спагетти 24 см Square Tip нерж. P.L. Proff Cuisine</t>
+          <t>Лампа настольная портативная d 10 см h21,5 см цвет золото батарея 200mAh P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>307</v>
+        <v>2137</v>
       </c>
       <c r="H232" s="9">
-        <v/>
+        <v>1389</v>
       </c>
       <c r="I232" s="10">
-        <v>564</v>
+        <v>595</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81280425</t>
+          <t>81280148</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t>S0681</t>
+          <t>LCDT-15</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Ложка совок для дозирования кофе 16,7*2,6 см P.L. Barbossa</t>
+          <t>Лампа настольная портативная d 10 см h21,5 см цвет серебро батарея 200mAh P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>320</v>
+        <v>2137</v>
       </c>
       <c r="H233" s="9">
-        <v/>
+        <v>1389</v>
       </c>
       <c r="I233" s="10">
-        <v>110</v>
+        <v>592</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81280176</t>
+          <t>81280149</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>RY-10 / Djeni</t>
+          <t>LCDT-21</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Ложка соусная для раздачи 0,020 мл LUX 29,3 см нерж. P.L. Proff Cuisine</t>
+          <t>Лампа настольная портативная d 13/10,6 см h31,5 см цвет золото батарея 150mAh P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>813</v>
+        <v>1877</v>
       </c>
       <c r="H234" s="9">
-        <v/>
+        <v>1220</v>
       </c>
       <c r="I234" s="10">
-        <v>716</v>
+        <v>540</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81280203</t>
+          <t>81280193</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>EBUB-03G / DJENI</t>
+          <t>EBUA-01G / DJENI</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Ложка соусная для раздачи 0,030 мл Oval Tip 23 см нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Ложка гарнирная для раздачи 24,5 см Ladle Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>437</v>
+        <v>307</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>571</v>
+        <v>549</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81280177</t>
+          <t>81280204</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t>RY-11 / Djeni</t>
+          <t>EBUB-02G / DJENI</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Ложка соусная для раздачи 0,040 мл LUX 31,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Ложка гарнирная для раздачи 24,5 см перфорированная Ladle Oval Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>873</v>
+        <v>437</v>
       </c>
       <c r="H236" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I236" s="10">
-        <v>703</v>
+        <v>564</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81280157</t>
+          <t>81280179</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t>RY-09 / Djeni</t>
+          <t>EBYA-09G / Djeni</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Лопатка 10,2*9,2 см сервировочная l 28,8 см Sharp LUX треугольная нерж. P.L. Proff Cuisine</t>
+          <t>Ложка гарнирная для раздачи 24,5 см перфорированная Skimmer Square Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>643</v>
+        <v>307</v>
       </c>
       <c r="H237" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I237" s="10">
-        <v>714</v>
+        <v>566</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81280167</t>
+          <t>81280170</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t>EBUB-14S / Djeni</t>
+          <t>EBUB-9S /Djeni</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Лопатка 11*5,3 см сервировочная l 30,5 см Sharp Oval Tip нерж. P.L. Proff Cuisine</t>
+          <t>Ложка гарнирная для раздачи 26 см Blunt Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G238" s="9">
         <v>372</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>1420</v>
+        <v>1410</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81280194</t>
+          <t>81280197</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t>EBUB-14G / DJENI</t>
+          <t>EBUB-09G / DJENI</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Лопатка 11*5,4 см сервировочная l 30,5 см Sharp Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
+          <t>Ложка гарнирная для раздачи 26 см Blunt Oval Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G239" s="9">
         <v>437</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81280156</t>
+          <t>81280186</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t>RY-14 / Djeni</t>
+          <t>EBUA-05S / DJENI</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Лопатка 11*8 см сервировочная l 36,8 см Blunt LUX перфорированная нерж. P.L. Proff Cuisine</t>
+          <t>Ложка гарнирная для раздачи 26 см Blunt Square Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>723</v>
+        <v>307</v>
       </c>
       <c r="H240" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I240" s="10">
-        <v>718</v>
+        <v>1409</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>81280158</t>
+          <t>81280187</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t>RY-08 / Djeni</t>
+          <t>EBUA-05G / Djeni</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Лопатка 12,3*5,5 см сервировочная l 27 см Sharp LUX острый край нерж. P.L. Proff Cuisine</t>
+          <t>Ложка гарнирная для раздачи 26 см Blunt Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>587</v>
+        <v>307</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>712</v>
+        <v>563</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81280168</t>
+          <t>81280175</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t>EBUB-13S / Djeni</t>
+          <t>EBUB-04S / Djeni</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Лопатка 7,5*6 см сервировочная l 26,6 см перфорированная Blunt Oval Tip нерж. P.L. Proff Cuisine</t>
+          <t>Ложка гарнирная для раздачи 26 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G242" s="9">
         <v>372</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>1399</v>
+        <v>1414</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>81280195</t>
+          <t>81280184</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t>EBUB-13G / DJENI</t>
+          <t>EBUA-06S / Djeni</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Лопатка 7,5*6 см сервировочная l 26,7 см перфорированная Blunt Oval Tip нерж. цвет золото PVD P.L. </t>
+          <t>Ложка гарнирная для раздачи 26 см перфорированная Blunt Square Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>437</v>
+        <v>307</v>
       </c>
       <c r="H243" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I243" s="10">
-        <v>574</v>
+        <v>1430</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>81280181</t>
+          <t>81280185</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t>EBUA-08G / Djeni</t>
+          <t>EBUA-06G / Djeni</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Лопатка 7,5*6,4 см сервировочная l 28 см перфорированная Blunt Square Tip нерж. цвет золото PVD P.L.</t>
+          <t>Ложка гарнирная для раздачи 26 см перфорированная Blunt Square Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G244" s="9">
         <v>307</v>
       </c>
       <c r="H244" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I244" s="10">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>81280210</t>
+          <t>81280202</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t>HRNS-01 / DJENI</t>
+          <t>EBUB-04G / DJENI</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Лопатка кондитерская силиконовая 8,7*5,7 см l 27,5 см красная с пласт. ручкой P.L. Proff Cuisine</t>
+          <t>Ложка гарнирная для раздачи 26,3 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>253</v>
+        <v>437</v>
       </c>
       <c r="H245" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I245" s="10">
-        <v>798</v>
+        <v>558</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81222403</t>
+          <t>81280192</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t>AMS-01</t>
+          <t>EBUA-02G / DJENI</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Мандолина (Овощерезка) V-BLADE, 5 насадок с держателем 33,5*13 см h14,5 см P.L. - Proff Chef Line</t>
+          <t>Ложка гарнирная для раздачи 26,4 см перфорированная Ladle Square Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>3797</v>
+        <v>307</v>
       </c>
       <c r="H246" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I246" s="10">
-        <v>269</v>
+        <v>573</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>78040009 /NE</t>
+          <t>81280172</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t>W07-3624S-1287</t>
+          <t>EBUB-07S / Djeni</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной крышкой и окном 36 см нерж. Burano SUNNEX</t>
+          <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>107300</v>
+        <v>372</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>17</v>
+        <v>1386</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>78040007/NE</t>
+          <t>81280174</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t>78040007/NE</t>
+          <t>EBUB-05S /Djeni</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л с откидной крышкой и окном "Burano" нерж. SUNNEX</t>
+          <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>120893</v>
+        <v>372</v>
       </c>
       <c r="H248" s="9">
         <v/>
       </c>
       <c r="I248" s="10">
-        <v>18</v>
+        <v>1371</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>81222679</t>
+          <t>81280201</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>EBUB-05G / DJENI</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Масленка икорница 30 мл d 8,8 см h8 см с крышкой белая фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Ложка гарнирная для раздачи 27 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>239</v>
+        <v>437</v>
       </c>
       <c r="H249" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I249" s="10">
-        <v>1304</v>
+        <v>564</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>81222699</t>
+          <t>81280190</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>EBUA-03S / DJENI</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Менажница 20*16 см h4,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [4]</t>
+          <t>Ложка гарнирная для раздачи 27 см Square Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>735</v>
+        <v>307</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
-        <v>573</v>
+        <v>1397</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>81222702</t>
+          <t>81280173</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>EBUB-06S / Djeni</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Менажница 23,5*8 см h4,6 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Ложка гарнирная для раздачи 27 см перфорированная Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>537</v>
+        <v>372</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>258</v>
+        <v>1389</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>81222701</t>
+          <t>81280200</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>EBUB-06G /DJENI</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Менажница 24*10,5 см h2 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Ложка гарнирная для раздачи 27 см перфорированная Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>537</v>
+        <v>437</v>
       </c>
       <c r="H252" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I252" s="10">
-        <v>289</v>
+        <v>554</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>81222703</t>
+          <t>81280188</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>EBUA-04S / DJENI</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
-          <t>Менажница 30,8*11 см h2,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Ложка гарнирная для раздачи 27 см перфорированная Square Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>623</v>
+        <v>307</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>300</v>
+        <v>1428</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>81222700</t>
+          <t>81280189</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>EBUA-04G/ DJENI</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>Менажница d 39,5 см h4,5 см 6 отделений белая фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Ложка гарнирная для раздачи 27 см перфорированная Square Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>4023</v>
+        <v>307</v>
       </c>
       <c r="H254" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I254" s="10">
-        <v>289</v>
+        <v>564</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>81280376</t>
+          <t>81280169</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t>S0329</t>
+          <t>EBUB-10S / Djeni</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
-          <t>Мерный шот для кофе 10/20/30/40/50/60/70 мл 6*8 см h6 см стекло с ручкой P.L.- Barbossa</t>
+          <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>689</v>
+        <v>372</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>292</v>
+        <v>1365</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>81280379</t>
+          <t>81280196</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>EBUB-10G / DJENI</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>Мерный шот для кофе 10/20/30/60/100 мл 5*5,9 см h6,4 см стекло P.L.- Barbossa</t>
+          <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>549</v>
+        <v>437</v>
       </c>
       <c r="H256" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I256" s="10">
-        <v>292</v>
+        <v>539</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>81280377</t>
+          <t>81280199</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
-          <t>S0442</t>
+          <t>EBUB-07G / DJENI</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
-          <t>Мерный шот для кофе 15/30/45/60/75 мл 5,8*7,5 см h5,4 см стекло с ручкой  P.L.- Barbossa</t>
+          <t>Ложка гарнирная для раздачи 27,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G257" s="9">
         <v>437</v>
       </c>
       <c r="H257" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I257" s="10">
-        <v>262</v>
+        <v>550</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>81280378</t>
+          <t>81280191</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t>S0628</t>
+          <t>EBUA-03G / DJENI</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>Мерный шот для кофе 15/30/45/60/75/90 мл d 6,2 см h5,5 см керамика с ручкой P.L.- Barbossa</t>
+          <t>Ложка гарнирная для раздачи 27,5 см Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
-        <v>583</v>
+        <v>307</v>
       </c>
       <c r="H258" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I258" s="10">
-        <v>112</v>
+        <v>1403</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>81280375</t>
+          <t>81280159</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t>S0250-2</t>
+          <t>RY-07 / Djeni</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
-          <t>Мерный шот для кофе 22/30/44/60/ мл 5*5 см h6 см стекло P.L.- Barbossa</t>
+          <t>Ложка гарнирная для раздачи 29 см LUX нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
-        <v>253</v>
+        <v>587</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>1189</v>
+        <v>706</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>81233106</t>
+          <t>81280160</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
-          <t>305802А</t>
+          <t>RY-06 / Djeni</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>Молочник 170 мл 14,5*6,7 см h10 см Bella Noble [1]</t>
+          <t>Ложка гарнирная для раздачи 29 см LUX перфорированная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>1147</v>
+        <v>587</v>
       </c>
       <c r="H260" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I260" s="10">
-        <v>1230</v>
+        <v>718</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>81222690</t>
+          <t>81280171</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>EBUB-08S / Djeni</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
-          <t>Молочник 70 мл d 5,4 см h7,2 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
+          <t>Ложка гарнирная для раздачи 29,3 см Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G261" s="9">
-        <v>137</v>
+        <v>372</v>
       </c>
       <c r="H261" s="9">
-        <v/>
+        <v>241</v>
       </c>
       <c r="I261" s="10">
-        <v>1246</v>
+        <v>1420</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>81222830</t>
+          <t>81280198</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
-          <t>HL-MGL-01-ST</t>
+          <t>EBUB-08G / DJENI</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>Молочник 80 мл d 5,8/4,2 см h5,7 см Oliva By Bone Innovation [1]</t>
+          <t>Ложка гарнирная для раздачи 29,5 см Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G262" s="9">
-        <v>1153</v>
+        <v>437</v>
       </c>
       <c r="H262" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I262" s="10">
-        <v>2399</v>
+        <v>559</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>81233107</t>
+          <t>81280423</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
-          <t>305902А/305904А</t>
+          <t>S0349</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
-          <t>Набор для специй 2 предмета Солонка/Перечница d 5,9 см h8,2 см Bella Noble [1]</t>
+          <t>Ложка для дозирования и трамбовки с темпером 25 мл 4,5*16 см черная пластик Barbossa</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G263" s="9">
-        <v>1073</v>
+        <v>130</v>
       </c>
       <c r="H263" s="9">
-        <v/>
+        <v>84</v>
       </c>
       <c r="I263" s="10">
-        <v>1006</v>
+        <v>97</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>81280219</t>
+          <t>81280422</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D002949-1</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
-          <t>Нож для сыра струна 32,5*17,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Ложка для каппинга дегустации кофе 16,2 см медный цвет Perfect Vibe PVD Barbossa</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G264" s="9">
-        <v>187</v>
+        <v>599</v>
       </c>
       <c r="H264" s="9">
-        <v/>
+        <v>389</v>
       </c>
       <c r="I264" s="10">
-        <v>236</v>
+        <v>589</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>81280220</t>
+          <t>81280182</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>EBUA-07S / Djeni</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
-          <t>Нож для сыра струна двойная 32,5*18 см нерж. P.L. Proff Cuisine</t>
+          <t>Ложка для спагетти 24 см Square Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
-        <v>203</v>
+        <v>307</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>235</v>
+        <v>507</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>81280162</t>
+          <t>81280183</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t>RY-02 / Djeni</t>
+          <t>EBUA-07G / Djeni</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>Нож сервировочный для мяса 32,5 см LUX P.L. Proff Cuisine</t>
+          <t>Ложка для спагетти 24,5 см Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G266" s="9">
-        <v>587</v>
+        <v>307</v>
       </c>
       <c r="H266" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I266" s="10">
-        <v>344</v>
+        <v>546</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>81280163</t>
+          <t>81280425</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t>RY-01 / Djeni</t>
+          <t>S0681</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
-          <t>Нож сервировочный для хлеба 34,5 см LUX P.L. Proff Cuisine</t>
+          <t>Ложка совок для дозирования кофе 16,7*2,6 см P.L. Barbossa</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G267" s="9">
-        <v>587</v>
+        <v>320</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>353</v>
+        <v>87</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>81280353</t>
+          <t>81280176</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
-          <t>S0370</t>
+          <t>RY-10 / Djeni</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс для сброса кофейного жмыха 16*16*12 см черный нерж. P.L. Barbossa</t>
+          <t>Ложка соусная для раздачи 0,020 мл LUX 29,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>3387</v>
+        <v>813</v>
       </c>
       <c r="H268" s="9">
-        <v/>
+        <v>528</v>
       </c>
       <c r="I268" s="10">
-        <v>67</v>
+        <v>716</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>81222543</t>
+          <t>81280203</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>EBUB-03G / DJENI</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс для сброса кофейного жмыха 17,5*16,3 см h15 см нерж. P.L. Barbossa</t>
+          <t>Ложка соусная для раздачи 0,030 мл Oval Tip 23 см нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G269" s="9">
-        <v>1370</v>
+        <v>437</v>
       </c>
       <c r="H269" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I269" s="10">
-        <v>237</v>
+        <v>557</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>81280344</t>
+          <t>81280177</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t>S0402</t>
+          <t>RY-11 / Djeni</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс для сброса кофейного жмыха 19*17*11,3 см черный нерж. P.L. Barbossa</t>
+          <t>Ложка соусная для раздачи 0,040 мл LUX 31,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G270" s="9">
-        <v>2453</v>
+        <v>873</v>
       </c>
       <c r="H270" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I270" s="10">
-        <v>42</v>
+        <v>642</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>81280352</t>
+          <t>81280157</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t>S0388</t>
+          <t>RY-09 / Djeni</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс для сброса кофейного жмыха 20,5*14,5*14 см черный нерж. P.L. Barbossa</t>
+          <t>Лопатка 10,2*9,2 см сервировочная l 28,8 см Sharp LUX треугольная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G271" s="9">
-        <v>4817</v>
+        <v>643</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>28</v>
+        <v>712</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>81280345</t>
+          <t>81280167</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t>S0402-1</t>
+          <t>EBUB-14S / Djeni</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс для сброса кофейного жмыха 28*17,5*11,5 см черный нерж. P.L. Barbossa</t>
+          <t>Лопатка 11*5,3 см сервировочная l 30,5 см Sharp Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>2837</v>
+        <v>372</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
-        <v>38</v>
+        <v>1357</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>81280164</t>
+          <t>81280194</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t>KNX-05R / Djeni</t>
+          <t>EBUB-14G / DJENI</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс для сброса кофейного жмыха d 13,6 h14,5 см нерж. P.L. Barbossa</t>
+          <t>Лопатка 11*5,4 см сервировочная l 30,5 см Sharp Oval Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G273" s="9">
-        <v>2873</v>
+        <v>437</v>
       </c>
       <c r="H273" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I273" s="10">
-        <v>114</v>
+        <v>549</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>81280346</t>
+          <t>81280156</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
-          <t>S0223-3</t>
+          <t>RY-14 / Djeni</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс для сброса кофейного жмыха d 13,9 см h14,5 см черный нерж. P.L. Barbossa</t>
+          <t>Лопатка 11*8 см сервировочная l 36,8 см Blunt LUX перфорированная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>2637</v>
+        <v>723</v>
       </c>
       <c r="H274" s="9">
-        <v/>
+        <v>469</v>
       </c>
       <c r="I274" s="10">
-        <v>17</v>
+        <v>717</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>81280347</t>
+          <t>81280158</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
-          <t>S0016</t>
+          <t>RY-08 / Djeni</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс для сброса кофейного жмыха d 15/17 см h16 см черный нерж. P.L. Barbossa</t>
+          <t>Лопатка 12,3*5,5 см сервировочная l 27 см Sharp LUX острый край нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G275" s="9">
-        <v>4137</v>
+        <v>587</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>25</v>
+        <v>704</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>81280343</t>
+          <t>81280168</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
-          <t>S0224</t>
+          <t>EBUB-13S / Djeni</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс для сброса кофейного жмыха d 23 cм h86,5 см напольный черный пластик P.L. Barbossa</t>
+          <t>Лопатка 7,5*6 см сервировочная l 26,6 см перфорированная Blunt Oval Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G276" s="9">
-        <v>4317</v>
+        <v>372</v>
       </c>
       <c r="H276" s="9">
         <v/>
       </c>
       <c r="I276" s="10">
-        <v>0</v>
+        <v>1342</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>81280342</t>
+          <t>81280195</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
-          <t>S0224-2</t>
+          <t>EBUB-13G / DJENI</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс для сброса кофейного жмыха d 23 см h30,5 см черный пластик P.L. Barbossa</t>
+          <t>Лопатка 7,5*6 см сервировочная l 26,7 см перфорированная Blunt Oval Tip нерж. цвет золото PVD P.L. </t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G277" s="9">
-        <v>2797</v>
+        <v>437</v>
       </c>
       <c r="H277" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I277" s="10">
-        <v>0</v>
+        <v>557</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>81280349</t>
+          <t>81280181</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t>S0385</t>
+          <t>EBUA-08G / Djeni</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 21*35*6 см нерж. P.L. Barbossa</t>
+          <t>Лопатка 7,5*6,4 см сервировочная l 28 см перфорированная Blunt Square Tip нерж. цвет золото PVD P.L.</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G278" s="9">
-        <v>8593</v>
+        <v>307</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>9</v>
+        <v>559</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>81280341</t>
+          <t>81280180</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t>D000913</t>
+          <t>EBUA-08S / Djeni</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 32*21*7,5 см черный нерж. P.L. Barbossa</t>
+          <t>Лопатка 7,8*6,3 см сервировочная l 27,8 см перфорированная Blunt Square Tip нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G279" s="9">
-        <v>7237</v>
+        <v>307</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>8</v>
+        <v>1316</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>81280350</t>
+          <t>81280210</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HRNS-01 / DJENI</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9 см нерж. P.L. Barbossa</t>
+          <t>Лопатка кондитерская силиконовая 8,7*5,7 см l 27,5 см красная с пласт. ручкой (t 220 C) P.L. </t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G280" s="9">
-        <v>6837</v>
+        <v>253</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>9</v>
+        <v>231</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>81280351</t>
+          <t>81222403</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
-          <t>D002841</t>
+          <t>AMS-01</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9,5 см черный нерж. P.L. Barbossa</t>
+          <t>Мандолина (Овощерезка) V-BLADE, 5 насадок с держателем 33,5*13 см h14,5 см P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G281" s="9">
-        <v>6837</v>
+        <v>3797</v>
       </c>
       <c r="H281" s="9">
         <v/>
       </c>
       <c r="I281" s="10">
-        <v>1</v>
+        <v>110</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>81280348</t>
+          <t>78040009 /NE</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t>D000914</t>
+          <t>W07-3624S-1287</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 37*25*8 см черный нерж. P.L. Barbossa</t>
+          <t>Мармит 6,8 л круглый d 36 см с откидной крышкой и окном нерж. Burano SUNNEX</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G282" s="9">
-        <v>8593</v>
+        <v>107300</v>
       </c>
       <c r="H282" s="9">
-        <v/>
+        <v>69745</v>
       </c>
       <c r="I282" s="10">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>81222677</t>
+          <t>78040007/NE</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>78040007/NE</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
-          <t>Перечница d 5 см h8,5 см белая фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Мармит суповой 10 л с откидной крышкой и окном "Burano" нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G283" s="9">
-        <v>97</v>
+        <v>120893</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
-        <v>1202</v>
+        <v>12</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>81280221</t>
+          <t>81222679</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
-          <t>OTW-06 / DJENI</t>
+          <t>F1208-3,75 (кор=72шт)</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>Пинцет 16,8 см нерж. изогнутый P.L. Proff Cuisine</t>
+          <t>Масленка икорница d 8,8 см h8 см 30 мл с крышкой белая фарфор NEW P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G284" s="9">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>1008</v>
+        <v>1125</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>81280222</t>
+          <t>81222699</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
-          <t>OTW-06C / DJENI</t>
+          <t>F2361-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Пинцет 16,8 см нерж. медный цвет P.L. Proff Cuisine</t>
+          <t>Менажница 20*16 см h4,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>297</v>
+        <v>735</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>1049</v>
+        <v>563</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>81280442</t>
+          <t>81222702</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t>S0811</t>
+          <t>F0489-9.25 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 120 мл "Seal" Coffee Classic Color d 5,4 см h 5,9 см белый нерж. P.L. Barbossa</t>
+          <t>Менажница 23,5*8 см h4,6 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>1273</v>
+        <v>537</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>291</v>
+        <v>259</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>81280290</t>
+          <t>81222701</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t>D000910-100-0.7</t>
+          <t>F0531-9.5 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 125 мл Coffee Classic d 5,4 см h5,8 см нерж. P.L. Barbossa</t>
+          <t>Менажница 24*10,5 см h2 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>523</v>
+        <v>537</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>460</v>
+        <v>282</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>81280291</t>
+          <t>81222703</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
-          <t>D000910-150-0.7</t>
+          <t>F1078-12.5 (КОР=36 ШТ)</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 175 мл Coffee Classic d 6 см h6,5 см нерж. P.L. Barbossa</t>
+          <t>Менажница 30,8*11 см h2,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>549</v>
+        <v>623</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>488</v>
+        <v>298</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>81280297</t>
+          <t>81222700</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
-          <t>D000910-350-1</t>
+          <t>F1586-16 (кор=6 шт)</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h9,2 см нерж. P.L. Barbossa</t>
+          <t>Менажница d 39,5 см h4,5 см 6 отделений белая фарфор NEW P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>903</v>
+        <v>4023</v>
       </c>
       <c r="H289" s="9">
-        <v/>
+        <v>2614</v>
       </c>
       <c r="I289" s="10">
-        <v>190</v>
+        <v>283</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>81280296</t>
+          <t>81280376</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t>D000822-2-400</t>
+          <t>S0329</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 450 мл Latte Pro Slope d 8,1 см h11,3 см нерж. P.L.- Barbossa</t>
+          <t>Мерный шот для кофе 10/20/30/40/50/60/70 мл 6*8 см h6 см стекло с ручкой P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>1213</v>
+        <v>689</v>
       </c>
       <c r="H290" s="9">
         <v/>
       </c>
       <c r="I290" s="10">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>81280293</t>
+          <t>81280379</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
-          <t>D000910-480</t>
+          <t>S0562</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 480 мл Coffee Classic d 8,3 см h10,6 см нерж. P.L. Barbossa</t>
+          <t>Мерный шот для кофе 10/20/30/60/100 мл 5*5,9 см h6,4 см стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>729</v>
+        <v>549</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>496</v>
+        <v>262</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>81280369</t>
+          <t>81280377</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
-          <t>S0427</t>
+          <t>S0442</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 500 мл Coffee Art d 9,8 см h11,5 см стекло с мерн. риск. P.L.- Barbossa</t>
+          <t>Мерный шот для кофе 15/30/45/60/75 мл 5,8*7,5 см h5,4 см стекло с ручкой  P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G292" s="9">
-        <v>1117</v>
+        <v>437</v>
       </c>
       <c r="H292" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I292" s="10">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>81280301</t>
+          <t>81280378</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
-          <t>D000882-500-1</t>
+          <t>S0628</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,6 см черный цвет нерж. Barbossa</t>
+          <t>Мерный шот для кофе 15/30/45/60/75/90 мл d 6,2 см h5,5 см керамика с ручкой P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>1937</v>
+        <v>583</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>81280300</t>
+          <t>81280375</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t>D000882-500-1-COLOR</t>
+          <t>S0250-2</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,7 см красный цвет нерж. Barbossa</t>
+          <t>Мерный шот для кофе 22/30/44/60/ мл 5*5 см h6 см стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>1937</v>
+        <v>253</v>
       </c>
       <c r="H294" s="9">
         <v/>
       </c>
       <c r="I294" s="10">
-        <v>194</v>
+        <v>1175</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>81280298</t>
+          <t>81233106</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t>D000910-600-1</t>
+          <t>305802А</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,1 см нерж. P.L. Barbossa</t>
+          <t>Молочник 170 мл 14,5*6,7 см h10 см Bella Noble [1]</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>1013</v>
+        <v>1147</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
-        <v>192</v>
+        <v>1185</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>81280227</t>
+          <t>81222690</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS1311</t>
+          <t>F0741 (кор= 96 шт)</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 900 мл Latte Pro d 10,6 h12,7 см нерж. с мерн. риск. P.L.- Barbossa</t>
+          <t>Молочник 70 мл d 5,4 см h7,2 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>937</v>
+        <v>137</v>
       </c>
       <c r="H296" s="9">
         <v/>
       </c>
       <c r="I296" s="10">
-        <v>144</v>
+        <v>811</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>81280456</t>
+          <t>81222830</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
-          <t>S0175</t>
+          <t>HL-MGL-01-ST</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
-          <t>Подставка для бумажных фильтров дрип-пакетов 13*5 см h9,6 см нерж. Barbossa</t>
+          <t>Молочник 80 мл d 5,8/4,2 см h5,7 см Oliva By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G297" s="9">
-        <v>1089</v>
+        <v>1488</v>
       </c>
       <c r="H297" s="9">
         <v/>
       </c>
       <c r="I297" s="10">
-        <v>95</v>
+        <v>2354</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>81280455</t>
+          <t>81233107</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
-          <t>S0335</t>
+          <t>305902А/305904А</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>Подставка для бумажных фильтров дрип-пакетов 8,7*5,3 см h8 см нерж. Barbossa</t>
+          <t>Набор для специй 2 предмета Солонка/Перечница d 5,9 см h8,2 см Bella Noble [1]</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G298" s="9">
-        <v>513</v>
+        <v>1073</v>
       </c>
       <c r="H298" s="9">
         <v/>
       </c>
       <c r="I298" s="10">
-        <v>97</v>
+        <v>853</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>81222678</t>
+          <t>81233273</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>4603739597382</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
-          <t>Подставка для ложки 7,6*5,5 см h1,9 см белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Напиток аперитив безалкогольный коктейль MILANO-TORINO-BLACKCURRANT 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G299" s="9">
-        <v>113</v>
+        <v>591.8</v>
       </c>
       <c r="H299" s="9">
         <v/>
       </c>
       <c r="I299" s="10">
-        <v>1351</v>
+        <v>281</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>81280165</t>
+          <t>81233277</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
-          <t>CSA-12G / Djeni</t>
+          <t>4603739597436</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 30 см h10,2 см вращающ. стекло/металл P.L. Proff Cuisine</t>
+          <t>Напиток виски безалкогольный IRISH WHISKY 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G300" s="9">
-        <v>2843</v>
+        <v>543.4</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>102</v>
+        <v>143</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>81280330</t>
+          <t>81233272</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
-          <t>S0485-1</t>
+          <t>4603739597375</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
-          <t>Подставка для холдера 10*8,8 см h9,6 см алюм. P.L.- Barbossa</t>
+          <t>Напиток негрони безалкогольный коктейль CLASSICO NEGRONI 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G301" s="9">
-        <v>4537</v>
+        <v>591.8</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
-        <v>48</v>
+        <v>248</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
-          <t>81280329</t>
+          <t>81233274</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
-          <t>S0485</t>
+          <t>4603739597399</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
-          <t>Подставка для холдера d 9,3 см h9,4 см алюм. P.L.- Barbossa</t>
+          <t>Напиток негрони безалкогольный коктейль KINGSTON NEGRONI 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G302" s="9">
-        <v>4537</v>
+        <v>591.8</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>48</v>
+        <v>287</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
-          <t>81280453</t>
+          <t>81233275</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
-          <t>S0354</t>
+          <t>4603739597405</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
-          <t>Подставка кофейная для дриппера воронки пуровера 12,8*12,8 см h15,5 см черная металл P.L. Barbossa</t>
+          <t>Напиток негрони безалкогольный коктейль NEGRONI PEACH TEA BIANCO 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G303" s="9">
-        <v>2137</v>
+        <v>591.8</v>
       </c>
       <c r="H303" s="9">
         <v/>
       </c>
       <c r="I303" s="10">
-        <v>28</v>
+        <v>289</v>
       </c>
       <c r="J303" s="4"/>
     </row>
     <row r="304" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="4"/>
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
-          <t>81280216</t>
+          <t>81233276</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
-          <t>JQ-W236</t>
+          <t>4603739597412</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка для фильтра фритюра d 24 см h19,4 см 46,5*10 см прут нерж. P.L. </t>
+          <t>Напиток негрони безалкогольный коктейль RUBY GRAPEFRUIT NEGRONI 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G304" s="9">
-        <v>500</v>
+        <v>591.8</v>
       </c>
       <c r="H304" s="9">
         <v/>
       </c>
       <c r="I304" s="10">
-        <v>238</v>
+        <v>288</v>
       </c>
       <c r="J304" s="4"/>
     </row>
     <row r="305" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="4"/>
       <c r="B305" s="5"/>
       <c r="C305" s="6" t="inlineStr">
         <is>
-          <t>81222409</t>
+          <t>81233278</t>
         </is>
       </c>
       <c r="D305" s="7" t="inlineStr">
         <is>
-          <t>PTS-09R</t>
+          <t>4603739597429</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 28/21 см h20 см круглая прут нерж. P.L. Proff Cuisine</t>
+          <t>Напиток ром безалкогольный SPICED RUM 0,7л Tinctura Anima</t>
         </is>
       </c>
       <c r="F305" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Tinctura Anima</t>
         </is>
       </c>
       <c r="G305" s="9">
-        <v>503</v>
+        <v>543.4</v>
       </c>
       <c r="H305" s="9">
         <v/>
       </c>
       <c r="I305" s="10">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="J305" s="4"/>
     </row>
     <row r="306" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="4"/>
       <c r="B306" s="5"/>
       <c r="C306" s="6" t="inlineStr">
         <is>
-          <t>81280206</t>
+          <t>81280219</t>
         </is>
       </c>
       <c r="D306" s="7" t="inlineStr">
         <is>
-          <t>PMS-11T / DJENI</t>
+          <t/>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
-          <t>Пресс для овощей, картофеля 3 диска d 9 см h6,5 см l 27 см нерж. P.L. Proff Cuisine</t>
+          <t>Нож для сыра струна 32,5*17,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G306" s="9">
-        <v>973</v>
+        <v>187</v>
       </c>
       <c r="H306" s="9">
         <v/>
       </c>
       <c r="I306" s="10">
-        <v>277</v>
+        <v>224</v>
       </c>
       <c r="J306" s="4"/>
     </row>
     <row r="307" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="4"/>
       <c r="B307" s="5"/>
       <c r="C307" s="6" t="inlineStr">
         <is>
-          <t>81280229</t>
+          <t>81280220</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
-          <t>JQ-CIP018</t>
+          <t/>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
-          <t>Пресс для приготовления котлет, стейков d 17,5 см h6,5 см чугун дерев. ручка P.L. Proff Cuisine</t>
+          <t>Нож для сыра струна двойная 32,5*18 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G307" s="9">
-        <v>1037</v>
+        <v>203</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
-        <v>589</v>
+        <v>229</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
-          <t>81280333</t>
+          <t>81280162</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
-          <t>D002121</t>
+          <t>RY-02 / Djeni</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
-          <t>Ручка этчер для кофейного декорирования набор 3шт 20,8 см нерж. Латте-Арт P.L. Barbossa</t>
+          <t>Нож сервировочный для мяса 32,5 см LUX P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G308" s="9">
-        <v>2487</v>
+        <v>587</v>
       </c>
       <c r="H308" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I308" s="10">
-        <v>46</v>
+        <v>344</v>
       </c>
       <c r="J308" s="4"/>
     </row>
     <row r="309" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="5"/>
       <c r="C309" s="6" t="inlineStr">
         <is>
-          <t>81280463</t>
+          <t>81280163</t>
         </is>
       </c>
       <c r="D309" s="7" t="inlineStr">
         <is>
-          <t>31841</t>
+          <t>RY-01 / Djeni</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 20 мл лафитник d 3,9 см h7,8 см Optical BarWare P.L. Proff Cuisine [6]</t>
+          <t>Нож сервировочный для хлеба 34,5 см LUX P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F309" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G309" s="9">
-        <v>93</v>
+        <v>587</v>
       </c>
       <c r="H309" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I309" s="10">
-        <v>117378</v>
+        <v>353</v>
       </c>
       <c r="J309" s="4"/>
     </row>
     <row r="310" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="5"/>
       <c r="C310" s="6" t="inlineStr">
         <is>
-          <t>81280462</t>
+          <t>81280353</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
-          <t>31745</t>
+          <t>S0370</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>Рюмка 35 мл лафитник d 4,5 см h9 см Optical BarWare P.L. Proff Cuisine [6]</t>
+          <t>Нок-бокс для сброса кофейного жмыха 16*16*12 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G310" s="9">
-        <v>93</v>
+        <v>3387</v>
       </c>
       <c r="H310" s="9">
         <v/>
       </c>
       <c r="I310" s="10">
-        <v>115660</v>
+        <v>64</v>
       </c>
       <c r="J310" s="4"/>
     </row>
     <row r="311" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="5"/>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>81260192</t>
+          <t>81222543</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
-          <t>X2604</t>
+          <t>KNX-166 HONR</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 180 мл хр. стекло "Диско" Nick&amp;Nora d 7,5 см h17 см Arcoroc [6]</t>
+          <t>Нок-бокс для сброса кофейного жмыха 17,5*16,3 см h15 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G311" s="9">
-        <v>436</v>
+        <v>1370</v>
       </c>
       <c r="H311" s="9">
         <v/>
       </c>
       <c r="I311" s="10">
-        <v>909</v>
+        <v>224</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>81260191</t>
+          <t>81280344</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
-          <t>X2600</t>
+          <t>S0402</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
-          <t>Рюмка коктейльная 210 мл хр. стекло "Диско" d 10,6 см h15,8 см Arcoroc [6]</t>
+          <t>Нок-бокс для сброса кофейного жмыха 19*17*11,3 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G312" s="9">
-        <v>436</v>
+        <v>2453</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>915</v>
+        <v>31</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>81222869</t>
+          <t>81280352</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-13-CK</t>
+          <t>S0388</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
-          <t>Салатник  150 мл d 13 см h2,9 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
+          <t>Нок-бокс для сброса кофейного жмыха 20,5*14,5*14 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G313" s="9">
-        <v>503</v>
+        <v>4817</v>
       </c>
       <c r="H313" s="9">
-        <v/>
+        <v>3131</v>
       </c>
       <c r="I313" s="10">
-        <v>2378</v>
+        <v>28</v>
       </c>
       <c r="J313" s="4"/>
     </row>
     <row r="314" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="5"/>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>81222870</t>
+          <t>81280345</t>
         </is>
       </c>
       <c r="D314" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-15-CK</t>
+          <t>S0402-1</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
-          <t>Салатник  220 мл d 15 см h2,9 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
+          <t>Нок-бокс для сброса кофейного жмыха 28*17,5*11,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G314" s="9">
-        <v>683</v>
+        <v>2837</v>
       </c>
       <c r="H314" s="9">
         <v/>
       </c>
       <c r="I314" s="10">
-        <v>2463</v>
+        <v>27</v>
       </c>
       <c r="J314" s="4"/>
     </row>
     <row r="315" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="5"/>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>81222856</t>
+          <t>81280164</t>
         </is>
       </c>
       <c r="D315" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-15-KS</t>
+          <t>KNX-05R / Djeni</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
-          <t>Салатник  350 мл d 15 см h5 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Нок-бокс для сброса кофейного жмыха d 13,6 h14,5 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F315" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G315" s="9">
-        <v>703</v>
+        <v>2873</v>
       </c>
       <c r="H315" s="9">
         <v/>
       </c>
       <c r="I315" s="10">
-        <v>1190</v>
+        <v>94</v>
       </c>
       <c r="J315" s="4"/>
     </row>
     <row r="316" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="4"/>
       <c r="B316" s="5"/>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>81222857</t>
+          <t>81280346</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-16-KS</t>
+          <t>S0223-3</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
-          <t>Салатник  500 мл d 16 см h6,2 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Нок-бокс для сброса кофейного жмыха d 13,9 см h14,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G316" s="9">
-        <v>785</v>
+        <v>2637</v>
       </c>
       <c r="H316" s="9">
         <v/>
       </c>
       <c r="I316" s="10">
-        <v>943</v>
+        <v>6</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
-          <t>81222858</t>
+          <t>81280347</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-18-KS</t>
+          <t>S0016</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
-          <t>Салатник  650 мл d 18 см h6,5 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Нок-бокс для сброса кофейного жмыха d 15/17 см h16 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G317" s="9">
-        <v>927</v>
+        <v>4137</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
-        <v>922</v>
+        <v>21</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
-          <t>81222853</t>
+          <t>81280343</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
-          <t>RUG-FL-21-CK</t>
+          <t>S0224</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
-          <t>Салатник  800 мл d 21 см h4,5 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Нок-бокс для сброса кофейного жмыха d 23 cм h86,5 см напольный черный пластик P.L. Barbossa</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G318" s="9">
-        <v>1117</v>
+        <v>4317</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
-        <v>1139</v>
+        <v>0</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
-          <t>81222859</t>
+          <t>81280342</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-20-KS</t>
+          <t>S0224-2</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
-          <t>Салатник  900 мл d 20 см h7,7 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Нок-бокс для сброса кофейного жмыха d 23 см h30,5 см черный пластик P.L. Barbossa</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G319" s="9">
-        <v>1137</v>
+        <v>2797</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>591</v>
+        <v>0</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
-          <t>81222772</t>
+          <t>81280349</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
-          <t>OLV-FL-23-CK</t>
+          <t>S0385</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h5 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 21*35*6 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G320" s="9">
-        <v>1237</v>
+        <v>8593</v>
       </c>
       <c r="H320" s="9">
-        <v/>
+        <v>5585</v>
       </c>
       <c r="I320" s="10">
-        <v>202</v>
+        <v>9</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>81222854</t>
+          <t>81280341</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
-          <t>RUG-FL-23-CK</t>
+          <t>D000913</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h5 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 32*21*7,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G321" s="9">
-        <v>1237</v>
+        <v>7237</v>
       </c>
       <c r="H321" s="9">
-        <v/>
+        <v>4704</v>
       </c>
       <c r="I321" s="10">
-        <v>1154</v>
+        <v>8</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
-          <t>81233113</t>
+          <t>81280350</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
-          <t>401504</t>
+          <t>D002841-3</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1120 мл d 18 см h9,1 см Bella Noble [6]</t>
+          <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G322" s="9">
-        <v>1287</v>
+        <v>6837</v>
       </c>
       <c r="H322" s="9">
-        <v/>
+        <v>4444</v>
       </c>
       <c r="I322" s="10">
-        <v>700</v>
+        <v>9</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
-          <t>81222706</t>
+          <t>81280351</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D002841</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
-          <t>Салатник 125 мл 13,8*13,2 см h6,4/2,5 см скошенный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G323" s="9">
-        <v>273</v>
+        <v>6837</v>
       </c>
       <c r="H323" s="9">
-        <v/>
+        <v>4444</v>
       </c>
       <c r="I323" s="10">
-        <v>2277</v>
+        <v>1</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
-          <t>81222730</t>
+          <t>81280348</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
-          <t>ZT-26-OKS</t>
+          <t>D000914</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл 26*19,5 см h8 см Arel By Bone Innovation [6]</t>
+          <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 37*25*8 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G324" s="9">
-        <v>2017</v>
+        <v>8593</v>
       </c>
       <c r="H324" s="9">
-        <v/>
+        <v>5585</v>
       </c>
       <c r="I324" s="10">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="J324" s="4"/>
     </row>
     <row r="325" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4"/>
       <c r="B325" s="5"/>
       <c r="C325" s="6" t="inlineStr">
         <is>
-          <t>81222860</t>
+          <t>81222677</t>
         </is>
       </c>
       <c r="D325" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-22-KS</t>
+          <t>F0592-p (кор=144шт)</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 22 см h7,5 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Перечница d 5 см h8,5 см белая фарфор NEW P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F325" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G325" s="9">
-        <v>1473</v>
+        <v>97</v>
       </c>
       <c r="H325" s="9">
         <v/>
       </c>
       <c r="I325" s="10">
-        <v>293</v>
+        <v>941</v>
       </c>
       <c r="J325" s="4"/>
     </row>
     <row r="326" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4"/>
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
-          <t>81222773</t>
+          <t>81280221</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
-          <t>OLV-FL-25-CK</t>
+          <t>OTW-06 / DJENI</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см h5,4 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Пинцет 16,8 см нерж. изогнутый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G326" s="9">
-        <v>1447</v>
+        <v>237</v>
       </c>
       <c r="H326" s="9">
         <v/>
       </c>
       <c r="I326" s="10">
-        <v>139</v>
+        <v>912</v>
       </c>
       <c r="J326" s="4"/>
     </row>
     <row r="327" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4"/>
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
-          <t>81222784</t>
+          <t>81280222</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-13-CK</t>
+          <t>OTW-06C / DJENI</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 13 см h2,9 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
+          <t>Пинцет 16,8 см нерж. медный цвет P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G327" s="9">
-        <v>503</v>
+        <v>297</v>
       </c>
       <c r="H327" s="9">
-        <v/>
+        <v>193</v>
       </c>
       <c r="I327" s="10">
-        <v>2389</v>
+        <v>1015</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
-          <t>81222724</t>
+          <t>81280442</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
-          <t>ZT-24-KS</t>
+          <t>S0811</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл d 24 см h8 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Питчер молочник 120 мл "Seal" Coffee Classic Color d 5,4 см h 5,9 см белый нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G328" s="9">
-        <v>1239</v>
+        <v>1273</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
-        <v>176</v>
+        <v>285</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
-          <t>81222861</t>
+          <t>81280290</t>
         </is>
       </c>
       <c r="D329" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-24-KS</t>
+          <t>D000910-100-0.7</t>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл d 24 см h8,2 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Питчер молочник 125 мл Coffee Classic d 5,4 см h5,8 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F329" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G329" s="9">
-        <v>1813</v>
+        <v>523</v>
       </c>
       <c r="H329" s="9">
         <v/>
       </c>
       <c r="I329" s="10">
-        <v>174</v>
+        <v>298</v>
       </c>
       <c r="J329" s="4"/>
     </row>
     <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="4"/>
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
-          <t>81222707</t>
+          <t>81280291</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D000910-150-0.7</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
-          <t>Салатник 175 мл 16,3*11 см h9,5/4,5 см скошенный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Питчер молочник 175 мл Coffee Classic d 6 см h6,5 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G330" s="9">
-        <v>637</v>
+        <v>549</v>
       </c>
       <c r="H330" s="9">
         <v/>
       </c>
       <c r="I330" s="10">
-        <v>1173</v>
+        <v>454</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
-          <t>81233097</t>
+          <t>81280292</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
-          <t>305503А</t>
+          <t>D000910-350-0.7</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1770 мл d 21,5 см h10 см Bella Noble [6]</t>
+          <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h 9,3 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G331" s="9">
-        <v>2173</v>
+        <v>673</v>
       </c>
       <c r="H331" s="9">
         <v/>
       </c>
       <c r="I331" s="10">
-        <v>872</v>
+        <v>412</v>
       </c>
       <c r="J331" s="4"/>
     </row>
     <row r="332" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="4"/>
       <c r="B332" s="5"/>
       <c r="C332" s="6" t="inlineStr">
         <is>
-          <t>81222693</t>
+          <t>81280297</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D000910-350-1</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
-          <t>Салатник 185 мл 15*15 см h4,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h9,2 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G332" s="9">
-        <v>497</v>
+        <v>903</v>
       </c>
       <c r="H332" s="9">
         <v/>
       </c>
       <c r="I332" s="10">
-        <v>1171</v>
+        <v>187</v>
       </c>
       <c r="J332" s="4"/>
     </row>
     <row r="333" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="4"/>
       <c r="B333" s="5"/>
       <c r="C333" s="6" t="inlineStr">
         <is>
-          <t>81222897</t>
+          <t>81280380</t>
         </is>
       </c>
       <c r="D333" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087862</t>
+          <t>S0563-350</t>
         </is>
       </c>
       <c r="E333" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 10,5 см h4,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Питчер молочник 400 мл Coffee Art d 8 см h10 см стекло с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F333" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G333" s="9">
-        <v>237</v>
+        <v>1103</v>
       </c>
       <c r="H333" s="9">
         <v/>
       </c>
       <c r="I333" s="10">
-        <v>444</v>
+        <v>296</v>
       </c>
       <c r="J333" s="4"/>
     </row>
     <row r="334" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="4"/>
       <c r="B334" s="5"/>
       <c r="C334" s="6" t="inlineStr">
         <is>
-          <t>81222893</t>
+          <t>81280296</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087876</t>
+          <t>D000822-2-400</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 13,5 см h3 см "Псковский" керамика ПГ [6]</t>
+          <t>Питчер молочник 450 мл Latte Pro Slope d 8,1 см h11,3 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G334" s="9">
-        <v>275</v>
+        <v>1213</v>
       </c>
       <c r="H334" s="9">
         <v/>
       </c>
       <c r="I334" s="10">
-        <v>173</v>
+        <v>290</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
-          <t>81222785</t>
+          <t>81280293</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-15-CK</t>
+          <t>D000910-480</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
-          <t>Салатник 220 мл d 15 см h3 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
+          <t>Питчер молочник 480 мл Coffee Classic d 8,3 см h10,6 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G335" s="9">
-        <v>677</v>
+        <v>729</v>
       </c>
       <c r="H335" s="9">
-        <v/>
+        <v>473</v>
       </c>
       <c r="I335" s="10">
-        <v>1115</v>
+        <v>491</v>
       </c>
       <c r="J335" s="4"/>
     </row>
     <row r="336" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="4"/>
       <c r="B336" s="5"/>
       <c r="C336" s="6" t="inlineStr">
         <is>
-          <t>81233095</t>
+          <t>81280369</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
-          <t>305502А</t>
+          <t>S0427</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 12 см h5,6 см Bella Noble [6]</t>
+          <t>Питчер молочник 500 мл Coffee Art d 9,8 см h11,5 см стекло с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G336" s="9">
-        <v>647</v>
+        <v>1117</v>
       </c>
       <c r="H336" s="9">
-        <v/>
+        <v>726</v>
       </c>
       <c r="I336" s="10">
-        <v>1824</v>
+        <v>66</v>
       </c>
       <c r="J336" s="4"/>
     </row>
     <row r="337" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4"/>
       <c r="B337" s="5"/>
       <c r="C337" s="6" t="inlineStr">
         <is>
-          <t>81222905</t>
+          <t>81280301</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087025</t>
+          <t>D000882-500-1</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12,5 см h5 см "Стандарт" керамика ПГ [6]</t>
+          <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,6 см черный цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G337" s="9">
-        <v>273</v>
+        <v>1937</v>
       </c>
       <c r="H337" s="9">
         <v/>
       </c>
       <c r="I337" s="10">
-        <v>351</v>
+        <v>182</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
-          <t>81222900</t>
+          <t>81280300</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087809</t>
+          <t>D000882-500-1-COLOR</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12,5 см h5 см "Псковский" керамика ПГ [6]</t>
+          <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,7 см красный цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G338" s="9">
-        <v>237</v>
+        <v>1937</v>
       </c>
       <c r="H338" s="9">
         <v/>
       </c>
       <c r="I338" s="10">
-        <v>257</v>
+        <v>192</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
-          <t>81222774</t>
+          <t>81280441</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-15-KS</t>
+          <t>D000821-6</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 15 см h5,1 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Питчер молочник 600 мл "Black Pattern" Coffee Classic Color d 9,3 см h11,2 см черный нерж. Barbossa</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G339" s="9">
-        <v>673</v>
+        <v>2903</v>
       </c>
       <c r="H339" s="9">
         <v/>
       </c>
       <c r="I339" s="10">
-        <v>1496</v>
+        <v>293</v>
       </c>
       <c r="J339" s="4"/>
     </row>
     <row r="340" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="4"/>
       <c r="B340" s="5"/>
       <c r="C340" s="6" t="inlineStr">
         <is>
-          <t>81222607</t>
+          <t>81280381</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0563-1</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
-          <t>Салатник 370 мл d 12 см h5,3 см Fine Plus Stackable Noble [6]</t>
+          <t>Питчер молочник 600 мл Coffee Art d 9,2 см h11,6 см стекло с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G340" s="9">
-        <v>537</v>
+        <v>1178</v>
       </c>
       <c r="H340" s="9">
         <v/>
       </c>
       <c r="I340" s="10">
-        <v>2996</v>
+        <v>295</v>
       </c>
       <c r="J340" s="4"/>
     </row>
     <row r="341" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="4"/>
       <c r="B341" s="5"/>
       <c r="C341" s="6" t="inlineStr">
         <is>
-          <t>81222694</t>
+          <t>81280295</t>
         </is>
       </c>
       <c r="D341" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D001859-600</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 20*20 см h5,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Питчер молочник 600 мл Coffee Classic Color d 9,2 см h11,3 см цвет розовое золото нерж. Barbossa</t>
         </is>
       </c>
       <c r="F341" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G341" s="9">
-        <v>713</v>
+        <v>1437</v>
       </c>
       <c r="H341" s="9">
         <v/>
       </c>
       <c r="I341" s="10">
-        <v>1183</v>
+        <v>289</v>
       </c>
       <c r="J341" s="4"/>
     </row>
     <row r="342" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="4"/>
       <c r="B342" s="5"/>
       <c r="C342" s="6" t="inlineStr">
         <is>
-          <t>81222886</t>
+          <t>81280298</t>
         </is>
       </c>
       <c r="D342" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087837</t>
+          <t>D000910-600-1</t>
         </is>
       </c>
       <c r="E342" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 15 см h4,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,1 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G342" s="9">
-        <v>327</v>
+        <v>1013</v>
       </c>
       <c r="H342" s="9">
         <v/>
       </c>
       <c r="I342" s="10">
-        <v>592</v>
+        <v>180</v>
       </c>
       <c r="J342" s="4"/>
     </row>
     <row r="343" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="4"/>
       <c r="B343" s="5"/>
       <c r="C343" s="6" t="inlineStr">
         <is>
-          <t>81222901</t>
+          <t>81280294</t>
         </is>
       </c>
       <c r="D343" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087082</t>
+          <t>D000910-600-0.7</t>
         </is>
       </c>
       <c r="E343" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 15 см h4,5 см "Стандарт" керамика ПГ [6]</t>
+          <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,4 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F343" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G343" s="9">
-        <v>247</v>
+        <v>837</v>
       </c>
       <c r="H343" s="9">
         <v/>
       </c>
       <c r="I343" s="10">
-        <v>473</v>
+        <v>191</v>
       </c>
       <c r="J343" s="4"/>
     </row>
     <row r="344" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="4"/>
       <c r="B344" s="5"/>
       <c r="C344" s="6" t="inlineStr">
         <is>
-          <t>81222928</t>
+          <t>81280227</t>
         </is>
       </c>
       <c r="D344" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092435</t>
+          <t>JQ-PS1311</t>
         </is>
       </c>
       <c r="E344" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 15 см h4,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Питчер молочник 900 мл Latte Pro d 10,6 h12,7 см нерж. с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G344" s="9">
-        <v>320</v>
+        <v>937</v>
       </c>
       <c r="H344" s="9">
         <v/>
       </c>
       <c r="I344" s="10">
-        <v>256</v>
+        <v>102</v>
       </c>
       <c r="J344" s="4"/>
     </row>
     <row r="345" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="4"/>
       <c r="B345" s="5"/>
       <c r="C345" s="6" t="inlineStr">
         <is>
-          <t>81222723</t>
+          <t>81260210</t>
         </is>
       </c>
       <c r="D345" s="7" t="inlineStr">
         <is>
-          <t>ZT-16-KS</t>
+          <t>25с1185</t>
         </is>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16 см h6 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Подсвечник "Клар" d 6,5 см h5,9 см стекло ОСЗ [1]</t>
         </is>
       </c>
       <c r="F345" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G345" s="9">
-        <v>527</v>
+        <v>36</v>
       </c>
       <c r="H345" s="9">
         <v/>
       </c>
       <c r="I345" s="10">
-        <v>1496</v>
+        <v>3040</v>
       </c>
       <c r="J345" s="4"/>
     </row>
     <row r="346" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="4"/>
       <c r="B346" s="5"/>
       <c r="C346" s="6" t="inlineStr">
         <is>
-          <t>81222775</t>
+          <t>81280456</t>
         </is>
       </c>
       <c r="D346" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-16-KS</t>
+          <t>S0175</t>
         </is>
       </c>
       <c r="E346" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16 см h6,1 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Подставка для бумажных фильтров дрип-пакетов 13*5 см h9,6 см нерж. Barbossa</t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G346" s="9">
-        <v>785</v>
+        <v>1089</v>
       </c>
       <c r="H346" s="9">
         <v/>
       </c>
       <c r="I346" s="10">
-        <v>2333</v>
+        <v>95</v>
       </c>
       <c r="J346" s="4"/>
     </row>
     <row r="347" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="4"/>
       <c r="B347" s="5"/>
       <c r="C347" s="6" t="inlineStr">
         <is>
-          <t>81233096</t>
+          <t>81280455</t>
         </is>
       </c>
       <c r="D347" s="7" t="inlineStr">
         <is>
-          <t>305501А</t>
+          <t>S0335</t>
         </is>
       </c>
       <c r="E347" s="8" t="inlineStr">
         <is>
-          <t>Салатник 520 мл d 14 см h7,1 см Bella Noble [6]</t>
+          <t>Подставка для бумажных фильтров дрип-пакетов 8,7*5,3 см h8 см нерж. Barbossa</t>
         </is>
       </c>
       <c r="F347" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G347" s="9">
-        <v>777</v>
+        <v>513</v>
       </c>
       <c r="H347" s="9">
         <v/>
       </c>
       <c r="I347" s="10">
-        <v>1744</v>
+        <v>96</v>
       </c>
       <c r="J347" s="4"/>
     </row>
     <row r="348" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4"/>
       <c r="B348" s="5"/>
       <c r="C348" s="6" t="inlineStr">
         <is>
-          <t>81222695</t>
+          <t>81222678</t>
         </is>
       </c>
       <c r="D348" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2073</t>
         </is>
       </c>
       <c r="E348" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл 25*25 см h5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Подставка для ложки 7,6*5,5 см h1,9 см фуршетная белый фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G348" s="9">
-        <v>1083</v>
+        <v>113</v>
       </c>
       <c r="H348" s="9">
         <v/>
       </c>
       <c r="I348" s="10">
-        <v>1192</v>
+        <v>1312</v>
       </c>
       <c r="J348" s="4"/>
     </row>
     <row r="349" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4"/>
       <c r="B349" s="5"/>
       <c r="C349" s="6" t="inlineStr">
         <is>
-          <t>81222898</t>
+          <t>81280165</t>
         </is>
       </c>
       <c r="D349" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087851</t>
+          <t>CSA-12G / Djeni</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 13,5 см h7,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Подставка для торта 30 см h10,2 см вращающ. стекло/металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F349" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G349" s="9">
-        <v>317</v>
+        <v>2843</v>
       </c>
       <c r="H349" s="9">
         <v/>
       </c>
       <c r="I349" s="10">
-        <v>264</v>
+        <v>75</v>
       </c>
       <c r="J349" s="4"/>
     </row>
     <row r="350" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4"/>
       <c r="B350" s="5"/>
       <c r="C350" s="6" t="inlineStr">
         <is>
-          <t>81222927</t>
+          <t>81280330</t>
         </is>
       </c>
       <c r="D350" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092436</t>
+          <t>S0485-1</t>
         </is>
       </c>
       <c r="E350" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 16,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Подставка для холдера 10*8,8 см h9,6 см алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G350" s="9">
-        <v>357</v>
+        <v>4537</v>
       </c>
       <c r="H350" s="9">
-        <v/>
+        <v>2949</v>
       </c>
       <c r="I350" s="10">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="J350" s="4"/>
     </row>
     <row r="351" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4"/>
       <c r="B351" s="5"/>
       <c r="C351" s="6" t="inlineStr">
         <is>
-          <t>81233094</t>
+          <t>81280329</t>
         </is>
       </c>
       <c r="D351" s="7" t="inlineStr">
         <is>
-          <t>305500А</t>
+          <t>S0485</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
-          <t>Салатник 570 мл d 13,5 см h7 см Bella Noble [6]</t>
+          <t>Подставка для холдера d 9,3 см h9,4 см алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F351" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G351" s="9">
-        <v>697</v>
+        <v>4537</v>
       </c>
       <c r="H351" s="9">
-        <v/>
+        <v>2949</v>
       </c>
       <c r="I351" s="10">
-        <v>2200</v>
+        <v>48</v>
       </c>
       <c r="J351" s="4"/>
     </row>
     <row r="352" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="4"/>
       <c r="B352" s="5"/>
       <c r="C352" s="6" t="inlineStr">
         <is>
-          <t>81222906</t>
+          <t>81280453</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087083</t>
+          <t>S0354</t>
         </is>
       </c>
       <c r="E352" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 16,5 см h6 см "Стандарт" керамика ПГ [6]</t>
+          <t>Подставка кофейная для дриппера воронки пуровера 12,8*12,8 см h15,5 см черная металл P.L. Barbossa</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G352" s="9">
-        <v>273</v>
+        <v>2137</v>
       </c>
       <c r="H352" s="9">
-        <v/>
+        <v>1389</v>
       </c>
       <c r="I352" s="10">
-        <v>262</v>
+        <v>28</v>
       </c>
       <c r="J352" s="4"/>
     </row>
     <row r="353" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="4"/>
       <c r="B353" s="5"/>
       <c r="C353" s="6" t="inlineStr">
         <is>
-          <t>81233112</t>
+          <t>81280216</t>
         </is>
       </c>
       <c r="D353" s="7" t="inlineStr">
         <is>
-          <t>401500</t>
+          <t>JQ-W236</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
-          <t>Салатник 620 мл d 15 см h7,6 см Bella Noble [6]</t>
+          <t>Подставка стойка для фильтра фритюра d 24 см h19,4 см 46,5*10 см прут нерж. P.L. </t>
         </is>
       </c>
       <c r="F353" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G353" s="9">
-        <v>775</v>
+        <v>500</v>
       </c>
       <c r="H353" s="9">
-        <v/>
+        <v>325</v>
       </c>
       <c r="I353" s="10">
-        <v>976</v>
+        <v>234</v>
       </c>
       <c r="J353" s="4"/>
     </row>
     <row r="354" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="4"/>
       <c r="B354" s="5"/>
       <c r="C354" s="6" t="inlineStr">
         <is>
-          <t>81222776</t>
+          <t>81240917</t>
         </is>
       </c>
       <c r="D354" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-18-KS</t>
+          <t>MBE5211</t>
         </is>
       </c>
       <c r="E354" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см h6,6 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Подставка фуршетная горка 4 яруса 45,5*16,8*23 см металл. + 4 емкости пластик P.L.</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G354" s="9">
-        <v>937</v>
+        <v>8473</v>
       </c>
       <c r="H354" s="9">
         <v/>
       </c>
       <c r="I354" s="10">
-        <v>1039</v>
+        <v>88</v>
       </c>
       <c r="J354" s="4"/>
     </row>
     <row r="355" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="4"/>
       <c r="B355" s="5"/>
       <c r="C355" s="6" t="inlineStr">
         <is>
-          <t>81233110</t>
+          <t>81241168</t>
         </is>
       </c>
       <c r="D355" s="7" t="inlineStr">
         <is>
-          <t>401029</t>
+          <t>MSBD 675001</t>
         </is>
       </c>
       <c r="E355" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 22 см h4 см Bella Noble [6]</t>
+          <t>Подставка фуршетная горка 9 ярусов 69*20*69 см нерж/пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F355" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G355" s="9">
-        <v>748</v>
+        <v>61437</v>
       </c>
       <c r="H355" s="9">
         <v/>
       </c>
       <c r="I355" s="10">
-        <v>533</v>
+        <v>9</v>
       </c>
       <c r="J355" s="4"/>
     </row>
     <row r="356" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="4"/>
       <c r="B356" s="5"/>
       <c r="C356" s="6" t="inlineStr">
         <is>
-          <t>81222926</t>
+          <t>81222385</t>
         </is>
       </c>
       <c r="D356" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092533</t>
+          <t>JQ-W033C-P / PTST-12 CN</t>
         </is>
       </c>
       <c r="E356" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 19 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Подставка фуршетная стойка 30*30 см h18,5 см квадрат прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F356" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G356" s="9">
-        <v>370</v>
+        <v>648</v>
       </c>
       <c r="H356" s="9">
         <v/>
       </c>
       <c r="I356" s="10">
-        <v>0</v>
+        <v>310</v>
       </c>
       <c r="J356" s="4"/>
     </row>
     <row r="357" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="4"/>
       <c r="B357" s="5"/>
       <c r="C357" s="6" t="inlineStr">
         <is>
-          <t>81222771</t>
+          <t>81240921</t>
         </is>
       </c>
       <c r="D357" s="7" t="inlineStr">
         <is>
-          <t>OLV-FL-21-CK</t>
+          <t>CUB9633</t>
         </is>
       </c>
       <c r="E357" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 21 см h4,5 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Подставка фуршетная стойка 34,7*20 см h16,5 см прямоуг. металл + блюдо пластик P.L.</t>
         </is>
       </c>
       <c r="F357" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G357" s="9">
-        <v>1117</v>
+        <v>10093</v>
       </c>
       <c r="H357" s="9">
-        <v/>
+        <v>6560</v>
       </c>
       <c r="I357" s="10">
-        <v>2192</v>
+        <v>109</v>
       </c>
       <c r="J357" s="4"/>
     </row>
     <row r="358" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="4"/>
       <c r="B358" s="5"/>
       <c r="C358" s="6" t="inlineStr">
         <is>
-          <t>81222609</t>
+          <t>81222409</t>
         </is>
       </c>
       <c r="D358" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTS-09R</t>
         </is>
       </c>
       <c r="E358" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 22,5*22,5 см h6 см Fine Plus Noble [6]</t>
+          <t>Подставка фуршетная стойка d 28/21 см h20 см круглая прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G358" s="9">
-        <v>1193</v>
+        <v>503</v>
       </c>
       <c r="H358" s="9">
         <v/>
       </c>
       <c r="I358" s="10">
-        <v>1151</v>
+        <v>0</v>
       </c>
       <c r="J358" s="4"/>
     </row>
     <row r="359" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="4"/>
       <c r="B359" s="5"/>
       <c r="C359" s="6" t="inlineStr">
         <is>
-          <t>81222608</t>
+          <t>81280513</t>
         </is>
       </c>
       <c r="D359" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6279</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 14,8 см h7 см Fine Plus Stackable Noble [6]</t>
+          <t>Помпа дозатор 15мл для бутылки пюре Maison Routin 1883 с логотипом Original France</t>
         </is>
       </c>
       <c r="F359" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G359" s="9">
-        <v>653</v>
+        <v>773</v>
       </c>
       <c r="H359" s="9">
         <v/>
       </c>
       <c r="I359" s="10">
-        <v>3008</v>
+        <v>239</v>
       </c>
       <c r="J359" s="4"/>
     </row>
     <row r="360" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="4"/>
       <c r="B360" s="5"/>
       <c r="C360" s="6" t="inlineStr">
         <is>
-          <t>81222889</t>
+          <t>81280206</t>
         </is>
       </c>
       <c r="D360" s="7" t="inlineStr">
         <is>
-          <t>ПГ-022-00089322</t>
+          <t>PMS-11T / DJENI</t>
         </is>
       </c>
       <c r="E360" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 19 см h5,3 см "Псковский" керамика ПГ [6]</t>
+          <t>Пресс для овощей, картофеля 3 диска d 9 см h6,5 см l 27 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G360" s="9">
-        <v>370</v>
+        <v>973</v>
       </c>
       <c r="H360" s="9">
         <v/>
       </c>
       <c r="I360" s="10">
-        <v>241</v>
+        <v>258</v>
       </c>
       <c r="J360" s="4"/>
     </row>
     <row r="361" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="4"/>
       <c r="B361" s="5"/>
       <c r="C361" s="6" t="inlineStr">
         <is>
-          <t>81222929</t>
+          <t>81280229</t>
         </is>
       </c>
       <c r="D361" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092434</t>
+          <t>JQ-CIP018</t>
         </is>
       </c>
       <c r="E361" s="8" t="inlineStr">
         <is>
-          <t>Салатник 850 мл d 18,5 см h7,2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Пресс для приготовления котлет, стейков d 17,5 см h6,5 см чугун дерев. ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F361" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G361" s="9">
-        <v>370</v>
+        <v>1037</v>
       </c>
       <c r="H361" s="9">
         <v/>
       </c>
       <c r="I361" s="10">
-        <v>213</v>
+        <v>570</v>
       </c>
       <c r="J361" s="4"/>
     </row>
     <row r="362" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4"/>
       <c r="B362" s="5"/>
       <c r="C362" s="6" t="inlineStr">
         <is>
-          <t>81222704</t>
+          <t>81233118</t>
         </is>
       </c>
       <c r="D362" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6906</t>
         </is>
       </c>
       <c r="E362" s="8" t="inlineStr">
         <is>
-          <t>Салатник 870 мл d 16,5 см h13/8 см скошенный белый фарфор NEW P.L. Proff Cuisine [4]</t>
+          <t>Пюре основа для напитков Юдзу 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F362" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G362" s="9">
-        <v>1143</v>
+        <v>1430</v>
       </c>
       <c r="H362" s="9">
         <v/>
       </c>
       <c r="I362" s="10">
-        <v>1121</v>
+        <v>22</v>
       </c>
       <c r="J362" s="4"/>
     </row>
     <row r="363" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="4"/>
       <c r="B363" s="5"/>
       <c r="C363" s="6" t="inlineStr">
         <is>
-          <t>81222887</t>
+          <t>81280333</t>
         </is>
       </c>
       <c r="D363" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087811</t>
+          <t>D002121</t>
         </is>
       </c>
       <c r="E363" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 17,5 см h5,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Ручка этчер для кофейного декорирования набор 3шт 20,8 см нерж. Латте-Арт P.L. Barbossa</t>
         </is>
       </c>
       <c r="F363" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G363" s="9">
-        <v>360</v>
+        <v>2487</v>
       </c>
       <c r="H363" s="9">
-        <v/>
+        <v>1616</v>
       </c>
       <c r="I363" s="10">
-        <v>564</v>
+        <v>45</v>
       </c>
       <c r="J363" s="4"/>
     </row>
     <row r="364" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="4"/>
       <c r="B364" s="5"/>
       <c r="C364" s="6" t="inlineStr">
         <is>
-          <t>81222925</t>
+          <t>81280463</t>
         </is>
       </c>
       <c r="D364" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092412</t>
+          <t>31841</t>
         </is>
       </c>
       <c r="E364" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 17,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Рюмка 20 мл лафитник d 3,9 см h7,8 см Optical BarWare P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F364" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G364" s="9">
-        <v>360</v>
+        <v>93</v>
       </c>
       <c r="H364" s="9">
         <v/>
       </c>
       <c r="I364" s="10">
-        <v>317</v>
+        <v>114669</v>
       </c>
       <c r="J364" s="4"/>
     </row>
     <row r="365" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="4"/>
       <c r="B365" s="5"/>
       <c r="C365" s="6" t="inlineStr">
         <is>
-          <t>81222907</t>
+          <t>81280462</t>
         </is>
       </c>
       <c r="D365" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087081</t>
+          <t>31745</t>
         </is>
       </c>
       <c r="E365" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 18,5 см h7,2 см "Стандарт" керамика ПГ [6]</t>
+          <t>Рюмка 35 мл лафитник d 4,5 см h9 см Optical BarWare P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F365" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G365" s="9">
-        <v>283</v>
+        <v>93</v>
       </c>
       <c r="H365" s="9">
         <v/>
       </c>
       <c r="I365" s="10">
-        <v>141</v>
+        <v>109142</v>
       </c>
       <c r="J365" s="4"/>
     </row>
     <row r="366" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="4"/>
       <c r="B366" s="5"/>
       <c r="C366" s="6" t="inlineStr">
         <is>
-          <t>81233199</t>
+          <t>81260214</t>
         </is>
       </c>
       <c r="D366" s="7" t="inlineStr">
         <is>
-          <t>4542 (кор=20 шт)</t>
+          <t>440366</t>
         </is>
       </c>
       <c r="E366" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 1100 мл d 16,5 см h8 см Окрошка "Кухни мира" красная глина P.L.</t>
+          <t>Рюмка коктейльная 160 мл "Таймлесс" d 8,2 см h15,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F366" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G366" s="9">
-        <v>647</v>
+        <v>310</v>
       </c>
       <c r="H366" s="9">
         <v/>
       </c>
       <c r="I366" s="10">
-        <v>394</v>
+        <v>464</v>
       </c>
       <c r="J366" s="4"/>
     </row>
     <row r="367" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="4"/>
       <c r="B367" s="5"/>
       <c r="C367" s="6" t="inlineStr">
         <is>
-          <t>81233202</t>
+          <t>81260192</t>
         </is>
       </c>
       <c r="D367" s="7" t="inlineStr">
         <is>
-          <t>0770 (кор=36 шт)</t>
+          <t>X2604</t>
         </is>
       </c>
       <c r="E367" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 500 мл d 14,5 см h6,5 см Салатик "Кухни мира" красная глина P.L.</t>
+          <t>Рюмка коктейльная 180 мл хр. стекло "Диско" Nick&amp;Nora d 7,5 см h17 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F367" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G367" s="9">
-        <v>543</v>
+        <v>436</v>
       </c>
       <c r="H367" s="9">
         <v/>
       </c>
       <c r="I367" s="10">
-        <v>643</v>
+        <v>617</v>
       </c>
       <c r="J367" s="4"/>
     </row>
     <row r="368" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="4"/>
       <c r="B368" s="5"/>
       <c r="C368" s="6" t="inlineStr">
         <is>
-          <t>81233203</t>
+          <t>81260191</t>
         </is>
       </c>
       <c r="D368" s="7" t="inlineStr">
         <is>
-          <t>1319 (кор=34 шт)</t>
+          <t>X2600</t>
         </is>
       </c>
       <c r="E368" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 500 мл d 17 см h5,5 см Супчик "Кухни мира" красная глина P.L.</t>
+          <t>Рюмка коктейльная 210 мл хр. стекло "Диско" d 10,6 см h15,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F368" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G368" s="9">
-        <v>578</v>
+        <v>436</v>
       </c>
       <c r="H368" s="9">
-        <v/>
+        <v>327</v>
       </c>
       <c r="I368" s="10">
-        <v>592</v>
+        <v>714</v>
       </c>
       <c r="J368" s="4"/>
     </row>
     <row r="369" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4"/>
       <c r="B369" s="5"/>
       <c r="C369" s="6" t="inlineStr">
         <is>
-          <t>81233204</t>
+          <t>81260208</t>
         </is>
       </c>
       <c r="D369" s="7" t="inlineStr">
         <is>
-          <t>8370 (кор=36 шт)</t>
+          <t>440436</t>
         </is>
       </c>
       <c r="E369" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 700 мл d 14,5 см h7,5 см Салатик "Кухни мира" красная глина P.L.</t>
+          <t>Рюмка коктейльная 260 мл "Элизия" d 10 см h16,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F369" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G369" s="9">
-        <v>577</v>
+        <v>316</v>
       </c>
       <c r="H369" s="9">
         <v/>
       </c>
       <c r="I369" s="10">
-        <v>535</v>
+        <v>304</v>
       </c>
       <c r="J369" s="4"/>
     </row>
     <row r="370" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4"/>
       <c r="B370" s="5"/>
       <c r="C370" s="6" t="inlineStr">
         <is>
-          <t>81233201</t>
+          <t>81222706</t>
         </is>
       </c>
       <c r="D370" s="7" t="inlineStr">
         <is>
-          <t>5773 (кор=36 шт)</t>
+          <t>F1154-5.5 (кор=96 шт)</t>
         </is>
       </c>
       <c r="E370" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 700 мл d 14,5 см h7,8 см Харчо "Кухни мира" красная глина P.L.</t>
+          <t>Салатник  125 мл 13,8*13,2 см h6,4/2,5 см скошенный емкость для закусок белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F370" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G370" s="9">
-        <v>683</v>
+        <v>273</v>
       </c>
       <c r="H370" s="9">
         <v/>
       </c>
       <c r="I370" s="10">
-        <v>210</v>
+        <v>1816</v>
       </c>
       <c r="J370" s="4"/>
     </row>
     <row r="371" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4"/>
       <c r="B371" s="5"/>
       <c r="C371" s="6" t="inlineStr">
         <is>
-          <t>81233200</t>
+          <t>81222784</t>
         </is>
       </c>
       <c r="D371" s="7" t="inlineStr">
         <is>
-          <t>1289 (кор=36 шт)</t>
+          <t>OLV-ZT-13-CK</t>
         </is>
       </c>
       <c r="E371" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 700 мл d 14,5 см h8,3 см Щи "Кухни мира" красная глина P.L.</t>
+          <t>Салатник  150 мл d 13 см h2,9 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F371" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G371" s="9">
-        <v>578</v>
+        <v>645</v>
       </c>
       <c r="H371" s="9">
         <v/>
       </c>
       <c r="I371" s="10">
-        <v>607</v>
+        <v>2244</v>
       </c>
       <c r="J371" s="4"/>
     </row>
     <row r="372" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A372" s="4"/>
       <c r="B372" s="5"/>
       <c r="C372" s="6" t="inlineStr">
         <is>
-          <t>81233198</t>
+          <t>81222869</t>
         </is>
       </c>
       <c r="D372" s="7" t="inlineStr">
         <is>
-          <t>3383 (кор=18 шт)</t>
+          <t>RUG-ZT-13-CK</t>
         </is>
       </c>
       <c r="E372" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 800 d 17,5 см h5,6 см Борщ "Кухни мира" красная глина P.L.</t>
+          <t>Салатник  150 мл d 13 см h2,9 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F372" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G372" s="9">
-        <v>577</v>
+        <v>645</v>
       </c>
       <c r="H372" s="9">
         <v/>
       </c>
       <c r="I372" s="10">
-        <v>1474</v>
+        <v>2375</v>
       </c>
       <c r="J372" s="4"/>
     </row>
     <row r="373" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="4"/>
       <c r="B373" s="5"/>
       <c r="C373" s="6" t="inlineStr">
         <is>
-          <t>81233215</t>
+          <t>81222707</t>
         </is>
       </c>
       <c r="D373" s="7" t="inlineStr">
         <is>
-          <t>1333 (кор=80 шт)</t>
+          <t>F2627-6.5 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E373" s="8" t="inlineStr">
         <is>
-          <t>Салатник пиала 250 мл d 10,5 см h5,7 см емкость для закусок "Кухни мира" красная глина P.L.</t>
+          <t>Салатник  175 мл 16,3*11 см h9,5/4,5 см скошенный емкость для закусок белый фарфор P.L.  [6]</t>
         </is>
       </c>
       <c r="F373" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G373" s="9">
-        <v>373</v>
+        <v>637</v>
       </c>
       <c r="H373" s="9">
         <v/>
       </c>
       <c r="I373" s="10">
-        <v>314</v>
+        <v>1125</v>
       </c>
       <c r="J373" s="4"/>
     </row>
     <row r="374" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="4"/>
       <c r="B374" s="5"/>
       <c r="C374" s="6" t="inlineStr">
         <is>
-          <t>81222565</t>
+          <t>81222693</t>
         </is>
       </c>
       <c r="D374" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-6 (кор=48 шт)</t>
         </is>
       </c>
       <c r="E374" s="8" t="inlineStr">
         <is>
-          <t>Салфетница 10*4,8 см h8,4 см белая фарфор Fine Plus Noble [1]</t>
+          <t>Салатник  185 мл 15*15 см h4,5 см емкость для закусок с бортом Asymmetry белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F374" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G374" s="9">
-        <v>1093</v>
+        <v>497</v>
       </c>
       <c r="H374" s="9">
-        <v/>
+        <v>323</v>
       </c>
       <c r="I374" s="10">
-        <v>2758</v>
+        <v>1099</v>
       </c>
       <c r="J374" s="4"/>
     </row>
     <row r="375" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="4"/>
       <c r="B375" s="5"/>
       <c r="C375" s="6" t="inlineStr">
         <is>
-          <t>81233105</t>
+          <t>81222893</t>
         </is>
       </c>
       <c r="D375" s="7" t="inlineStr">
         <is>
-          <t>305801А</t>
+          <t>ПГ022-00087876</t>
         </is>
       </c>
       <c r="E375" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 200 мл d 9 см h11,5 см Bella Noble [1]</t>
+          <t>Салатник  200 мл d 13,5 см h3 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F375" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G375" s="9">
-        <v>1293</v>
+        <v>307</v>
       </c>
       <c r="H375" s="9">
         <v/>
       </c>
       <c r="I375" s="10">
-        <v>851</v>
+        <v>605</v>
       </c>
       <c r="J375" s="4"/>
     </row>
     <row r="376" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="4"/>
       <c r="B376" s="5"/>
       <c r="C376" s="6" t="inlineStr">
         <is>
-          <t>81280332</t>
+          <t>81233120</t>
         </is>
       </c>
       <c r="D376" s="7" t="inlineStr">
         <is>
-          <t>S0486-1</t>
+          <t>ZA0388-7-MD</t>
         </is>
       </c>
       <c r="E376" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 20*15 см черный P.L. Barbossa</t>
+          <t>Салатник  200 мл d 17,5 см h7 см емкость для закусок плоский Marine White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F376" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G376" s="9">
-        <v>453</v>
+        <v>1373</v>
       </c>
       <c r="H376" s="9">
         <v/>
       </c>
       <c r="I376" s="10">
-        <v>679</v>
+        <v>294</v>
       </c>
       <c r="J376" s="4"/>
     </row>
     <row r="377" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="4"/>
       <c r="B377" s="5"/>
       <c r="C377" s="6" t="inlineStr">
         <is>
-          <t>81280331</t>
+          <t>81222897</t>
         </is>
       </c>
       <c r="D377" s="7" t="inlineStr">
         <is>
-          <t>S0486</t>
+          <t>ПГ022-00087862</t>
         </is>
       </c>
       <c r="E377" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров с загибом 20,5*15 см черный P.L. Barbossa</t>
+          <t>Салатник  220 мл d 10,5 см h4,5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F377" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G377" s="9">
-        <v>637</v>
+        <v>273</v>
       </c>
       <c r="H377" s="9">
         <v/>
       </c>
       <c r="I377" s="10">
-        <v>679</v>
+        <v>564</v>
       </c>
       <c r="J377" s="4"/>
     </row>
     <row r="378" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="4"/>
       <c r="B378" s="5"/>
       <c r="C378" s="6" t="inlineStr">
         <is>
-          <t>81233037</t>
+          <t>81222870</t>
         </is>
       </c>
       <c r="D378" s="7" t="inlineStr">
         <is>
-          <t>3324</t>
+          <t>RUG-ZT-15-CK</t>
         </is>
       </c>
       <c r="E378" s="8" t="inlineStr">
         <is>
-          <t>Сироп Ледяная Мята 1л 1883 Maison Routin NEW</t>
+          <t>Салатник  220 мл d 15 см h2,9 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F378" s="7" t="inlineStr">
         <is>
-          <t>1883 Maison Routin</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G378" s="9">
-        <v>937</v>
+        <v>878</v>
       </c>
       <c r="H378" s="9">
         <v/>
       </c>
       <c r="I378" s="10">
-        <v>280</v>
+        <v>2460</v>
       </c>
       <c r="J378" s="4"/>
     </row>
     <row r="379" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="4"/>
       <c r="B379" s="5"/>
       <c r="C379" s="6" t="inlineStr">
         <is>
-          <t>81233041</t>
+          <t>81222785</t>
         </is>
       </c>
       <c r="D379" s="7" t="inlineStr">
         <is>
-          <t>6724</t>
+          <t>OLV-ZT-15-CK</t>
         </is>
       </c>
       <c r="E379" s="8" t="inlineStr">
         <is>
-          <t>Сироп Мёд 1л бутылка прозрачный пластик 1883 Maison Routin</t>
+          <t>Салатник  220 мл d 15 см h3 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F379" s="7" t="inlineStr">
         <is>
-          <t>1883 Maison Routin</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G379" s="9">
-        <v>1937</v>
+        <v>875</v>
       </c>
       <c r="H379" s="9">
         <v/>
       </c>
       <c r="I379" s="10">
-        <v>240</v>
+        <v>1111</v>
       </c>
       <c r="J379" s="4"/>
     </row>
     <row r="380" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="4"/>
       <c r="B380" s="5"/>
       <c r="C380" s="6" t="inlineStr">
         <is>
-          <t>81233117</t>
+          <t>81233095</t>
         </is>
       </c>
       <c r="D380" s="7" t="inlineStr">
         <is>
-          <t>6972 COOKIES &amp; CREAM</t>
+          <t>305502А</t>
         </is>
       </c>
       <c r="E380" s="8" t="inlineStr">
         <is>
-          <t>Сироп Печенье с кремом OREO 1л 1883 Maison Routin</t>
+          <t>Салатник  250 мл d 12 см h5,6 см емкость для закусок Bella Noble [6]</t>
         </is>
       </c>
       <c r="F380" s="7" t="inlineStr">
         <is>
-          <t>1883 Maison Routin</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G380" s="9">
-        <v>997</v>
+        <v>648</v>
       </c>
       <c r="H380" s="9">
         <v/>
       </c>
       <c r="I380" s="10">
-        <v>3271</v>
+        <v>1796</v>
       </c>
       <c r="J380" s="4"/>
     </row>
     <row r="381" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="4"/>
       <c r="B381" s="5"/>
       <c r="C381" s="6" t="inlineStr">
         <is>
-          <t>81233050</t>
+          <t>81222905</t>
         </is>
       </c>
       <c r="D381" s="7" t="inlineStr">
         <is>
-          <t>6155</t>
+          <t>ПГ001-00087025</t>
         </is>
       </c>
       <c r="E381" s="8" t="inlineStr">
         <is>
-          <t>Сироп Фраппе Микс 1л бутылка прозрачный пластик 1883 Maison Routin</t>
+          <t>Салатник  300 мл d 12,5 см h5 см емкость для закусок "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F381" s="7" t="inlineStr">
         <is>
-          <t>1883 Maison Routin</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G381" s="9">
-        <v>959</v>
+        <v>300</v>
       </c>
       <c r="H381" s="9">
         <v/>
       </c>
       <c r="I381" s="10">
-        <v>240</v>
+        <v>469</v>
       </c>
       <c r="J381" s="4"/>
     </row>
     <row r="382" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="4"/>
       <c r="B382" s="5"/>
       <c r="C382" s="6" t="inlineStr">
         <is>
-          <t>81233116</t>
+          <t>81233121</t>
         </is>
       </c>
       <c r="D382" s="7" t="inlineStr">
         <is>
-          <t>6969 CHOKOLATE PISTACHIO</t>
+          <t>ZA0388-9-MD</t>
         </is>
       </c>
       <c r="E382" s="8" t="inlineStr">
         <is>
-          <t>Сироп Шоколадно-фисташковый (Дубайский шоколад) 1л 1883 Maison Routin NEW</t>
+          <t>Салатник  300 мл d 22,5 см h6 см емкость для закусок плоский Marine White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F382" s="7" t="inlineStr">
         <is>
-          <t>1883 Maison Routin</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G382" s="9">
-        <v>983</v>
+        <v>1978</v>
       </c>
       <c r="H382" s="9">
         <v/>
       </c>
       <c r="I382" s="10">
-        <v>5504</v>
+        <v>1400</v>
       </c>
       <c r="J382" s="4"/>
     </row>
     <row r="383" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="4"/>
       <c r="B383" s="5"/>
       <c r="C383" s="6" t="inlineStr">
         <is>
-          <t>81280217</t>
+          <t>81222900</t>
         </is>
       </c>
       <c r="D383" s="7" t="inlineStr">
         <is>
-          <t>JQ-WF044</t>
+          <t>ПГ022-00087809</t>
         </is>
       </c>
       <c r="E383" s="8" t="inlineStr">
         <is>
-          <t>Сито 12,5 см стрейнер для варки пасты, овощей h17,5 см нерж. с нерж. ручкой l 38,3 см P.L. </t>
+          <t>Салатник  350 мл d 12,5 см h5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F383" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G383" s="9">
-        <v>1447</v>
+        <v>253</v>
       </c>
       <c r="H383" s="9">
         <v/>
       </c>
       <c r="I383" s="10">
-        <v>212</v>
+        <v>563</v>
       </c>
       <c r="J383" s="4"/>
     </row>
     <row r="384" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="4"/>
       <c r="B384" s="5"/>
       <c r="C384" s="6" t="inlineStr">
         <is>
-          <t>81280218</t>
+          <t>81222856</t>
         </is>
       </c>
       <c r="D384" s="7" t="inlineStr">
         <is>
-          <t>JQ-WF065</t>
+          <t>RUG-ZT-15-KS</t>
         </is>
       </c>
       <c r="E384" s="8" t="inlineStr">
         <is>
-          <t>Сито 14,5 см стрейнер для варки пасты, овощей h22,5 см нерж. с нерж. ручкой l 43 см P.L. </t>
+          <t>Салатник  350 мл d 15 см h5 см емкость для закусок круглый Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F384" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G384" s="9">
-        <v>2357</v>
+        <v>909</v>
       </c>
       <c r="H384" s="9">
         <v/>
       </c>
       <c r="I384" s="10">
-        <v>196</v>
+        <v>1157</v>
       </c>
       <c r="J384" s="4"/>
     </row>
     <row r="385" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="4"/>
       <c r="B385" s="5"/>
       <c r="C385" s="6" t="inlineStr">
         <is>
-          <t>81280321</t>
+          <t>81222774</t>
         </is>
       </c>
       <c r="D385" s="7" t="inlineStr">
         <is>
-          <t>S0468</t>
+          <t>OLV-ZT-15-KS</t>
         </is>
       </c>
       <c r="E385" s="8" t="inlineStr">
         <is>
-          <t>Сито для холдера портафильтра d 58 мм мелкая сетка нерж. P.L.- Barbossa</t>
+          <t>Салатник  350 мл d 15 см h5,1 см емкость для закусок круглый Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F385" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G385" s="9">
-        <v>730</v>
+        <v>878</v>
       </c>
       <c r="H385" s="9">
         <v/>
       </c>
       <c r="I385" s="10">
-        <v>28</v>
+        <v>2233</v>
       </c>
       <c r="J385" s="4"/>
     </row>
     <row r="386" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A386" s="4"/>
       <c r="B386" s="5"/>
       <c r="C386" s="6" t="inlineStr">
         <is>
-          <t>81280322</t>
+          <t>81222607</t>
         </is>
       </c>
       <c r="D386" s="7" t="inlineStr">
         <is>
-          <t>S0468-4</t>
+          <t>091513A</t>
         </is>
       </c>
       <c r="E386" s="8" t="inlineStr">
         <is>
-          <t>Сито для холдера портафильтра d 58 мм перфорация + сетка нерж. P.L.- Barbossa</t>
+          <t>Салатник  370 мл d 12 см h5,3 см емкость для закусок Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F386" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G386" s="9">
-        <v>1147</v>
+        <v>537</v>
       </c>
       <c r="H386" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I386" s="10">
-        <v>28</v>
+        <v>2983</v>
       </c>
       <c r="J386" s="4"/>
     </row>
     <row r="387" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="4"/>
       <c r="B387" s="5"/>
       <c r="C387" s="6" t="inlineStr">
         <is>
-          <t>81280249</t>
+          <t>81222694</t>
         </is>
       </c>
       <c r="D387" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E387" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 20/14,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Салатник  400 мл 20*20 см h5,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F387" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G387" s="9">
-        <v>2573</v>
+        <v>713</v>
       </c>
       <c r="H387" s="9">
         <v/>
       </c>
       <c r="I387" s="10">
-        <v>51</v>
+        <v>1158</v>
       </c>
       <c r="J387" s="4"/>
     </row>
     <row r="388" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="4"/>
       <c r="B388" s="5"/>
       <c r="C388" s="6" t="inlineStr">
         <is>
-          <t>81280250</t>
+          <t>81222886</t>
         </is>
       </c>
       <c r="D388" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ022-00087837</t>
         </is>
       </c>
       <c r="E388" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 22/15,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Салатник  400 мл d 15 см h4,5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F388" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G388" s="9">
-        <v>2703</v>
+        <v>327</v>
       </c>
       <c r="H388" s="9">
         <v/>
       </c>
       <c r="I388" s="10">
-        <v>228</v>
+        <v>591</v>
       </c>
       <c r="J388" s="4"/>
     </row>
     <row r="389" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="4"/>
       <c r="B389" s="5"/>
       <c r="C389" s="6" t="inlineStr">
         <is>
-          <t>81280251</t>
+          <t>81222901</t>
         </is>
       </c>
       <c r="D389" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ001-00087082</t>
         </is>
       </c>
       <c r="E389" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 24/17,5 см h5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Салатник  400 мл d 15 см h4,5 см емкость для закусок "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F389" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G389" s="9">
-        <v>2973</v>
+        <v>273</v>
       </c>
       <c r="H389" s="9">
         <v/>
       </c>
       <c r="I389" s="10">
-        <v>195</v>
+        <v>585</v>
       </c>
       <c r="J389" s="4"/>
     </row>
     <row r="390" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="4"/>
       <c r="B390" s="5"/>
       <c r="C390" s="6" t="inlineStr">
         <is>
-          <t>81280252</t>
+          <t>81222928</t>
         </is>
       </c>
       <c r="D390" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ071-00092435</t>
         </is>
       </c>
       <c r="E390" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 26/19,5 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Салатник  400 мл d 15 см h4,5 см емкость для закусок "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F390" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G390" s="9">
-        <v>3217</v>
+        <v>320</v>
       </c>
       <c r="H390" s="9">
         <v/>
       </c>
       <c r="I390" s="10">
-        <v>104</v>
+        <v>244</v>
       </c>
       <c r="J390" s="4"/>
     </row>
     <row r="391" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="4"/>
       <c r="B391" s="5"/>
       <c r="C391" s="6" t="inlineStr">
         <is>
-          <t>81280253</t>
+          <t>81222723</t>
         </is>
       </c>
       <c r="D391" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZT-16-KS</t>
         </is>
       </c>
       <c r="E391" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 28/20 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Салатник  500 мл d 16 см h6 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F391" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G391" s="9">
-        <v>3457</v>
+        <v>679</v>
       </c>
       <c r="H391" s="9">
-        <v/>
+        <v>441</v>
       </c>
       <c r="I391" s="10">
-        <v>202</v>
+        <v>1397</v>
       </c>
       <c r="J391" s="4"/>
     </row>
     <row r="392" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A392" s="4"/>
       <c r="B392" s="5"/>
       <c r="C392" s="6" t="inlineStr">
         <is>
-          <t>81280254</t>
+          <t>81222775</t>
         </is>
       </c>
       <c r="D392" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-ZT-16-KS</t>
         </is>
       </c>
       <c r="E392" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 30/21,5 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Салатник  500 мл d 16 см h6,1 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F392" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G392" s="9">
-        <v>3748</v>
+        <v>1014</v>
       </c>
       <c r="H392" s="9">
         <v/>
       </c>
       <c r="I392" s="10">
-        <v>269</v>
+        <v>1995</v>
       </c>
       <c r="J392" s="4"/>
     </row>
     <row r="393" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="4"/>
       <c r="B393" s="5"/>
       <c r="C393" s="6" t="inlineStr">
         <is>
-          <t>81280255</t>
+          <t>81222857</t>
         </is>
       </c>
       <c r="D393" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RUG-ZT-16-KS</t>
         </is>
       </c>
       <c r="E393" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 32/24 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Салатник  500 мл d 16 см h6,2 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F393" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G393" s="9">
-        <v>4073</v>
+        <v>1014</v>
       </c>
       <c r="H393" s="9">
         <v/>
       </c>
       <c r="I393" s="10">
-        <v>219</v>
+        <v>1111</v>
       </c>
       <c r="J393" s="4"/>
     </row>
     <row r="394" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="4"/>
       <c r="B394" s="5"/>
       <c r="C394" s="6" t="inlineStr">
         <is>
-          <t>81280256</t>
+          <t>81233096</t>
         </is>
       </c>
       <c r="D394" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>305501А</t>
         </is>
       </c>
       <c r="E394" s="8" t="inlineStr">
         <is>
-          <t>Сковорода Вок (WOK) 26/15 см h15/8 см 3,3л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  520 мл d 14 см h7,1 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F394" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G394" s="9">
-        <v>3907</v>
+        <v>777</v>
       </c>
       <c r="H394" s="9">
         <v/>
       </c>
       <c r="I394" s="10">
-        <v>229</v>
+        <v>1485</v>
       </c>
       <c r="J394" s="4"/>
     </row>
     <row r="395" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A395" s="4"/>
       <c r="B395" s="5"/>
       <c r="C395" s="6" t="inlineStr">
         <is>
-          <t>81280257</t>
+          <t>81222695</t>
         </is>
       </c>
       <c r="D395" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-10 (кор=18 шт)</t>
         </is>
       </c>
       <c r="E395" s="8" t="inlineStr">
         <is>
-          <t>Сковорода Вок (WOK) 28/16,5 см h15,5/8,5 см 4л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  550 мл 25*25 см h5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F395" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G395" s="9">
-        <v>4237</v>
+        <v>1083</v>
       </c>
       <c r="H395" s="9">
         <v/>
       </c>
       <c r="I395" s="10">
-        <v>252</v>
+        <v>1178</v>
       </c>
       <c r="J395" s="4"/>
     </row>
     <row r="396" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="4"/>
       <c r="B396" s="5"/>
       <c r="C396" s="6" t="inlineStr">
         <is>
-          <t>81280258</t>
+          <t>81222898</t>
         </is>
       </c>
       <c r="D396" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ022-00087851</t>
         </is>
       </c>
       <c r="E396" s="8" t="inlineStr">
         <is>
-          <t>Сковорода Вок (WOK) 30/16,5 см h16/9 см 4,9л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  550 мл d 13,5 см h7,5 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F396" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G396" s="9">
-        <v>4637</v>
+        <v>390</v>
       </c>
       <c r="H396" s="9">
         <v/>
       </c>
       <c r="I396" s="10">
         <v>279</v>
       </c>
       <c r="J396" s="4"/>
     </row>
     <row r="397" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="4"/>
       <c r="B397" s="5"/>
       <c r="C397" s="6" t="inlineStr">
         <is>
-          <t>81280259</t>
+          <t>81233122</t>
         </is>
       </c>
       <c r="D397" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0384-6-MD</t>
         </is>
       </c>
       <c r="E397" s="8" t="inlineStr">
         <is>
-          <t>Сковорода Вок (WOK) 32/17,5 см h17,5/9,5 см 6л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  550 мл d 15 см h6 см Marine White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F397" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G397" s="9">
-        <v>4977</v>
+        <v>993</v>
       </c>
       <c r="H397" s="9">
         <v/>
       </c>
       <c r="I397" s="10">
-        <v>253</v>
+        <v>212</v>
       </c>
       <c r="J397" s="4"/>
     </row>
     <row r="398" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="4"/>
       <c r="B398" s="5"/>
       <c r="C398" s="6" t="inlineStr">
         <is>
-          <t>81222676</t>
+          <t>81222927</t>
         </is>
       </c>
       <c r="D398" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ071-00092436</t>
         </is>
       </c>
       <c r="E398" s="8" t="inlineStr">
         <is>
-          <t>Солонка d 5 см h8,5 см белая фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Салатник  550 мл d 16,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F398" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G398" s="9">
-        <v>97</v>
+        <v>407</v>
       </c>
       <c r="H398" s="9">
         <v/>
       </c>
       <c r="I398" s="10">
-        <v>388</v>
+        <v>549</v>
       </c>
       <c r="J398" s="4"/>
     </row>
     <row r="399" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="4"/>
       <c r="B399" s="5"/>
       <c r="C399" s="6" t="inlineStr">
         <is>
-          <t>81280242</t>
+          <t>81233094</t>
         </is>
       </c>
       <c r="D399" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>305500А</t>
         </is>
       </c>
       <c r="E399" s="8" t="inlineStr">
         <is>
-          <t>Сотейник 1,4 л с крышкой 16/13,5*13 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  570 мл d 13,5 см h7 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F399" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G399" s="9">
-        <v>3177</v>
+        <v>697</v>
       </c>
       <c r="H399" s="9">
         <v/>
       </c>
       <c r="I399" s="10">
-        <v>223</v>
+        <v>2146</v>
       </c>
       <c r="J399" s="4"/>
     </row>
     <row r="400" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="4"/>
       <c r="B400" s="5"/>
       <c r="C400" s="6" t="inlineStr">
         <is>
-          <t>81280245</t>
+          <t>81222906</t>
         </is>
       </c>
       <c r="D400" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ001-00087083</t>
         </is>
       </c>
       <c r="E400" s="8" t="inlineStr">
         <is>
-          <t>Сотейник 1,7 л с крышкой 20/18,5*13 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  600 мл d 16,5 см h6 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F400" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G400" s="9">
-        <v>3573</v>
+        <v>300</v>
       </c>
       <c r="H400" s="9">
         <v/>
       </c>
       <c r="I400" s="10">
-        <v>267</v>
+        <v>588</v>
       </c>
       <c r="J400" s="4"/>
     </row>
     <row r="401" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="4"/>
       <c r="B401" s="5"/>
       <c r="C401" s="6" t="inlineStr">
         <is>
-          <t>81280243</t>
+          <t>81233119</t>
         </is>
       </c>
       <c r="D401" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0510-8-MD</t>
         </is>
       </c>
       <c r="E401" s="8" t="inlineStr">
         <is>
-          <t>Сотейник 2 л с крышкой 18/16*14,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  600 мл d 20 см h8,3 см глубокий Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F401" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G401" s="9">
-        <v>3327</v>
+        <v>2037</v>
       </c>
       <c r="H401" s="9">
         <v/>
       </c>
       <c r="I401" s="10">
-        <v>243</v>
+        <v>452</v>
       </c>
       <c r="J401" s="4"/>
     </row>
     <row r="402" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A402" s="4"/>
       <c r="B402" s="5"/>
       <c r="C402" s="6" t="inlineStr">
         <is>
-          <t>81280246</t>
+          <t>81233112</t>
         </is>
       </c>
       <c r="D402" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>401500</t>
         </is>
       </c>
       <c r="E402" s="8" t="inlineStr">
         <is>
-          <t>Сотейник 2,5 л с крышкой 22/19,5*14 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  620 мл d 15 см h7,6 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F402" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G402" s="9">
-        <v>3937</v>
+        <v>775</v>
       </c>
       <c r="H402" s="9">
         <v/>
       </c>
       <c r="I402" s="10">
-        <v>271</v>
+        <v>728</v>
       </c>
       <c r="J402" s="4"/>
     </row>
     <row r="403" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A403" s="4"/>
       <c r="B403" s="5"/>
       <c r="C403" s="6" t="inlineStr">
         <is>
-          <t>81280244</t>
+          <t>81222858</t>
         </is>
       </c>
       <c r="D403" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RUG-ZT-18-KS</t>
         </is>
       </c>
       <c r="E403" s="8" t="inlineStr">
         <is>
-          <t>Сотейник 2,7 л с крышкой 20/18,5*14,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  650 мл d 18 см h6,5 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F403" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G403" s="9">
-        <v>3787</v>
+        <v>1197</v>
       </c>
       <c r="H403" s="9">
         <v/>
       </c>
       <c r="I403" s="10">
-        <v>250</v>
+        <v>976</v>
       </c>
       <c r="J403" s="4"/>
     </row>
     <row r="404" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A404" s="4"/>
       <c r="B404" s="5"/>
       <c r="C404" s="6" t="inlineStr">
         <is>
-          <t>81280247</t>
+          <t>81222776</t>
         </is>
       </c>
       <c r="D404" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-ZT-18-KS</t>
         </is>
       </c>
       <c r="E404" s="8" t="inlineStr">
         <is>
-          <t>Сотейник 3,4 л с крышкой 24/21,5*16 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  650 мл d 18 см h6,6 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F404" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G404" s="9">
-        <v>4370</v>
+        <v>1197</v>
       </c>
       <c r="H404" s="9">
         <v/>
       </c>
       <c r="I404" s="10">
-        <v>271</v>
+        <v>746</v>
       </c>
       <c r="J404" s="4"/>
     </row>
     <row r="405" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A405" s="4"/>
       <c r="B405" s="5"/>
       <c r="C405" s="6" t="inlineStr">
         <is>
-          <t>81280248</t>
+          <t>81222798</t>
         </is>
       </c>
       <c r="D405" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-R-CP-19-CK</t>
         </is>
       </c>
       <c r="E405" s="8" t="inlineStr">
         <is>
-          <t>Сотейник 4 л с крышкой 26/23*16,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Салатник  700 мл d 19 см h4 см Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F405" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G405" s="9">
-        <v>4637</v>
+        <v>1538</v>
       </c>
       <c r="H405" s="9">
         <v/>
       </c>
       <c r="I405" s="10">
-        <v>270</v>
+        <v>650</v>
       </c>
       <c r="J405" s="4"/>
     </row>
     <row r="406" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="4"/>
       <c r="B406" s="5"/>
       <c r="C406" s="6" t="inlineStr">
         <is>
-          <t>81222567</t>
+          <t>81233110</t>
         </is>
       </c>
       <c r="D406" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>401029</t>
         </is>
       </c>
       <c r="E406" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 5 см h2,8 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
+          <t>Салатник  700 мл d 22 см h4 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F406" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G406" s="9">
-        <v>379</v>
+        <v>748</v>
       </c>
       <c r="H406" s="9">
         <v/>
       </c>
       <c r="I406" s="10">
-        <v>3418</v>
+        <v>70</v>
       </c>
       <c r="J406" s="4"/>
     </row>
     <row r="407" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A407" s="4"/>
       <c r="B407" s="5"/>
       <c r="C407" s="6" t="inlineStr">
         <is>
-          <t>81222725</t>
+          <t>81222926</t>
         </is>
       </c>
       <c r="D407" s="7" t="inlineStr">
         <is>
-          <t>ZT-09-CK</t>
+          <t>ПГ071-00092533</t>
         </is>
       </c>
       <c r="E407" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 9 см h2,2 см круглый Arel By Bone Innovation [6]</t>
+          <t>Салатник  750 мл d 19 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F407" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G407" s="9">
-        <v>238</v>
+        <v>407</v>
       </c>
       <c r="H407" s="9">
         <v/>
       </c>
       <c r="I407" s="10">
-        <v>2794</v>
+        <v>137</v>
       </c>
       <c r="J407" s="4"/>
     </row>
     <row r="408" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="4"/>
       <c r="B408" s="5"/>
       <c r="C408" s="6" t="inlineStr">
         <is>
-          <t>81222732</t>
+          <t>81222771</t>
         </is>
       </c>
       <c r="D408" s="7" t="inlineStr">
         <is>
-          <t>ZT-01-ST</t>
+          <t>OLV-FL-21-CK</t>
         </is>
       </c>
       <c r="E408" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 8,1*4,9 см h5,5 см овальный Arel By Bone Innovation [1]</t>
+          <t>Салатник  750 мл d 21 см h4,5 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F408" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G408" s="9">
-        <v>703</v>
+        <v>1442</v>
       </c>
       <c r="H408" s="9">
         <v/>
       </c>
       <c r="I408" s="10">
-        <v>716</v>
+        <v>2063</v>
       </c>
       <c r="J408" s="4"/>
     </row>
     <row r="409" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A409" s="4"/>
       <c r="B409" s="5"/>
       <c r="C409" s="6" t="inlineStr">
         <is>
-          <t>81222705</t>
+          <t>81222609</t>
         </is>
       </c>
       <c r="D409" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091161A</t>
         </is>
       </c>
       <c r="E409" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл 10,1*7,9 см h4,1 см "Ракушка" овальный белый фарфор Seashell White NEW P.L. [12]</t>
+          <t>Салатник  800 мл 22,5*22,5 см h6 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F409" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G409" s="9">
-        <v>143</v>
+        <v>1193</v>
       </c>
       <c r="H409" s="9">
         <v/>
       </c>
       <c r="I409" s="10">
-        <v>621</v>
+        <v>1053</v>
       </c>
       <c r="J409" s="4"/>
     </row>
     <row r="410" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A410" s="4"/>
       <c r="B410" s="5"/>
       <c r="C410" s="6" t="inlineStr">
         <is>
-          <t>81222568</t>
+          <t>81222608</t>
         </is>
       </c>
       <c r="D410" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091523A</t>
         </is>
       </c>
       <c r="E410" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7 см h4 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
+          <t>Салатник  800 мл d 14,8 см h7 см Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F410" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G410" s="9">
-        <v>413</v>
+        <v>653</v>
       </c>
       <c r="H410" s="9">
-        <v/>
+        <v>424</v>
       </c>
       <c r="I410" s="10">
-        <v>3085</v>
+        <v>2994</v>
       </c>
       <c r="J410" s="4"/>
     </row>
     <row r="411" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A411" s="4"/>
       <c r="B411" s="5"/>
       <c r="C411" s="6" t="inlineStr">
         <is>
-          <t>81222591</t>
+          <t>81222889</t>
         </is>
       </c>
       <c r="D411" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ022-00089322</t>
         </is>
       </c>
       <c r="E411" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл d 19 см h5,3 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F411" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G411" s="9">
-        <v>437</v>
+        <v>403</v>
       </c>
       <c r="H411" s="9">
         <v/>
       </c>
       <c r="I411" s="10">
-        <v>1933</v>
+        <v>593</v>
       </c>
       <c r="J411" s="4"/>
     </row>
     <row r="412" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A412" s="4"/>
       <c r="B412" s="5"/>
       <c r="C412" s="6" t="inlineStr">
         <is>
-          <t>81222878</t>
+          <t>81222853</t>
         </is>
       </c>
       <c r="D412" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-13-KS</t>
+          <t>RUG-FL-21-CK</t>
         </is>
       </c>
       <c r="E412" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3,2 см емкость для закусок прямоуг. Rug By Bone Innovation [6]</t>
+          <t>Салатник  800 мл d 21 см h4,5 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F412" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G412" s="9">
-        <v>699</v>
+        <v>1442</v>
       </c>
       <c r="H412" s="9">
         <v/>
       </c>
       <c r="I412" s="10">
-        <v>1153</v>
+        <v>1010</v>
       </c>
       <c r="J412" s="4"/>
     </row>
     <row r="413" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A413" s="4"/>
       <c r="B413" s="5"/>
       <c r="C413" s="6" t="inlineStr">
         <is>
-          <t>81222787</t>
+          <t>81222929</t>
         </is>
       </c>
       <c r="D413" s="7" t="inlineStr">
         <is>
-          <t>OLV-AR-13-KS</t>
+          <t>ПГ071-00092434</t>
         </is>
       </c>
       <c r="E413" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Oliva By Bone Innovation [bb] [6]</t>
+          <t>Салатник  850 мл d 18,5 см h7,2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F413" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G413" s="9">
-        <v>703</v>
+        <v>407</v>
       </c>
       <c r="H413" s="9">
         <v/>
       </c>
       <c r="I413" s="10">
-        <v>892</v>
+        <v>524</v>
       </c>
       <c r="J413" s="4"/>
     </row>
     <row r="414" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A414" s="4"/>
       <c r="B414" s="5"/>
       <c r="C414" s="6" t="inlineStr">
         <is>
-          <t>81222692</t>
+          <t>81222704</t>
         </is>
       </c>
       <c r="D414" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1580-15 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E414" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 12*12 см h4 см с бортом Asymmetry квадратный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Салатник  870 мл d 16,5 см h13/8 см скошенный белый фарфор NEW P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F414" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G414" s="9">
-        <v>307</v>
+        <v>1143</v>
       </c>
       <c r="H414" s="9">
-        <v/>
+        <v>742</v>
       </c>
       <c r="I414" s="10">
-        <v>1156</v>
+        <v>1096</v>
       </c>
       <c r="J414" s="4"/>
     </row>
     <row r="415" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A415" s="4"/>
       <c r="B415" s="5"/>
       <c r="C415" s="6" t="inlineStr">
         <is>
-          <t>81222726</t>
+          <t>81222887</t>
         </is>
       </c>
       <c r="D415" s="7" t="inlineStr">
         <is>
-          <t>ZT-11-CK</t>
+          <t>ПГ022-00087811</t>
         </is>
       </c>
       <c r="E415" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Салатник  900 мл d 17,5 см h5,5 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F415" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G415" s="9">
-        <v>300</v>
+        <v>360</v>
       </c>
       <c r="H415" s="9">
         <v/>
       </c>
       <c r="I415" s="10">
-        <v>3596</v>
+        <v>533</v>
       </c>
       <c r="J415" s="4"/>
     </row>
     <row r="416" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A416" s="4"/>
       <c r="B416" s="5"/>
       <c r="C416" s="6" t="inlineStr">
         <is>
-          <t>81222868</t>
+          <t>81222925</t>
         </is>
       </c>
       <c r="D416" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-11-CK</t>
+          <t>ПГ071-00092412</t>
         </is>
       </c>
       <c r="E416" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
+          <t>Салатник  900 мл d 17,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F416" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G416" s="9">
-        <v>387</v>
+        <v>360</v>
       </c>
       <c r="H416" s="9">
         <v/>
       </c>
       <c r="I416" s="10">
-        <v>2395</v>
+        <v>157</v>
       </c>
       <c r="J416" s="4"/>
     </row>
     <row r="417" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="4"/>
       <c r="B417" s="5"/>
       <c r="C417" s="6" t="inlineStr">
         <is>
-          <t>81222885</t>
+          <t>81222907</t>
         </is>
       </c>
       <c r="D417" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087869</t>
+          <t>ПГ001-00087081</t>
         </is>
       </c>
       <c r="E417" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  900 мл d 18,5 см h7,2 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F417" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G417" s="9">
-        <v>203</v>
+        <v>317</v>
       </c>
       <c r="H417" s="9">
         <v/>
       </c>
       <c r="I417" s="10">
-        <v>308</v>
+        <v>597</v>
       </c>
       <c r="J417" s="4"/>
     </row>
     <row r="418" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="4"/>
       <c r="B418" s="5"/>
       <c r="C418" s="6" t="inlineStr">
         <is>
-          <t>81222912</t>
+          <t>81222859</t>
         </is>
       </c>
       <c r="D418" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087142</t>
+          <t>RUG-ZT-20-KS</t>
         </is>
       </c>
       <c r="E418" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см "Стандарт" керамика ПГ [6]</t>
+          <t>Салатник  900 мл d 20 см h7,7 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F418" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G418" s="9">
-        <v>157</v>
+        <v>1467</v>
       </c>
       <c r="H418" s="9">
         <v/>
       </c>
       <c r="I418" s="10">
-        <v>577</v>
+        <v>357</v>
       </c>
       <c r="J418" s="4"/>
     </row>
     <row r="419" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A419" s="4"/>
       <c r="B419" s="5"/>
       <c r="C419" s="6" t="inlineStr">
         <is>
-          <t>81222892</t>
+          <t>81233136</t>
         </is>
       </c>
       <c r="D419" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087877</t>
+          <t>ZA0548-8-MD</t>
         </is>
       </c>
       <c r="E419" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 9,7 см h2,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник 1000 мл d 20,5 см h5 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F419" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G419" s="9">
-        <v>183</v>
+        <v>1653</v>
       </c>
       <c r="H419" s="9">
         <v/>
       </c>
       <c r="I419" s="10">
-        <v>158</v>
+        <v>412</v>
       </c>
       <c r="J419" s="4"/>
     </row>
     <row r="420" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A420" s="4"/>
       <c r="B420" s="5"/>
       <c r="C420" s="6" t="inlineStr">
         <is>
-          <t>81222832</t>
+          <t>81222772</t>
         </is>
       </c>
       <c r="D420" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-12-DKY</t>
+          <t>OLV-FL-23-CK</t>
         </is>
       </c>
       <c r="E420" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл 12*8 см h3,4 см емкость для закусок овальный Oliva By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1000 мл d 23 см h5 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F420" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G420" s="9">
-        <v>743</v>
+        <v>1591</v>
       </c>
       <c r="H420" s="9">
         <v/>
       </c>
       <c r="I420" s="10">
-        <v>581</v>
+        <v>1134</v>
       </c>
       <c r="J420" s="4"/>
     </row>
     <row r="421" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A421" s="4"/>
       <c r="B421" s="5"/>
       <c r="C421" s="6" t="inlineStr">
         <is>
-          <t>81222788</t>
+          <t>81222854</t>
         </is>
       </c>
       <c r="D421" s="7" t="inlineStr">
         <is>
-          <t>OLV-AR-15-KS</t>
+          <t>RUG-FL-23-CK</t>
         </is>
       </c>
       <c r="E421" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Oliva By Bone Innovation [bb] [6]</t>
+          <t>Салатник 1000 мл d 23 см h5 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F421" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G421" s="9">
-        <v>943</v>
+        <v>1591</v>
       </c>
       <c r="H421" s="9">
         <v/>
       </c>
       <c r="I421" s="10">
-        <v>829</v>
+        <v>1056</v>
       </c>
       <c r="J421" s="4"/>
     </row>
     <row r="422" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A422" s="4"/>
       <c r="B422" s="5"/>
       <c r="C422" s="6" t="inlineStr">
         <is>
-          <t>81222727</t>
+          <t>81233113</t>
         </is>
       </c>
       <c r="D422" s="7" t="inlineStr">
         <is>
-          <t>ZT-13-CK</t>
+          <t>401504</t>
         </is>
       </c>
       <c r="E422" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл d 13 см h2,9 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Салатник 1120 мл d 18 см h9,1 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F422" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G422" s="9">
-        <v>347</v>
+        <v>1287</v>
       </c>
       <c r="H422" s="9">
-        <v/>
+        <v>836</v>
       </c>
       <c r="I422" s="10">
-        <v>3260</v>
+        <v>658</v>
       </c>
       <c r="J422" s="4"/>
     </row>
     <row r="423" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A423" s="4"/>
       <c r="B423" s="5"/>
       <c r="C423" s="6" t="inlineStr">
         <is>
-          <t>81222749</t>
+          <t>81222730</t>
         </is>
       </c>
       <c r="D423" s="7" t="inlineStr">
         <is>
-          <t>GT-01-SF</t>
+          <t>ZT-26-OKS</t>
         </is>
       </c>
       <c r="E423" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл d 8,5 см h4,5 см емкость для снеков/закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Салатник 1250 мл 26*19,5 см h8 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F423" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G423" s="9">
-        <v>387</v>
+        <v>2719</v>
       </c>
       <c r="H423" s="9">
         <v/>
       </c>
       <c r="I423" s="10">
-        <v>2397</v>
+        <v>143</v>
       </c>
       <c r="J423" s="4"/>
     </row>
     <row r="424" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A424" s="4"/>
       <c r="B424" s="5"/>
       <c r="C424" s="6" t="inlineStr">
         <is>
-          <t>81222825</t>
+          <t>81222860</t>
         </is>
       </c>
       <c r="D424" s="7" t="inlineStr">
         <is>
-          <t>HA-MGL-ZT-9.5-KS</t>
+          <t>RUG-ZT-22-KS</t>
         </is>
       </c>
       <c r="E424" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл d 9,5 см h4,2 см круглый Oliva By Bone Innovation [6]</t>
+          <t>Салатник 1250 мл d 22 см h7,5 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F424" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G424" s="9">
-        <v>543</v>
+        <v>1885</v>
       </c>
       <c r="H424" s="9">
         <v/>
       </c>
       <c r="I424" s="10">
-        <v>2391</v>
+        <v>272</v>
       </c>
       <c r="J424" s="4"/>
     </row>
     <row r="425" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A425" s="4"/>
       <c r="B425" s="5"/>
       <c r="C425" s="6" t="inlineStr">
         <is>
-          <t>81233109</t>
+          <t>81222799</t>
         </is>
       </c>
       <c r="D425" s="7" t="inlineStr">
         <is>
-          <t>305603А</t>
+          <t>OLV-R-CP-23-CK</t>
         </is>
       </c>
       <c r="E425" s="8" t="inlineStr">
         <is>
-          <t>Соусник 220 мл 19,8*8 см h10,4 см с ручкой фарфор Bella Noble [1]</t>
+          <t>Салатник 1250 мл d 23 см h4,5 см Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F425" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G425" s="9">
-        <v>1497</v>
+        <v>2056</v>
       </c>
       <c r="H425" s="9">
         <v/>
       </c>
       <c r="I425" s="10">
-        <v>1063</v>
+        <v>0</v>
       </c>
       <c r="J425" s="4"/>
     </row>
     <row r="426" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A426" s="4"/>
       <c r="B426" s="5"/>
       <c r="C426" s="6" t="inlineStr">
         <is>
-          <t>81222728</t>
+          <t>81222773</t>
         </is>
       </c>
       <c r="D426" s="7" t="inlineStr">
         <is>
-          <t>ZT-15-CK</t>
+          <t>OLV-FL-25-CK</t>
         </is>
       </c>
       <c r="E426" s="8" t="inlineStr">
         <is>
-          <t>Соусник 220 мл d 15 см h3 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Салатник 1300 мл d 25 см h5,4 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F426" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G426" s="9">
-        <v>483</v>
+        <v>1867</v>
       </c>
       <c r="H426" s="9">
         <v/>
       </c>
       <c r="I426" s="10">
-        <v>1196</v>
+        <v>355</v>
       </c>
       <c r="J426" s="4"/>
     </row>
     <row r="427" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A427" s="4"/>
       <c r="B427" s="5"/>
       <c r="C427" s="6" t="inlineStr">
         <is>
-          <t>81222688</t>
+          <t>81222724</t>
         </is>
       </c>
       <c r="D427" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZT-24-KS</t>
         </is>
       </c>
       <c r="E427" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл бутылочка для соевого соуса, саке d 6,3 см h14,5 см белый фарфор NEW P.L. [6]</t>
+          <t>Салатник 1600 мл d 24 см h8 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F427" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G427" s="9">
-        <v>379</v>
+        <v>1671</v>
       </c>
       <c r="H427" s="9">
         <v/>
       </c>
       <c r="I427" s="10">
-        <v>1026</v>
+        <v>331</v>
       </c>
       <c r="J427" s="4"/>
     </row>
     <row r="428" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A428" s="4"/>
       <c r="B428" s="5"/>
       <c r="C428" s="6" t="inlineStr">
         <is>
-          <t>81222867</t>
+          <t>81222861</t>
         </is>
       </c>
       <c r="D428" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-09-CK</t>
+          <t>RUG-ZT-24-KS</t>
         </is>
       </c>
       <c r="E428" s="8" t="inlineStr">
         <is>
-          <t>Соусник 50 мл d 9 см h2,2 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
+          <t>Салатник 1600 мл d 24 см h8,2 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F428" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G428" s="9">
-        <v>337</v>
+        <v>2428</v>
       </c>
       <c r="H428" s="9">
         <v/>
       </c>
       <c r="I428" s="10">
-        <v>1340</v>
+        <v>141</v>
       </c>
       <c r="J428" s="4"/>
     </row>
     <row r="429" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A429" s="4"/>
       <c r="B429" s="5"/>
       <c r="C429" s="6" t="inlineStr">
         <is>
-          <t>81222800</t>
+          <t>81233097</t>
         </is>
       </c>
       <c r="D429" s="7" t="inlineStr">
         <is>
-          <t>HA-MGL-ZT-07-KS</t>
+          <t>305503А</t>
         </is>
       </c>
       <c r="E429" s="8" t="inlineStr">
         <is>
-          <t>Соусник 60 мл d 7 см h3,2 см круглый Oliva By Bone Innovation [6]</t>
+          <t>Салатник 1770 мл d 21,5 см h10 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F429" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G429" s="9">
-        <v>437</v>
+        <v>2173</v>
       </c>
       <c r="H429" s="9">
         <v/>
       </c>
       <c r="I429" s="10">
-        <v>2360</v>
+        <v>864</v>
       </c>
       <c r="J429" s="4"/>
     </row>
     <row r="430" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A430" s="4"/>
       <c r="B430" s="5"/>
       <c r="C430" s="6" t="inlineStr">
         <is>
-          <t>81222748</t>
+          <t>81233134</t>
         </is>
       </c>
       <c r="D430" s="7" t="inlineStr">
         <is>
-          <t>GT-01-YM</t>
+          <t>ZA0584-7-MD</t>
         </is>
       </c>
       <c r="E430" s="8" t="inlineStr">
         <is>
-          <t>Соусник d 5,5 см h4,2 см подставка для яйца круглый Arel By Bone Innovation [6]</t>
+          <t>Салатник 900 мл d 18 см h6 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F430" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G430" s="9">
-        <v>231</v>
+        <v>1593</v>
       </c>
       <c r="H430" s="9">
         <v/>
       </c>
       <c r="I430" s="10">
-        <v>1197</v>
+        <v>224</v>
       </c>
       <c r="J430" s="4"/>
     </row>
     <row r="431" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A431" s="4"/>
       <c r="B431" s="5"/>
       <c r="C431" s="6" t="inlineStr">
         <is>
-          <t>81222691</t>
+          <t>81233202</t>
         </is>
       </c>
       <c r="D431" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>0770 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E431" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 55 мл 4,8*4,9 см h6,4 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
+          <t>Салатник миска  500 мл d 14,5 см h6,5 см Салатик "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F431" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G431" s="9">
-        <v>153</v>
+        <v>547</v>
       </c>
       <c r="H431" s="9">
         <v/>
       </c>
       <c r="I431" s="10">
-        <v>1269</v>
+        <v>670</v>
       </c>
       <c r="J431" s="4"/>
     </row>
     <row r="432" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A432" s="4"/>
       <c r="B432" s="5"/>
       <c r="C432" s="6" t="inlineStr">
         <is>
-          <t>81269362</t>
+          <t>81233203</t>
         </is>
       </c>
       <c r="D432" s="7" t="inlineStr">
         <is>
-          <t>LH-CDZ324KH</t>
+          <t>1319 (кор=34 шт)</t>
         </is>
       </c>
       <c r="E432" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 240 мл Сидра "Бодега" d 8,2/7,5 см h5,8 см Cocktail LAV [12]</t>
+          <t>Салатник миска  500 мл d 17 см h5,5 см Супчик "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F432" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G432" s="9">
-        <v>118</v>
+        <v>583</v>
       </c>
       <c r="H432" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I432" s="10">
-        <v>4237</v>
+        <v>960</v>
       </c>
       <c r="J432" s="4"/>
     </row>
     <row r="433" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A433" s="4"/>
       <c r="B433" s="5"/>
       <c r="C433" s="6" t="inlineStr">
         <is>
-          <t>81260201</t>
+          <t>81233204</t>
         </is>
       </c>
       <c r="D433" s="7" t="inlineStr">
         <is>
-          <t>28452020006</t>
+          <t>8370 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E433" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
+          <t>Салатник миска  700 мл d 14,5 см h7,5 см Салатик "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F433" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G433" s="9">
-        <v>348</v>
+        <v>577</v>
       </c>
       <c r="H433" s="9">
         <v/>
       </c>
       <c r="I433" s="10">
-        <v>2375</v>
+        <v>484</v>
       </c>
       <c r="J433" s="4"/>
     </row>
     <row r="434" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A434" s="4"/>
       <c r="B434" s="5"/>
       <c r="C434" s="6" t="inlineStr">
         <is>
-          <t>81260129</t>
+          <t>81233201</t>
         </is>
       </c>
       <c r="D434" s="7" t="inlineStr">
         <is>
-          <t>1B25310</t>
+          <t>5773 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E434" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Bondi" Optical d 8,5/7,1 см h7,8 см Ocean [6]</t>
+          <t>Салатник миска  700 мл d 14,5 см h7,8 см Харчо "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F434" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G434" s="9">
-        <v>170</v>
+        <v>697</v>
       </c>
       <c r="H434" s="9">
         <v/>
       </c>
       <c r="I434" s="10">
-        <v>4561</v>
+        <v>493</v>
       </c>
       <c r="J434" s="4"/>
     </row>
     <row r="435" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A435" s="4"/>
       <c r="B435" s="5"/>
       <c r="C435" s="6" t="inlineStr">
         <is>
-          <t>81280395</t>
+          <t>81233200</t>
         </is>
       </c>
       <c r="D435" s="7" t="inlineStr">
         <is>
-          <t>S0226-250</t>
+          <t>1289 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E435" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл Classic Coffee d 8,8/8,2 см h9,2 см термостекло P.L. Barbossa [1]</t>
+          <t>Салатник миска  700 мл d 14,5 см h8,3 см Щи "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F435" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G435" s="9">
-        <v>283</v>
+        <v>583</v>
       </c>
       <c r="H435" s="9">
         <v/>
       </c>
       <c r="I435" s="10">
-        <v>141</v>
+        <v>627</v>
       </c>
       <c r="J435" s="4"/>
     </row>
     <row r="436" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A436" s="4"/>
       <c r="B436" s="5"/>
       <c r="C436" s="6" t="inlineStr">
         <is>
-          <t>81260146</t>
+          <t>81233198</t>
         </is>
       </c>
       <c r="D436" s="7" t="inlineStr">
         <is>
-          <t>B3085</t>
+          <t>3383 (кор=18 шт)</t>
         </is>
       </c>
       <c r="E436" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл "News Rocks Cone" d 8/6,1 см h8,5 см Cocktail Week P.L. [6]</t>
+          <t>Салатник миска  800 d 17,5 см h5,6 см Борщ "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F436" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G436" s="9">
-        <v>214</v>
+        <v>583</v>
       </c>
       <c r="H436" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I436" s="10">
-        <v>4723</v>
+        <v>1639</v>
       </c>
       <c r="J436" s="4"/>
     </row>
     <row r="437" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="4"/>
       <c r="B437" s="5"/>
       <c r="C437" s="6" t="inlineStr">
         <is>
-          <t>81280388</t>
+          <t>81233199</t>
         </is>
       </c>
       <c r="D437" s="7" t="inlineStr">
         <is>
-          <t>S0555</t>
+          <t>4542 (кор=20 шт)</t>
         </is>
       </c>
       <c r="E437" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 290 мл Mosaic Square крутящийся на дерев. подставке d 8,8/8 см h8,1 см Barbossa [1]</t>
+          <t>Салатник миска 1100 мл d 16,5 см h8 см Окрошка "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F437" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G437" s="9">
-        <v>783</v>
+        <v>647</v>
       </c>
       <c r="H437" s="9">
         <v/>
       </c>
       <c r="I437" s="10">
-        <v>241</v>
+        <v>326</v>
       </c>
       <c r="J437" s="4"/>
     </row>
     <row r="438" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A438" s="4"/>
       <c r="B438" s="5"/>
       <c r="C438" s="6" t="inlineStr">
         <is>
-          <t>81260155</t>
+          <t>81233215</t>
         </is>
       </c>
       <c r="D438" s="7" t="inlineStr">
         <is>
-          <t>C3003</t>
+          <t>1333 (кор=80 шт)</t>
         </is>
       </c>
       <c r="E438" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 315 мл "Form Bud Cone" d 8,9/7 см h9 см Cocktail Week P.L. [6]</t>
+          <t>Салатник пиала  250 мл d 10,5 см h5,7 см емкость для закусок "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F438" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G438" s="9">
-        <v>207</v>
+        <v>373</v>
       </c>
       <c r="H438" s="9">
         <v/>
       </c>
       <c r="I438" s="10">
-        <v>2340</v>
+        <v>273</v>
       </c>
       <c r="J438" s="4"/>
     </row>
     <row r="439" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A439" s="4"/>
       <c r="B439" s="5"/>
       <c r="C439" s="6" t="inlineStr">
         <is>
-          <t>81260194</t>
+          <t>81222565</t>
         </is>
       </c>
       <c r="D439" s="7" t="inlineStr">
         <is>
-          <t>X2767</t>
+          <t>091929А</t>
         </is>
       </c>
       <c r="E439" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл хр. стекло "Диско" d 9,2/7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Салфетница 10*4,8 см h8,4 см белая фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F439" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G439" s="9">
-        <v>249</v>
+        <v>1093</v>
       </c>
       <c r="H439" s="9">
         <v/>
       </c>
       <c r="I439" s="10">
-        <v>686</v>
+        <v>2669</v>
       </c>
       <c r="J439" s="4"/>
     </row>
     <row r="440" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A440" s="4"/>
       <c r="B440" s="5"/>
       <c r="C440" s="6" t="inlineStr">
         <is>
-          <t>81260159</t>
+          <t>81233105</t>
         </is>
       </c>
       <c r="D440" s="7" t="inlineStr">
         <is>
-          <t>C3038</t>
+          <t>305801А</t>
         </is>
       </c>
       <c r="E440" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 325 мл "Slim Bud Cone" d 9,9/6,2 см h8,5 см Cocktail Week P.L. [6]</t>
+          <t>Сахарница 200 мл d 9 см h11,5 см Bella Noble [1]</t>
         </is>
       </c>
       <c r="F440" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G440" s="9">
-        <v>214</v>
+        <v>1293</v>
       </c>
       <c r="H440" s="9">
         <v/>
       </c>
       <c r="I440" s="10">
-        <v>3573</v>
+        <v>784</v>
       </c>
       <c r="J440" s="4"/>
     </row>
     <row r="441" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A441" s="4"/>
       <c r="B441" s="5"/>
       <c r="C441" s="6" t="inlineStr">
         <is>
-          <t>81260158</t>
+          <t>81280332</t>
         </is>
       </c>
       <c r="D441" s="7" t="inlineStr">
         <is>
-          <t>C3136</t>
+          <t>S0486-1</t>
         </is>
       </c>
       <c r="E441" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Simple Highball Cylinder" d 8,7 см h7,5 см Cocktail Week P.L. [6]</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 20*15 см черный P.L. Barbossa</t>
         </is>
       </c>
       <c r="F441" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G441" s="9">
-        <v>214</v>
+        <v>453</v>
       </c>
       <c r="H441" s="9">
         <v/>
       </c>
       <c r="I441" s="10">
-        <v>3018</v>
+        <v>672</v>
       </c>
       <c r="J441" s="4"/>
     </row>
     <row r="442" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A442" s="4"/>
       <c r="B442" s="5"/>
       <c r="C442" s="6" t="inlineStr">
         <is>
-          <t>81260130</t>
+          <t>81280331</t>
         </is>
       </c>
       <c r="D442" s="7" t="inlineStr">
         <is>
-          <t>1B25312</t>
+          <t>S0486</t>
         </is>
       </c>
       <c r="E442" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл "Bondi" Optical d 8,8/6,6 см h 9,6 см Ocean [6]</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров с загибом 20,5*15 см черный P.L. Barbossa</t>
         </is>
       </c>
       <c r="F442" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G442" s="9">
-        <v>182</v>
+        <v>637</v>
       </c>
       <c r="H442" s="9">
         <v/>
       </c>
       <c r="I442" s="10">
-        <v>7844</v>
+        <v>669</v>
       </c>
       <c r="J442" s="4"/>
     </row>
     <row r="443" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A443" s="4"/>
       <c r="B443" s="5"/>
       <c r="C443" s="6" t="inlineStr">
         <is>
-          <t>81260148</t>
+          <t>81233037</t>
         </is>
       </c>
       <c r="D443" s="7" t="inlineStr">
         <is>
-          <t>B3098</t>
+          <t>3324</t>
         </is>
       </c>
       <c r="E443" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл "News Rocks Cone" d 8,5/6,8 см h9,8 см Cocktail Week P.L. [6]</t>
+          <t>Сироп Ледяная Мята 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F443" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G443" s="9">
-        <v>214</v>
+        <v>937</v>
       </c>
       <c r="H443" s="9">
         <v/>
       </c>
       <c r="I443" s="10">
-        <v>4750</v>
+        <v>48</v>
       </c>
       <c r="J443" s="4"/>
     </row>
     <row r="444" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A444" s="4"/>
       <c r="B444" s="5"/>
       <c r="C444" s="6" t="inlineStr">
         <is>
-          <t>81260199</t>
+          <t>81233041</t>
         </is>
       </c>
       <c r="D444" s="7" t="inlineStr">
         <is>
-          <t>28437020006</t>
+          <t>6724</t>
         </is>
       </c>
       <c r="E444" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
+          <t>Сироп Мёд 1л бутылка прозрачный пластик 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F444" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G444" s="9">
-        <v>354</v>
+        <v>1937</v>
       </c>
       <c r="H444" s="9">
         <v/>
       </c>
       <c r="I444" s="10">
-        <v>2394</v>
+        <v>187</v>
       </c>
       <c r="J444" s="4"/>
     </row>
     <row r="445" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A445" s="4"/>
       <c r="B445" s="5"/>
       <c r="C445" s="6" t="inlineStr">
         <is>
-          <t>81260147</t>
+          <t>81233117</t>
         </is>
       </c>
       <c r="D445" s="7" t="inlineStr">
         <is>
-          <t>B3090</t>
+          <t>6972 COOKIES &amp; CREAM</t>
         </is>
       </c>
       <c r="E445" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл "Classic Highball Cylinder" d 8,1 см h9 см Cocktail Week P.L. [6]</t>
+          <t>Сироп Печенье с кремом OREO 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F445" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G445" s="9">
-        <v>214</v>
+        <v>997</v>
       </c>
       <c r="H445" s="9">
         <v/>
       </c>
       <c r="I445" s="10">
-        <v>4876</v>
+        <v>2948</v>
       </c>
       <c r="J445" s="4"/>
     </row>
     <row r="446" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A446" s="4"/>
       <c r="B446" s="5"/>
       <c r="C446" s="6" t="inlineStr">
         <is>
-          <t>81280213</t>
+          <t>81233050</t>
         </is>
       </c>
       <c r="D446" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT227</t>
+          <t>6155</t>
         </is>
       </c>
       <c r="E446" s="8" t="inlineStr">
         <is>
-          <t>Стакан перфорированный d 11,2/8,7 см h14,3 см для контейнера столовых приборов пластик P.L.</t>
+          <t>Сироп Фраппе Микс 1л бутылка прозрачный пластик 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F446" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G446" s="9">
-        <v>217</v>
+        <v>959</v>
       </c>
       <c r="H446" s="9">
         <v/>
       </c>
       <c r="I446" s="10">
-        <v>499</v>
+        <v>176</v>
       </c>
       <c r="J446" s="4"/>
     </row>
     <row r="447" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A447" s="4"/>
       <c r="B447" s="5"/>
       <c r="C447" s="6" t="inlineStr">
         <is>
-          <t>81260124</t>
+          <t>81233116</t>
         </is>
       </c>
       <c r="D447" s="7" t="inlineStr">
         <is>
-          <t>XLY15016</t>
+          <t>6969 CHOKOLATE PISTACHIO</t>
         </is>
       </c>
       <c r="E447" s="8" t="inlineStr">
         <is>
-          <t>Стакан смесительный для шейкера 0,47 л стекло P.L. BarWare</t>
+          <t>Сироп Шоколадно-фисташковый (Дубайский шоколад) 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F447" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G447" s="9">
-        <v>273</v>
+        <v>983</v>
       </c>
       <c r="H447" s="9">
-        <v/>
+        <v>776</v>
       </c>
       <c r="I447" s="10">
-        <v>5989</v>
+        <v>5045</v>
       </c>
       <c r="J447" s="4"/>
     </row>
     <row r="448" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A448" s="4"/>
       <c r="B448" s="5"/>
       <c r="C448" s="6" t="inlineStr">
         <is>
-          <t>81260149</t>
+          <t>81280217</t>
         </is>
       </c>
       <c r="D448" s="7" t="inlineStr">
         <is>
-          <t>B3125</t>
+          <t>JQ-WF044</t>
         </is>
       </c>
       <c r="E448" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 310 мл "News Highball Cone" d 7,1/5,2 см h12,5 см Cocktail Week P.L. [6]</t>
+          <t>Сито 12,5 см стрейнер для лапши, варки пасты, овощей h17,5 см нерж. с нерж. ручкой l 38,3 см P.L. </t>
         </is>
       </c>
       <c r="F448" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G448" s="9">
-        <v>214</v>
+        <v>1447</v>
       </c>
       <c r="H448" s="9">
         <v/>
       </c>
       <c r="I448" s="10">
-        <v>4658</v>
+        <v>204</v>
       </c>
       <c r="J448" s="4"/>
     </row>
     <row r="449" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A449" s="4"/>
       <c r="B449" s="5"/>
       <c r="C449" s="6" t="inlineStr">
         <is>
-          <t>81280396</t>
+          <t>81280218</t>
         </is>
       </c>
       <c r="D449" s="7" t="inlineStr">
         <is>
-          <t>S0226-350</t>
+          <t>JQ-WF065</t>
         </is>
       </c>
       <c r="E449" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 350 мл Classic Coffee d 9,5/8,7 см h11,4 см термостекло P.L. Barbossa [1]</t>
+          <t>Сито 14,5 см стрейнер для варки пасты, овощей h22,5 см нерж. с нерж. ручкой l 43 см P.L. </t>
         </is>
       </c>
       <c r="F449" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G449" s="9">
-        <v>337</v>
+        <v>2357</v>
       </c>
       <c r="H449" s="9">
         <v/>
       </c>
       <c r="I449" s="10">
-        <v>78</v>
+        <v>189</v>
       </c>
       <c r="J449" s="4"/>
     </row>
     <row r="450" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A450" s="4"/>
       <c r="B450" s="5"/>
       <c r="C450" s="6" t="inlineStr">
         <is>
-          <t>81260162</t>
+          <t>81280321</t>
         </is>
       </c>
       <c r="D450" s="7" t="inlineStr">
         <is>
-          <t>V3051</t>
+          <t>S0468</t>
         </is>
       </c>
       <c r="E450" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 360 мл хр. стекло зеленый "Праймери Эмеральд" d 8,1/6,5 см h10,2 см Chef&amp;Sommelier [6]</t>
+          <t>Сито для холдера портафильтра d 58 мм мелкая сетка нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F450" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G450" s="9">
-        <v>545</v>
+        <v>730</v>
       </c>
       <c r="H450" s="9">
         <v/>
       </c>
       <c r="I450" s="10">
-        <v>861</v>
+        <v>27</v>
       </c>
       <c r="J450" s="4"/>
     </row>
     <row r="451" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A451" s="4"/>
       <c r="B451" s="5"/>
       <c r="C451" s="6" t="inlineStr">
         <is>
-          <t>81260131</t>
+          <t>81280322</t>
         </is>
       </c>
       <c r="D451" s="7" t="inlineStr">
         <is>
-          <t>1B25313</t>
+          <t>S0468-4</t>
         </is>
       </c>
       <c r="E451" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Bondi" Optical d 8/6,1 см h 12,1 см Cocktail Ocean [6]</t>
+          <t>Сито для холдера портафильтра d 58 мм перфорация + сетка нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F451" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G451" s="9">
-        <v>182</v>
+        <v>1147</v>
       </c>
       <c r="H451" s="9">
         <v/>
       </c>
       <c r="I451" s="10">
-        <v>7831</v>
+        <v>28</v>
       </c>
       <c r="J451" s="4"/>
     </row>
     <row r="452" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A452" s="4"/>
       <c r="B452" s="5"/>
       <c r="C452" s="6" t="inlineStr">
         <is>
-          <t>81260154</t>
+          <t>81280249</t>
         </is>
       </c>
       <c r="D452" s="7" t="inlineStr">
         <is>
-          <t>B3143</t>
+          <t/>
         </is>
       </c>
       <c r="E452" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Classic Highball Cylinder" d 6,2 см h14,3 см Cocktail Week P.L. [6]</t>
+          <t>Сковорода 20/14,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F452" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G452" s="9">
-        <v>207</v>
+        <v>2573</v>
       </c>
       <c r="H452" s="9">
         <v/>
       </c>
       <c r="I452" s="10">
-        <v>3868</v>
+        <v>0</v>
       </c>
       <c r="J452" s="4"/>
     </row>
     <row r="453" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A453" s="4"/>
       <c r="B453" s="5"/>
       <c r="C453" s="6" t="inlineStr">
         <is>
-          <t>81260156</t>
+          <t>81280250</t>
         </is>
       </c>
       <c r="D453" s="7" t="inlineStr">
         <is>
-          <t>C3004</t>
+          <t/>
         </is>
       </c>
       <c r="E453" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Form Bud Cone" d 7,7/6,4 см h14,7 см Cocktail Week P.L. [6]</t>
+          <t>Сковорода 22/15,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F453" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G453" s="9">
-        <v>207</v>
+        <v>2703</v>
       </c>
       <c r="H453" s="9">
         <v/>
       </c>
       <c r="I453" s="10">
-        <v>2364</v>
+        <v>0</v>
       </c>
       <c r="J453" s="4"/>
     </row>
     <row r="454" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A454" s="4"/>
       <c r="B454" s="5"/>
       <c r="C454" s="6" t="inlineStr">
         <is>
-          <t>81260144</t>
+          <t>81280251</t>
         </is>
       </c>
       <c r="D454" s="7" t="inlineStr">
         <is>
-          <t>42253</t>
+          <t/>
         </is>
       </c>
       <c r="E454" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 380 мл "Сиде" d 6,8/6,2 см h15 см Cocktail&amp;Beer Pasabahce [12]</t>
+          <t>Сковорода 24/17,5 см h5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F454" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G454" s="9">
-        <v>97</v>
+        <v>2973</v>
       </c>
       <c r="H454" s="9">
         <v/>
       </c>
       <c r="I454" s="10">
-        <v>1556</v>
+        <v>0</v>
       </c>
       <c r="J454" s="4"/>
     </row>
     <row r="455" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A455" s="4"/>
       <c r="B455" s="5"/>
       <c r="C455" s="6" t="inlineStr">
         <is>
-          <t>81260160</t>
+          <t>81280252</t>
         </is>
       </c>
       <c r="D455" s="7" t="inlineStr">
         <is>
-          <t>B3070</t>
+          <t/>
         </is>
       </c>
       <c r="E455" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 390 мл "Slim Bud Cone" d 8,9/5,3 см h11,5 см Cocktail Week P.L. [6]</t>
+          <t>Сковорода 26/19,5 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F455" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G455" s="9">
-        <v>214</v>
+        <v>3217</v>
       </c>
       <c r="H455" s="9">
         <v/>
       </c>
       <c r="I455" s="10">
-        <v>3579</v>
+        <v>0</v>
       </c>
       <c r="J455" s="4"/>
     </row>
     <row r="456" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A456" s="4"/>
       <c r="B456" s="5"/>
       <c r="C456" s="6" t="inlineStr">
         <is>
-          <t>81260150</t>
+          <t>81280253</t>
         </is>
       </c>
       <c r="D456" s="7" t="inlineStr">
         <is>
-          <t>B3137</t>
+          <t/>
         </is>
       </c>
       <c r="E456" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 435 мл "News Highball Cone" d 7,5/6 см h13,7 см Cocktail Week P.L. [6]</t>
+          <t>Сковорода 28/20 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F456" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G456" s="9">
-        <v>214</v>
+        <v>3457</v>
       </c>
       <c r="H456" s="9">
         <v/>
       </c>
       <c r="I456" s="10">
-        <v>4603</v>
+        <v>72</v>
       </c>
       <c r="J456" s="4"/>
     </row>
     <row r="457" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A457" s="4"/>
       <c r="B457" s="5"/>
       <c r="C457" s="6" t="inlineStr">
         <is>
-          <t>81260157</t>
+          <t>81280254</t>
         </is>
       </c>
       <c r="D457" s="7" t="inlineStr">
         <is>
-          <t>B3133</t>
+          <t/>
         </is>
       </c>
       <c r="E457" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 480 мл "Simple Highball Cylinder" d 7,6 см h12,4 см Cocktail Week P.L. [6]</t>
+          <t>Сковорода 30/21,5 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F457" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G457" s="9">
-        <v>214</v>
+        <v>3748</v>
       </c>
       <c r="H457" s="9">
         <v/>
       </c>
       <c r="I457" s="10">
-        <v>3519</v>
+        <v>239</v>
       </c>
       <c r="J457" s="4"/>
     </row>
     <row r="458" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A458" s="4"/>
       <c r="B458" s="5"/>
       <c r="C458" s="6" t="inlineStr">
         <is>
-          <t>81280397</t>
+          <t>81280255</t>
         </is>
       </c>
       <c r="D458" s="7" t="inlineStr">
         <is>
-          <t>S0226-450</t>
+          <t/>
         </is>
       </c>
       <c r="E458" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 500 мл Classic Coffee d 9,1/8,7 см h14,5 см термостекло P.L. Barbossa [1]</t>
+          <t>Сковорода 32/24 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F458" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G458" s="9">
-        <v>387</v>
+        <v>4073</v>
       </c>
       <c r="H458" s="9">
         <v/>
       </c>
       <c r="I458" s="10">
-        <v>285</v>
+        <v>176</v>
       </c>
       <c r="J458" s="4"/>
     </row>
     <row r="459" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A459" s="4"/>
       <c r="B459" s="5"/>
       <c r="C459" s="6" t="inlineStr">
         <is>
-          <t>81260161</t>
+          <t>81280256</t>
         </is>
       </c>
       <c r="D459" s="7" t="inlineStr">
         <is>
-          <t>C3220</t>
+          <t/>
         </is>
       </c>
       <c r="E459" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 520 мл "Naro Down Cone" d 9,5/6,5 см h11,3 см Cocktail Week P.L. [6]</t>
+          <t>Сковорода Вок (WOK) 26/15 см h15/8 см 3,3л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F459" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G459" s="9">
-        <v>207</v>
+        <v>3907</v>
       </c>
       <c r="H459" s="9">
         <v/>
       </c>
       <c r="I459" s="10">
-        <v>2354</v>
+        <v>167</v>
       </c>
       <c r="J459" s="4"/>
     </row>
     <row r="460" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A460" s="4"/>
       <c r="B460" s="5"/>
       <c r="C460" s="6" t="inlineStr">
         <is>
-          <t>81260200</t>
+          <t>81280257</t>
         </is>
       </c>
       <c r="D460" s="7" t="inlineStr">
         <is>
-          <t>28438020006</t>
+          <t/>
         </is>
       </c>
       <c r="E460" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 550 мл хр. стекло Light Ultra-Thin Glass d 9/7,3 см h12,2 см Stackable RCR [6]</t>
+          <t>Сковорода Вок (WOK) 28/16,5 см h15,5/8,5 см 4л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F460" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G460" s="9">
-        <v>425</v>
+        <v>4237</v>
       </c>
       <c r="H460" s="9">
         <v/>
       </c>
       <c r="I460" s="10">
-        <v>2393</v>
+        <v>207</v>
       </c>
       <c r="J460" s="4"/>
     </row>
     <row r="461" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A461" s="4"/>
       <c r="B461" s="5"/>
       <c r="C461" s="6" t="inlineStr">
         <is>
-          <t>81280421</t>
+          <t>81280258</t>
         </is>
       </c>
       <c r="D461" s="7" t="inlineStr">
         <is>
-          <t>S0565-4</t>
+          <t/>
         </is>
       </c>
       <c r="E461" s="8" t="inlineStr">
         <is>
-          <t>Станция диспенсер для кофейных аксессуаров 20*20*40 см нерж. P.L. Barbossa</t>
+          <t>Сковорода Вок (WOK) 30/16,5 см h16/9 см 4,9л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F461" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G461" s="9">
-        <v>6283</v>
+        <v>4637</v>
       </c>
       <c r="H461" s="9">
-        <v/>
+        <v>3245</v>
       </c>
       <c r="I461" s="10">
-        <v>5</v>
+        <v>256</v>
       </c>
       <c r="J461" s="4"/>
     </row>
     <row r="462" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A462" s="4"/>
       <c r="B462" s="5"/>
       <c r="C462" s="6" t="inlineStr">
         <is>
-          <t>81280419</t>
+          <t>81280259</t>
         </is>
       </c>
       <c r="D462" s="7" t="inlineStr">
         <is>
-          <t>S0565-5</t>
+          <t/>
         </is>
       </c>
       <c r="E462" s="8" t="inlineStr">
         <is>
-          <t>Станция диспенсер для кофейных аксессуаров 25*23*40 см нерж. P.L. Barbossa</t>
+          <t>Сковорода Вок (WOK) 32/17,5 см h17,5/9,5 см 6л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F462" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G462" s="9">
-        <v>10693</v>
+        <v>4977</v>
       </c>
       <c r="H462" s="9">
         <v/>
       </c>
       <c r="I462" s="10">
-        <v>6</v>
+        <v>228</v>
       </c>
       <c r="J462" s="4"/>
     </row>
     <row r="463" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A463" s="4"/>
       <c r="B463" s="5"/>
       <c r="C463" s="6" t="inlineStr">
         <is>
-          <t>81280420</t>
+          <t>81222676</t>
         </is>
       </c>
       <c r="D463" s="7" t="inlineStr">
         <is>
-          <t>S0565-3</t>
+          <t>F0592-S (кор-144шт)</t>
         </is>
       </c>
       <c r="E463" s="8" t="inlineStr">
         <is>
-          <t>Станция диспенсер для кофейных аксессуаров 28*31*16 см нерж. P.L. Barbossa</t>
+          <t>Солонка d 5 см h8,5 см белая фарфор NEW P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F463" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G463" s="9">
-        <v>7873</v>
+        <v>97</v>
       </c>
       <c r="H463" s="9">
         <v/>
       </c>
       <c r="I463" s="10">
-        <v>0</v>
+        <v>106</v>
       </c>
       <c r="J463" s="4"/>
     </row>
     <row r="464" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A464" s="4"/>
       <c r="B464" s="5"/>
       <c r="C464" s="6" t="inlineStr">
         <is>
-          <t>81280416</t>
+          <t>81280242</t>
         </is>
       </c>
       <c r="D464" s="7" t="inlineStr">
         <is>
-          <t>S0565</t>
+          <t/>
         </is>
       </c>
       <c r="E464" s="8" t="inlineStr">
         <is>
-          <t>Станция диспенсер для кофейных аксессуаров 30*10*40 см нерж. P.L. Barbossa</t>
+          <t>Сотейник 1,4 л с крышкой 16/13,5*13 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F464" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G464" s="9">
-        <v>6177</v>
+        <v>3177</v>
       </c>
       <c r="H464" s="9">
         <v/>
       </c>
       <c r="I464" s="10">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="J464" s="4"/>
     </row>
     <row r="465" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A465" s="4"/>
       <c r="B465" s="5"/>
       <c r="C465" s="6" t="inlineStr">
         <is>
-          <t>81280418</t>
+          <t>81280245</t>
         </is>
       </c>
       <c r="D465" s="7" t="inlineStr">
         <is>
-          <t>S0565-2</t>
+          <t/>
         </is>
       </c>
       <c r="E465" s="8" t="inlineStr">
         <is>
-          <t>Станция диспенсер для кофейных аксессуаров 30*30*29 см нерж. P.L. Barbossa</t>
+          <t>Сотейник 1,7 л с крышкой 20/18,5*13 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F465" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G465" s="9">
-        <v>9453</v>
+        <v>3573</v>
       </c>
       <c r="H465" s="9">
         <v/>
       </c>
       <c r="I465" s="10">
-        <v>2</v>
+        <v>236</v>
       </c>
       <c r="J465" s="4"/>
     </row>
     <row r="466" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A466" s="4"/>
       <c r="B466" s="5"/>
       <c r="C466" s="6" t="inlineStr">
         <is>
-          <t>81280417</t>
+          <t>81280243</t>
         </is>
       </c>
       <c r="D466" s="7" t="inlineStr">
         <is>
-          <t>S0565-1</t>
+          <t/>
         </is>
       </c>
       <c r="E466" s="8" t="inlineStr">
         <is>
-          <t>Станция диспенсер для кофейных аксессуаров 31*21*40 см нерж. P.L. Barbossa</t>
+          <t>Сотейник 2 л с крышкой 18/16*14,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F466" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G466" s="9">
-        <v>11073</v>
+        <v>3327</v>
       </c>
       <c r="H466" s="9">
         <v/>
       </c>
       <c r="I466" s="10">
-        <v>5</v>
+        <v>185</v>
       </c>
       <c r="J466" s="4"/>
     </row>
     <row r="467" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A467" s="4"/>
       <c r="B467" s="5"/>
       <c r="C467" s="6" t="inlineStr">
         <is>
-          <t>81222721</t>
+          <t>81280246</t>
         </is>
       </c>
       <c r="D467" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E467" s="8" t="inlineStr">
         <is>
-          <t>Станция для зарядки ламп на 12 USB портов 14*8,5*3,7 см P.L. Proff Cuisine</t>
+          <t>Сотейник 2,5 л с крышкой 22/19,5*14 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F467" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G467" s="9">
-        <v>2173</v>
+        <v>3937</v>
       </c>
       <c r="H467" s="9">
         <v/>
       </c>
       <c r="I467" s="10">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="J467" s="4"/>
     </row>
     <row r="468" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A468" s="4"/>
       <c r="B468" s="5"/>
       <c r="C468" s="6" t="inlineStr">
         <is>
-          <t>81222896</t>
+          <t>81280244</t>
         </is>
       </c>
       <c r="D468" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087873</t>
+          <t/>
         </is>
       </c>
       <c r="E468" s="8" t="inlineStr">
         <is>
-          <t>Супница 3,5 л d 23 см h21 см "Псковский" керамика ПГ [1]</t>
+          <t>Сотейник 2,7 л с крышкой 20/18,5*14,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F468" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G468" s="9">
-        <v>1513</v>
+        <v>3787</v>
       </c>
       <c r="H468" s="9">
         <v/>
       </c>
       <c r="I468" s="10">
-        <v>25</v>
+        <v>218</v>
       </c>
       <c r="J468" s="4"/>
     </row>
     <row r="469" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A469" s="4"/>
       <c r="B469" s="5"/>
       <c r="C469" s="6" t="inlineStr">
         <is>
-          <t>81233210</t>
+          <t>81280247</t>
         </is>
       </c>
       <c r="D469" s="7" t="inlineStr">
         <is>
-          <t>0985 (кор=2шт)</t>
+          <t/>
         </is>
       </c>
       <c r="E469" s="8" t="inlineStr">
         <is>
-          <t>Супница пельменница кашник 2,8 л d 20,5 см h14,8/10,8 см с крышкой "Кухни мира" красная глина P.L.</t>
+          <t>Сотейник 3,4 л с крышкой 24/21,5*16 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F469" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G469" s="9">
-        <v>2377</v>
+        <v>4370</v>
       </c>
       <c r="H469" s="9">
-        <v/>
+        <v>3059</v>
       </c>
       <c r="I469" s="10">
-        <v>22</v>
+        <v>252</v>
       </c>
       <c r="J469" s="4"/>
     </row>
     <row r="470" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A470" s="4"/>
       <c r="B470" s="5"/>
       <c r="C470" s="6" t="inlineStr">
         <is>
-          <t>81222696</t>
+          <t>81280248</t>
         </is>
       </c>
       <c r="D470" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E470" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см h2,4 см квадратная белая фарфор NEW P.L. Proff Cuisine [4]</t>
+          <t>Сотейник 4 л с крышкой 26/23*16,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F470" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G470" s="9">
-        <v>537</v>
+        <v>4637</v>
       </c>
       <c r="H470" s="9">
         <v/>
       </c>
       <c r="I470" s="10">
-        <v>1173</v>
+        <v>242</v>
       </c>
       <c r="J470" s="4"/>
     </row>
     <row r="471" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A471" s="4"/>
       <c r="B471" s="5"/>
       <c r="C471" s="6" t="inlineStr">
         <is>
-          <t>81222697</t>
+          <t>81222567</t>
         </is>
       </c>
       <c r="D471" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091561А</t>
         </is>
       </c>
       <c r="E471" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 25*25 см h2,6 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Соусник  30 мл d 5 см h2,8 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F471" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G471" s="9">
-        <v>973</v>
+        <v>379</v>
       </c>
       <c r="H471" s="9">
-        <v/>
+        <v>246</v>
       </c>
       <c r="I471" s="10">
-        <v>1139</v>
+        <v>3251</v>
       </c>
       <c r="J471" s="4"/>
     </row>
     <row r="472" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A472" s="4"/>
       <c r="B472" s="5"/>
       <c r="C472" s="6" t="inlineStr">
         <is>
-          <t>81222698</t>
+          <t>81222782</t>
         </is>
       </c>
       <c r="D472" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-ZT-09-CK</t>
         </is>
       </c>
       <c r="E472" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 27*27 см h3 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Соусник  50 мл d 9 см h2,2 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F472" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G472" s="9">
-        <v>1153</v>
+        <v>434</v>
       </c>
       <c r="H472" s="9">
         <v/>
       </c>
       <c r="I472" s="10">
-        <v>1188</v>
+        <v>2237</v>
       </c>
       <c r="J472" s="4"/>
     </row>
     <row r="473" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A473" s="4"/>
       <c r="B473" s="5"/>
       <c r="C473" s="6" t="inlineStr">
         <is>
-          <t>81222838</t>
+          <t>81222867</t>
         </is>
       </c>
       <c r="D473" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-15-DZ</t>
+          <t>RUG-ZT-09-CK</t>
         </is>
       </c>
       <c r="E473" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 15 см h1,6 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Соусник  50 мл d 9 см h2,2 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F473" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G473" s="9">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="H473" s="9">
         <v/>
       </c>
       <c r="I473" s="10">
-        <v>3589</v>
+        <v>2336</v>
       </c>
       <c r="J473" s="4"/>
     </row>
     <row r="474" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A474" s="4"/>
       <c r="B474" s="5"/>
       <c r="C474" s="6" t="inlineStr">
         <is>
-          <t>81222757</t>
+          <t>81222725</t>
         </is>
       </c>
       <c r="D474" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-15-DZ</t>
+          <t>ZT-09-CK</t>
         </is>
       </c>
       <c r="E474" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 15 см h1,7 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник  50 мл d 9 см h2,2 см круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F474" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G474" s="9">
-        <v>437</v>
+        <v>307</v>
       </c>
       <c r="H474" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I474" s="10">
-        <v>2689</v>
+        <v>3498</v>
       </c>
       <c r="J474" s="4"/>
     </row>
     <row r="475" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A475" s="4"/>
       <c r="B475" s="5"/>
       <c r="C475" s="6" t="inlineStr">
         <is>
-          <t>81222735</t>
+          <t>81222831</t>
         </is>
       </c>
       <c r="D475" s="7" t="inlineStr">
         <is>
-          <t>GT-17-DZ</t>
+          <t>OLV-ZT-10-DKY</t>
         </is>
       </c>
       <c r="E475" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17 см h1,5 см Classic Arel белая By Bone Innovation [bb] [6]</t>
+          <t>Соусник  60 мл 10*7 см h2,7 см емкость для закусок овальный Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F475" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G475" s="9">
-        <v>337</v>
+        <v>810</v>
       </c>
       <c r="H475" s="9">
         <v/>
       </c>
       <c r="I475" s="10">
-        <v>1196</v>
+        <v>2115</v>
       </c>
       <c r="J475" s="4"/>
     </row>
     <row r="476" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A476" s="4"/>
       <c r="B476" s="5"/>
       <c r="C476" s="6" t="inlineStr">
         <is>
-          <t>81222839</t>
+          <t>81222732</t>
         </is>
       </c>
       <c r="D476" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-17-DZ</t>
+          <t>ZT-01-ST</t>
         </is>
       </c>
       <c r="E476" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17 см h1,6 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Соусник  60 мл 8,1*4,9 см h5,5 см овальный Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F476" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G476" s="9">
-        <v>490</v>
+        <v>937</v>
       </c>
       <c r="H476" s="9">
         <v/>
       </c>
       <c r="I476" s="10">
-        <v>2868</v>
+        <v>716</v>
       </c>
       <c r="J476" s="4"/>
     </row>
     <row r="477" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A477" s="4"/>
       <c r="B477" s="5"/>
       <c r="C477" s="6" t="inlineStr">
         <is>
-          <t>81222758</t>
+          <t>81222800</t>
         </is>
       </c>
       <c r="D477" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-17-DZ</t>
+          <t>HA-MGL-ZT-07-KS</t>
         </is>
       </c>
       <c r="E477" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17 см h1,7 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник  60 мл d 7 см h3,2 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F477" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G477" s="9">
-        <v>490</v>
+        <v>565</v>
       </c>
       <c r="H477" s="9">
         <v/>
       </c>
       <c r="I477" s="10">
-        <v>3599</v>
+        <v>1951</v>
       </c>
       <c r="J477" s="4"/>
     </row>
     <row r="478" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A478" s="4"/>
       <c r="B478" s="5"/>
       <c r="C478" s="6" t="inlineStr">
         <is>
-          <t>81233087</t>
+          <t>81222793</t>
         </is>
       </c>
       <c r="D478" s="7" t="inlineStr">
         <is>
-          <t>305001А</t>
+          <t>OLV-R-HL-09-CK</t>
         </is>
       </c>
       <c r="E478" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17,5 см h1,9 см Bella Noble [6]</t>
+          <t>Соусник  70 мл d 9 см h2,5 см блюдо емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F478" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G478" s="9">
-        <v>527</v>
+        <v>605</v>
       </c>
       <c r="H478" s="9">
         <v/>
       </c>
       <c r="I478" s="10">
-        <v>3567</v>
+        <v>2330</v>
       </c>
       <c r="J478" s="4"/>
     </row>
     <row r="479" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A479" s="4"/>
       <c r="B479" s="5"/>
       <c r="C479" s="6" t="inlineStr">
         <is>
-          <t>81222840</t>
+          <t>81222705</t>
         </is>
       </c>
       <c r="D479" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-19-DZ</t>
+          <t>F0481-4.25 (кор=144 шт)</t>
         </is>
       </c>
       <c r="E479" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Соусник  80 мл 10,1*7,9 см h4,1 см "Ракушка" овальный белый фарфор Seashell White NEW P.L. [12]</t>
         </is>
       </c>
       <c r="F479" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G479" s="9">
-        <v>553</v>
+        <v>143</v>
       </c>
       <c r="H479" s="9">
         <v/>
       </c>
       <c r="I479" s="10">
-        <v>3578</v>
+        <v>438</v>
       </c>
       <c r="J479" s="4"/>
     </row>
     <row r="480" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A480" s="4"/>
       <c r="B480" s="5"/>
       <c r="C480" s="6" t="inlineStr">
         <is>
-          <t>81222736</t>
+          <t>81222568</t>
         </is>
       </c>
       <c r="D480" s="7" t="inlineStr">
         <is>
-          <t>GT-19-DZ</t>
+          <t>091562А</t>
         </is>
       </c>
       <c r="E480" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см h2 см Classic Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник  80 мл d 7 см h4 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F480" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G480" s="9">
-        <v>389</v>
+        <v>413</v>
       </c>
       <c r="H480" s="9">
         <v/>
       </c>
       <c r="I480" s="10">
-        <v>3872</v>
+        <v>2677</v>
       </c>
       <c r="J480" s="4"/>
     </row>
     <row r="481" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A481" s="4"/>
       <c r="B481" s="5"/>
       <c r="C481" s="6" t="inlineStr">
         <is>
-          <t>81222759</t>
+          <t>81222591</t>
         </is>
       </c>
       <c r="D481" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-19-DZ</t>
+          <t>ZA0607-3oz-ME</t>
         </is>
       </c>
       <c r="E481" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см h2 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F481" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G481" s="9">
-        <v>553</v>
+        <v>437</v>
       </c>
       <c r="H481" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I481" s="10">
-        <v>3215</v>
+        <v>1719</v>
       </c>
       <c r="J481" s="4"/>
     </row>
     <row r="482" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A482" s="4"/>
       <c r="B482" s="5"/>
       <c r="C482" s="6" t="inlineStr">
         <is>
-          <t>81222922</t>
+          <t>81233135</t>
         </is>
       </c>
       <c r="D482" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092457</t>
+          <t>ZA0607-3OZ-MD</t>
         </is>
       </c>
       <c r="E482" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19,5 см h2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Marine White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F482" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G482" s="9">
-        <v>337</v>
+        <v>549</v>
       </c>
       <c r="H482" s="9">
         <v/>
       </c>
       <c r="I482" s="10">
-        <v>0</v>
+        <v>428</v>
       </c>
       <c r="J482" s="4"/>
     </row>
     <row r="483" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A483" s="4"/>
       <c r="B483" s="5"/>
       <c r="C483" s="6" t="inlineStr">
         <is>
-          <t>81222914</t>
+          <t>81222878</t>
         </is>
       </c>
       <c r="D483" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087162</t>
+          <t>RUG-AR-13-KS</t>
         </is>
       </c>
       <c r="E483" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19,5 см h2,3 см "Стандарт" керамика ПГ [6]</t>
+          <t>Соусник 100 мл 10*9 см h3,2 см емкость для закусок прямоуг. Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F483" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G483" s="9">
-        <v>257</v>
+        <v>903</v>
       </c>
       <c r="H483" s="9">
         <v/>
       </c>
       <c r="I483" s="10">
-        <v>182</v>
+        <v>1508</v>
       </c>
       <c r="J483" s="4"/>
     </row>
     <row r="484" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A484" s="4"/>
       <c r="B484" s="5"/>
       <c r="C484" s="6" t="inlineStr">
         <is>
-          <t>81222760</t>
+          <t>81222787</t>
         </is>
       </c>
       <c r="D484" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-21-DZ</t>
+          <t>OLV-AR-13-KS</t>
         </is>
       </c>
       <c r="E484" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см h1,8 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F484" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G484" s="9">
-        <v>593</v>
+        <v>903</v>
       </c>
       <c r="H484" s="9">
         <v/>
       </c>
       <c r="I484" s="10">
-        <v>1483</v>
+        <v>921</v>
       </c>
       <c r="J484" s="4"/>
     </row>
     <row r="485" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A485" s="4"/>
       <c r="B485" s="5"/>
       <c r="C485" s="6" t="inlineStr">
         <is>
-          <t>81222841</t>
+          <t>81222692</t>
         </is>
       </c>
       <c r="D485" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-21-DZ</t>
+          <t>F1084-5 (кор=72 шт)</t>
         </is>
       </c>
       <c r="E485" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл 12*12 см h4 см для закусок с бортом Asymmetry квадратный белый фарфор  P.L. [6]</t>
         </is>
       </c>
       <c r="F485" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G485" s="9">
-        <v>643</v>
+        <v>307</v>
       </c>
       <c r="H485" s="9">
         <v/>
       </c>
       <c r="I485" s="10">
-        <v>2287</v>
+        <v>1054</v>
       </c>
       <c r="J485" s="4"/>
     </row>
     <row r="486" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A486" s="4"/>
       <c r="B486" s="5"/>
       <c r="C486" s="6" t="inlineStr">
         <is>
-          <t>81233088</t>
+          <t>81222794</t>
         </is>
       </c>
       <c r="D486" s="7" t="inlineStr">
         <is>
-          <t>305002А</t>
+          <t>OLV-R-HL-11-CK</t>
         </is>
       </c>
       <c r="E486" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см h1,9 см Bella Noble [6]</t>
+          <t>Соусник 100 мл d 11 см h2,3 см блюдо емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F486" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G486" s="9">
-        <v>589</v>
+        <v>713</v>
       </c>
       <c r="H486" s="9">
         <v/>
       </c>
       <c r="I486" s="10">
-        <v>2617</v>
+        <v>2379</v>
       </c>
       <c r="J486" s="4"/>
     </row>
     <row r="487" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A487" s="4"/>
       <c r="B487" s="5"/>
       <c r="C487" s="6" t="inlineStr">
         <is>
-          <t>81233196</t>
+          <t>81222726</t>
         </is>
       </c>
       <c r="D487" s="7" t="inlineStr">
         <is>
-          <t>4217 (кор=40 шт)</t>
+          <t>ZT-11-CK</t>
         </is>
       </c>
       <c r="E487" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см h2,6 см "Кухни мира" красная глина P.L.</t>
+          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F487" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G487" s="9">
-        <v>637</v>
+        <v>388</v>
       </c>
       <c r="H487" s="9">
-        <v/>
+        <v>252</v>
       </c>
       <c r="I487" s="10">
-        <v>753</v>
+        <v>3535</v>
       </c>
       <c r="J487" s="4"/>
     </row>
     <row r="488" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A488" s="4"/>
       <c r="B488" s="5"/>
       <c r="C488" s="6" t="inlineStr">
         <is>
-          <t>81222737</t>
+          <t>81222868</t>
         </is>
       </c>
       <c r="D488" s="7" t="inlineStr">
         <is>
-          <t>GT-23-DZ</t>
+          <t>RUG-ZT-11-CK</t>
         </is>
       </c>
       <c r="E488" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см h2 см Classic Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F488" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G488" s="9">
-        <v>483</v>
+        <v>512</v>
       </c>
       <c r="H488" s="9">
         <v/>
       </c>
       <c r="I488" s="10">
-        <v>4796</v>
+        <v>2393</v>
       </c>
       <c r="J488" s="4"/>
     </row>
     <row r="489" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A489" s="4"/>
       <c r="B489" s="5"/>
       <c r="C489" s="6" t="inlineStr">
         <is>
-          <t>81222761</t>
+          <t>81222783</t>
         </is>
       </c>
       <c r="D489" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-23-DZ</t>
+          <t>OLV-ZT-11-CK</t>
         </is>
       </c>
       <c r="E489" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см h2,1 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл d 11 см h2,6 см блюдо емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F489" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G489" s="9">
-        <v>723</v>
+        <v>527</v>
       </c>
       <c r="H489" s="9">
         <v/>
       </c>
       <c r="I489" s="10">
-        <v>3289</v>
+        <v>1634</v>
       </c>
       <c r="J489" s="4"/>
     </row>
     <row r="490" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A490" s="4"/>
       <c r="B490" s="5"/>
       <c r="C490" s="6" t="inlineStr">
         <is>
-          <t>81222842</t>
+          <t>81233138</t>
         </is>
       </c>
       <c r="D490" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-23-DZ</t>
+          <t>ZA0584-3-MD</t>
         </is>
       </c>
       <c r="E490" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см h2,1 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл d 7 см h4 см круглый фарфор Marine White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F490" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G490" s="9">
-        <v>720</v>
+        <v>497</v>
       </c>
       <c r="H490" s="9">
         <v/>
       </c>
       <c r="I490" s="10">
-        <v>3563</v>
+        <v>1244</v>
       </c>
       <c r="J490" s="4"/>
     </row>
     <row r="491" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A491" s="4"/>
       <c r="B491" s="5"/>
       <c r="C491" s="6" t="inlineStr">
         <is>
-          <t>81233115</t>
+          <t>81222885</t>
         </is>
       </c>
       <c r="D491" s="7" t="inlineStr">
         <is>
-          <t>305007А</t>
+          <t>ПГ022-00087869</t>
         </is>
       </c>
       <c r="E491" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см h2,6 см Bella Noble [6]</t>
+          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F491" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G491" s="9">
-        <v>787</v>
+        <v>230</v>
       </c>
       <c r="H491" s="9">
         <v/>
       </c>
       <c r="I491" s="10">
-        <v>3695</v>
+        <v>572</v>
       </c>
       <c r="J491" s="4"/>
     </row>
     <row r="492" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A492" s="4"/>
       <c r="B492" s="5"/>
       <c r="C492" s="6" t="inlineStr">
         <is>
-          <t>81222908</t>
+          <t>81222912</t>
         </is>
       </c>
       <c r="D492" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087168</t>
+          <t>ПГ001-00087142</t>
         </is>
       </c>
       <c r="E492" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23,7 см h3,2 см "Стандарт" керамика ПГ [6]</t>
+          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см емкость для закусок "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F492" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G492" s="9">
-        <v>357</v>
+        <v>157</v>
       </c>
       <c r="H492" s="9">
         <v/>
       </c>
       <c r="I492" s="10">
-        <v>308</v>
+        <v>519</v>
       </c>
       <c r="J492" s="4"/>
     </row>
     <row r="493" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A493" s="4"/>
       <c r="B493" s="5"/>
       <c r="C493" s="6" t="inlineStr">
         <is>
-          <t>81233197</t>
+          <t>81222892</t>
         </is>
       </c>
       <c r="D493" s="7" t="inlineStr">
         <is>
-          <t>0556 (кор=36 шт)</t>
+          <t>ПГ022-00087877</t>
         </is>
       </c>
       <c r="E493" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см h2 см "Кухни мира" красная глина P.L.</t>
+          <t>Соусник 100 мл d 9,7 см h2,5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F493" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G493" s="9">
-        <v>907</v>
+        <v>203</v>
       </c>
       <c r="H493" s="9">
         <v/>
       </c>
       <c r="I493" s="10">
-        <v>462</v>
+        <v>570</v>
       </c>
       <c r="J493" s="4"/>
     </row>
     <row r="494" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A494" s="4"/>
       <c r="B494" s="5"/>
       <c r="C494" s="6" t="inlineStr">
         <is>
-          <t>81222762</t>
+          <t>81222832</t>
         </is>
       </c>
       <c r="D494" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-25-DZ</t>
+          <t>OLV-ZT-12-DKY</t>
         </is>
       </c>
       <c r="E494" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см h2,1 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник 110 мл 12*8 см h3,4 см емкость для закусок овальный Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F494" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G494" s="9">
-        <v>817</v>
+        <v>958</v>
       </c>
       <c r="H494" s="9">
         <v/>
       </c>
       <c r="I494" s="10">
-        <v>2176</v>
+        <v>469</v>
       </c>
       <c r="J494" s="4"/>
     </row>
     <row r="495" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A495" s="4"/>
       <c r="B495" s="5"/>
       <c r="C495" s="6" t="inlineStr">
         <is>
-          <t>81222843</t>
+          <t>81222788</t>
         </is>
       </c>
       <c r="D495" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-25-DZ</t>
+          <t>OLV-AR-15-KS</t>
         </is>
       </c>
       <c r="E495" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см h2,1 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F495" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G495" s="9">
-        <v>817</v>
+        <v>1216</v>
       </c>
       <c r="H495" s="9">
         <v/>
       </c>
       <c r="I495" s="10">
-        <v>3188</v>
+        <v>711</v>
       </c>
       <c r="J495" s="4"/>
     </row>
     <row r="496" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A496" s="4"/>
       <c r="B496" s="5"/>
       <c r="C496" s="6" t="inlineStr">
         <is>
-          <t>81222738</t>
+          <t>81222833</t>
         </is>
       </c>
       <c r="D496" s="7" t="inlineStr">
         <is>
-          <t>GT-25-DZ</t>
+          <t>OLV-ZT-14-DKY</t>
         </is>
       </c>
       <c r="E496" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см h2,3 см Classic Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник 150 мл 14*9,5 см h3,5 см емкость для закусок прямоуг. Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F496" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G496" s="9">
-        <v>543</v>
+        <v>1048</v>
       </c>
       <c r="H496" s="9">
         <v/>
       </c>
       <c r="I496" s="10">
-        <v>4796</v>
+        <v>119</v>
       </c>
       <c r="J496" s="4"/>
     </row>
     <row r="497" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A497" s="4"/>
       <c r="B497" s="5"/>
       <c r="C497" s="6" t="inlineStr">
         <is>
-          <t>81222763</t>
+          <t>81222727</t>
         </is>
       </c>
       <c r="D497" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-27-DZ</t>
+          <t>ZT-13-CK</t>
         </is>
       </c>
       <c r="E497" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27 см h2,2 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник 150 мл d 13 см h2,9 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F497" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G497" s="9">
-        <v>927</v>
+        <v>462</v>
       </c>
       <c r="H497" s="9">
-        <v/>
+        <v>300</v>
       </c>
       <c r="I497" s="10">
-        <v>2328</v>
+        <v>3595</v>
       </c>
       <c r="J497" s="4"/>
     </row>
     <row r="498" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A498" s="4"/>
       <c r="B498" s="5"/>
       <c r="C498" s="6" t="inlineStr">
         <is>
-          <t>81222844</t>
+          <t>81222749</t>
         </is>
       </c>
       <c r="D498" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-27-DZ</t>
+          <t>GT-01-SF</t>
         </is>
       </c>
       <c r="E498" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27 см h2,3 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Соусник 150 мл d 8,5 см h4,5 см емкость для снеков/закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F498" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G498" s="9">
-        <v>927</v>
+        <v>493</v>
       </c>
       <c r="H498" s="9">
-        <v/>
+        <v>320</v>
       </c>
       <c r="I498" s="10">
-        <v>3511</v>
+        <v>2332</v>
       </c>
       <c r="J498" s="4"/>
     </row>
     <row r="499" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A499" s="4"/>
       <c r="B499" s="5"/>
       <c r="C499" s="6" t="inlineStr">
         <is>
-          <t>81233089</t>
+          <t>81222825</t>
         </is>
       </c>
       <c r="D499" s="7" t="inlineStr">
         <is>
-          <t>305006А</t>
+          <t>HA-MGL-ZT-9.5-KS</t>
         </is>
       </c>
       <c r="E499" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27 см h2,9 см Bella Noble [6]</t>
+          <t>Соусник 150 мл d 9,5 см h4,2 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F499" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G499" s="9">
-        <v>799</v>
+        <v>701</v>
       </c>
       <c r="H499" s="9">
         <v/>
       </c>
       <c r="I499" s="10">
-        <v>2410</v>
+        <v>2209</v>
       </c>
       <c r="J499" s="4"/>
     </row>
     <row r="500" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A500" s="4"/>
       <c r="B500" s="5"/>
       <c r="C500" s="6" t="inlineStr">
         <is>
-          <t>81222923</t>
+          <t>81233109</t>
         </is>
       </c>
       <c r="D500" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092395</t>
+          <t>305603А</t>
         </is>
       </c>
       <c r="E500" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 29 см h3,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Соусник 220 мл 19,8*8 см h10,4 см с ручкой фарфор Bella Noble [1]</t>
         </is>
       </c>
       <c r="F500" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G500" s="9">
-        <v>1173</v>
+        <v>1497</v>
       </c>
       <c r="H500" s="9">
         <v/>
       </c>
       <c r="I500" s="10">
-        <v>0</v>
+        <v>1050</v>
       </c>
       <c r="J500" s="4"/>
     </row>
     <row r="501" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A501" s="4"/>
       <c r="B501" s="5"/>
       <c r="C501" s="6" t="inlineStr">
         <is>
-          <t>81233090</t>
+          <t>81222728</t>
         </is>
       </c>
       <c r="D501" s="7" t="inlineStr">
         <is>
-          <t>305015А</t>
+          <t>ZT-15-CK</t>
         </is>
       </c>
       <c r="E501" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30 см h2,3 см Bella Noble [6]</t>
+          <t>Соусник 220 мл d 15 см h3 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F501" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G501" s="9">
-        <v>1317</v>
+        <v>624</v>
       </c>
       <c r="H501" s="9">
-        <v/>
+        <v>405</v>
       </c>
       <c r="I501" s="10">
-        <v>1142</v>
+        <v>1196</v>
       </c>
       <c r="J501" s="4"/>
     </row>
     <row r="502" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A502" s="4"/>
       <c r="B502" s="5"/>
       <c r="C502" s="6" t="inlineStr">
         <is>
-          <t>81222845</t>
+          <t>81222688</t>
         </is>
       </c>
       <c r="D502" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-30-DZ</t>
+          <t>F1210 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E502" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30 см h2,6 см Rug By Bone Innovation [bb] [1]</t>
+          <t>Соусник 250 мл бутылочка для соевого соуса, саке d 6,3 см h14,5 см белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F502" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G502" s="9">
-        <v>1197</v>
+        <v>379</v>
       </c>
       <c r="H502" s="9">
-        <v/>
+        <v>246</v>
       </c>
       <c r="I502" s="10">
-        <v>1485</v>
+        <v>931</v>
       </c>
       <c r="J502" s="4"/>
     </row>
     <row r="503" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A503" s="4"/>
       <c r="B503" s="5"/>
       <c r="C503" s="6" t="inlineStr">
         <is>
-          <t>81222764</t>
+          <t>81222748</t>
         </is>
       </c>
       <c r="D503" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-30-DZ</t>
+          <t>GT-01-YM</t>
         </is>
       </c>
       <c r="E503" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30 см h2,7 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник d 5,5 см h4,2 см подставка для яйца круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F503" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G503" s="9">
-        <v>1197</v>
+        <v>298</v>
       </c>
       <c r="H503" s="9">
         <v/>
       </c>
       <c r="I503" s="10">
-        <v>1117</v>
+        <v>1037</v>
       </c>
       <c r="J503" s="4"/>
     </row>
     <row r="504" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A504" s="4"/>
       <c r="B504" s="5"/>
       <c r="C504" s="6" t="inlineStr">
         <is>
-          <t>81233091</t>
+          <t>81222751</t>
         </is>
       </c>
       <c r="D504" s="7" t="inlineStr">
         <is>
-          <t>305004А</t>
+          <t>GT-01-SO</t>
         </is>
       </c>
       <c r="E504" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 290 мл d 23 см h3,5 см Bella Noble [6]</t>
+          <t>Соусник молочник 150 мл 7,8*6,6 см h8 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F504" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G504" s="9">
-        <v>747</v>
+        <v>1216</v>
       </c>
       <c r="H504" s="9">
         <v/>
       </c>
       <c r="I504" s="10">
-        <v>1282</v>
+        <v>226</v>
       </c>
       <c r="J504" s="4"/>
     </row>
     <row r="505" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A505" s="4"/>
       <c r="B505" s="5"/>
       <c r="C505" s="6" t="inlineStr">
         <is>
-          <t>81222739</t>
+          <t>81222691</t>
         </is>
       </c>
       <c r="D505" s="7" t="inlineStr">
         <is>
-          <t>GT-23-CK</t>
+          <t>F2812-2 (кор=96 шт)</t>
         </is>
       </c>
       <c r="E505" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 300 мл d 23 см h3,5 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник молочник 55 мл 4,8*4,9 см h6,4 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F505" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G505" s="9">
-        <v>637</v>
+        <v>153</v>
       </c>
       <c r="H505" s="9">
         <v/>
       </c>
       <c r="I505" s="10">
-        <v>980</v>
+        <v>1234</v>
       </c>
       <c r="J505" s="4"/>
     </row>
     <row r="506" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A506" s="4"/>
       <c r="B506" s="5"/>
       <c r="C506" s="6" t="inlineStr">
         <is>
-          <t>81222769</t>
+          <t>81222752</t>
         </is>
       </c>
       <c r="D506" s="7" t="inlineStr">
         <is>
-          <t>OLV-GT-25-CK</t>
+          <t>GT-02-SO</t>
         </is>
       </c>
       <c r="E506" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см h5,4 см для пасты, для супа Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник молочник 80 мл 6,2*5,1 см h6,4 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F506" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G506" s="9">
-        <v>1503</v>
+        <v>1085</v>
       </c>
       <c r="H506" s="9">
         <v/>
       </c>
       <c r="I506" s="10">
-        <v>1103</v>
+        <v>76</v>
       </c>
       <c r="J506" s="4"/>
     </row>
     <row r="507" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A507" s="4"/>
       <c r="B507" s="5"/>
       <c r="C507" s="6" t="inlineStr">
         <is>
-          <t>81222851</t>
+          <t>81269362</t>
         </is>
       </c>
       <c r="D507" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-25-CK</t>
+          <t>LH-CDZ324KH</t>
         </is>
       </c>
       <c r="E507" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см h5,8 см для пасты, для супа Rug By Bone Innovation [bb] [6]</t>
+          <t>Стакан Олд Фэшн 240 мл Сидра "Бодега" d 8,2/7,5 см h5,8 см Cocktail LAV [12]</t>
         </is>
       </c>
       <c r="F507" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G507" s="9">
-        <v>1503</v>
+        <v>118</v>
       </c>
       <c r="H507" s="9">
         <v/>
       </c>
       <c r="I507" s="10">
-        <v>1151</v>
+        <v>1725</v>
       </c>
       <c r="J507" s="4"/>
     </row>
     <row r="508" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A508" s="4"/>
       <c r="B508" s="5"/>
       <c r="C508" s="6" t="inlineStr">
         <is>
-          <t>81222755</t>
+          <t>81260201</t>
         </is>
       </c>
       <c r="D508" s="7" t="inlineStr">
         <is>
-          <t>AT-23-CK</t>
+          <t>28452020006</t>
         </is>
       </c>
       <c r="E508" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 450 мл d 23 см h8,3 см для пасты, для супа Arel By Bone Innovation [6]</t>
+          <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F508" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G508" s="9">
-        <v>1337</v>
+        <v>348</v>
       </c>
       <c r="H508" s="9">
         <v/>
       </c>
       <c r="I508" s="10">
-        <v>596</v>
+        <v>2105</v>
       </c>
       <c r="J508" s="4"/>
     </row>
     <row r="509" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A509" s="4"/>
       <c r="B509" s="5"/>
       <c r="C509" s="6" t="inlineStr">
         <is>
-          <t>81222770</t>
+          <t>81260129</t>
         </is>
       </c>
       <c r="D509" s="7" t="inlineStr">
         <is>
-          <t>OLV-GT-28-CK</t>
+          <t>1B25310</t>
         </is>
       </c>
       <c r="E509" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 480 мл d 28 см h5,5 см для пасты, для супа Oliva By Bone Innovation [bb] [6]</t>
+          <t>Стакан Олд Фэшн 250 мл "Bondi" Optical d 8,5/7,1 см h7,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F509" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G509" s="9">
-        <v>1537</v>
+        <v>170</v>
       </c>
       <c r="H509" s="9">
-        <v/>
+        <v>127</v>
       </c>
       <c r="I509" s="10">
-        <v>350</v>
+        <v>4559</v>
       </c>
       <c r="J509" s="4"/>
     </row>
     <row r="510" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A510" s="4"/>
       <c r="B510" s="5"/>
       <c r="C510" s="6" t="inlineStr">
         <is>
-          <t>81222852</t>
+          <t>81260222</t>
         </is>
       </c>
       <c r="D510" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-27-CK</t>
+          <t>42405</t>
         </is>
       </c>
       <c r="E510" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 500 мл d 27 см h6,2 см для пасты, для супа Rug By Bone Innovation [bb] [6]</t>
+          <t>Стакан Олд Фэшн 250 мл "Истанбул" d 7,4 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F510" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G510" s="9">
-        <v>1613</v>
+        <v>63</v>
       </c>
       <c r="H510" s="9">
-        <v/>
+        <v>50</v>
       </c>
       <c r="I510" s="10">
-        <v>1191</v>
+        <v>4293</v>
       </c>
       <c r="J510" s="4"/>
     </row>
     <row r="511" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A511" s="4"/>
       <c r="B511" s="5"/>
       <c r="C511" s="6" t="inlineStr">
         <is>
-          <t>81222875</t>
+          <t>81280395</t>
         </is>
       </c>
       <c r="D511" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-20-KR</t>
+          <t>S0226-250</t>
         </is>
       </c>
       <c r="E511" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 15*15 см h1,6 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Стакан Олд Фэшн 250 мл Classic Coffee d 8,8/8,2 см h9,2 см термостекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F511" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G511" s="9">
-        <v>1103</v>
+        <v>283</v>
       </c>
       <c r="H511" s="9">
         <v/>
       </c>
       <c r="I511" s="10">
-        <v>543</v>
+        <v>94</v>
       </c>
       <c r="J511" s="4"/>
     </row>
     <row r="512" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A512" s="4"/>
       <c r="B512" s="5"/>
       <c r="C512" s="6" t="inlineStr">
         <is>
-          <t>81222876</t>
+          <t>81260146</t>
         </is>
       </c>
       <c r="D512" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-25-KR</t>
+          <t>B3085</t>
         </is>
       </c>
       <c r="E512" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 19*19 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Стакан Олд Фэшн 280 мл "News Rocks Cone" d 8/6,1 см h8,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F512" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G512" s="9">
-        <v>1613</v>
+        <v>214</v>
       </c>
       <c r="H512" s="9">
         <v/>
       </c>
       <c r="I512" s="10">
-        <v>590</v>
+        <v>4187</v>
       </c>
       <c r="J512" s="4"/>
     </row>
     <row r="513" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A513" s="4"/>
       <c r="B513" s="5"/>
       <c r="C513" s="6" t="inlineStr">
         <is>
-          <t>81222877</t>
+          <t>81280388</t>
         </is>
       </c>
       <c r="D513" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-30-KR</t>
+          <t>S0555</t>
         </is>
       </c>
       <c r="E513" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 22*22 см h1,9 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Стакан Олд Фэшн 290 мл Mosaic Square крутящийся на дерев. подставке d 8,8/8 см h8,1 см Barbossa [1]</t>
         </is>
       </c>
       <c r="F513" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G513" s="9">
-        <v>2653</v>
+        <v>783</v>
       </c>
       <c r="H513" s="9">
         <v/>
       </c>
       <c r="I513" s="10">
-        <v>282</v>
+        <v>321</v>
       </c>
       <c r="J513" s="4"/>
     </row>
     <row r="514" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A514" s="4"/>
       <c r="B514" s="5"/>
       <c r="C514" s="6" t="inlineStr">
         <is>
-          <t>81222846</t>
+          <t>81260155</t>
         </is>
       </c>
       <c r="D514" s="7" t="inlineStr">
         <is>
-          <t>RUG-HL-16-RD</t>
+          <t>C3003</t>
         </is>
       </c>
       <c r="E514" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 16 см h2,2 см Rug By Bone Innovation [6]</t>
+          <t>Стакан Олд Фэшн 315 мл "Form Bud Cone" d 8,9/7 см h9 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F514" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G514" s="9">
-        <v>937</v>
+        <v>207</v>
       </c>
       <c r="H514" s="9">
-        <v/>
+        <v>134</v>
       </c>
       <c r="I514" s="10">
-        <v>465</v>
+        <v>1913</v>
       </c>
       <c r="J514" s="4"/>
     </row>
     <row r="515" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A515" s="4"/>
       <c r="B515" s="5"/>
       <c r="C515" s="6" t="inlineStr">
         <is>
-          <t>81222894</t>
+          <t>81260194</t>
         </is>
       </c>
       <c r="D515" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087879</t>
+          <t>X2767</t>
         </is>
       </c>
       <c r="E515" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 17,5 см h3 см 250 мл "Псковский" керамика ПГ [6]</t>
+          <t>Стакан Олд Фэшн 320 мл хр. стекло "Диско" d 9,2/7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F515" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G515" s="9">
-        <v>357</v>
+        <v>249</v>
       </c>
       <c r="H515" s="9">
-        <v/>
+        <v>186</v>
       </c>
       <c r="I515" s="10">
-        <v>155</v>
+        <v>653</v>
       </c>
       <c r="J515" s="4"/>
     </row>
     <row r="516" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A516" s="4"/>
       <c r="B516" s="5"/>
       <c r="C516" s="6" t="inlineStr">
         <is>
-          <t>81233194</t>
+          <t>81260159</t>
         </is>
       </c>
       <c r="D516" s="7" t="inlineStr">
         <is>
-          <t>2372 (кор=14шт)</t>
+          <t>C3038</t>
         </is>
       </c>
       <c r="E516" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 18 см h3,5 см 650 мл Кеци "Кухни мира" красная глина P.L.</t>
+          <t>Стакан Олд Фэшн 325 мл "Slim Bud Cone" d 9,9/6,2 см h8,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F516" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G516" s="9">
-        <v>1143</v>
+        <v>214</v>
       </c>
       <c r="H516" s="9">
         <v/>
       </c>
       <c r="I516" s="10">
-        <v>666</v>
+        <v>3228</v>
       </c>
       <c r="J516" s="4"/>
     </row>
     <row r="517" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A517" s="4"/>
       <c r="B517" s="5"/>
       <c r="C517" s="6" t="inlineStr">
         <is>
-          <t>81222847</t>
+          <t>81260217</t>
         </is>
       </c>
       <c r="D517" s="7" t="inlineStr">
         <is>
-          <t>RUG-HL-19-RD</t>
+          <t>B00311</t>
         </is>
       </c>
       <c r="E517" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 19 см h2,3 см Rug By Bone Innovation [6]</t>
+          <t>Стакан Олд Фэшн 325 мл "Топ" d 7,8 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F517" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G517" s="9">
-        <v>1337</v>
+        <v>120</v>
       </c>
       <c r="H517" s="9">
         <v/>
       </c>
       <c r="I517" s="10">
-        <v>1160</v>
+        <v>2418</v>
       </c>
       <c r="J517" s="4"/>
     </row>
     <row r="518" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A518" s="4"/>
       <c r="B518" s="5"/>
       <c r="C518" s="6" t="inlineStr">
         <is>
-          <t>81222888</t>
+          <t>81260158</t>
         </is>
       </c>
       <c r="D518" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087777</t>
+          <t>C3136</t>
         </is>
       </c>
       <c r="E518" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 20 см h3,5 см 450 мл "Псковский" керамика ПГ [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Simple Highball Cylinder" d 8,7 см h7,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F518" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G518" s="9">
-        <v>630</v>
+        <v>214</v>
       </c>
       <c r="H518" s="9">
         <v/>
       </c>
       <c r="I518" s="10">
-        <v>144</v>
+        <v>1174</v>
       </c>
       <c r="J518" s="4"/>
     </row>
     <row r="519" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A519" s="4"/>
       <c r="B519" s="5"/>
       <c r="C519" s="6" t="inlineStr">
         <is>
-          <t>81233195</t>
+          <t>81260130</t>
         </is>
       </c>
       <c r="D519" s="7" t="inlineStr">
         <is>
-          <t>1524(кор=10 шт)</t>
+          <t>1B25312</t>
         </is>
       </c>
       <c r="E519" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 22 см h4,5 см 800 мл Кеци "Кухни мира" красная глина P.L.</t>
+          <t>Стакан Олд Фэшн 360 мл "Bondi" Optical d 8,8/6,6 см h 9,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F519" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G519" s="9">
-        <v>1693</v>
+        <v>182</v>
       </c>
       <c r="H519" s="9">
-        <v/>
+        <v>136</v>
       </c>
       <c r="I519" s="10">
-        <v>474</v>
+        <v>7831</v>
       </c>
       <c r="J519" s="4"/>
     </row>
     <row r="520" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A520" s="4"/>
       <c r="B520" s="5"/>
       <c r="C520" s="6" t="inlineStr">
         <is>
-          <t>81222767</t>
+          <t>81260148</t>
         </is>
       </c>
       <c r="D520" s="7" t="inlineStr">
         <is>
-          <t>OLV-HL-23-RD</t>
+          <t>B3098</t>
         </is>
       </c>
       <c r="E520" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23 см h 2,5 см Oliva By Bone Innovation [6]</t>
+          <t>Стакан Олд Фэшн 380 мл "News Rocks Cone" d 8,5/6,8 см h9,8 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F520" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G520" s="9">
-        <v>1738</v>
+        <v>214</v>
       </c>
       <c r="H520" s="9">
         <v/>
       </c>
       <c r="I520" s="10">
-        <v>469</v>
+        <v>4049</v>
       </c>
       <c r="J520" s="4"/>
     </row>
     <row r="521" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A521" s="4"/>
       <c r="B521" s="5"/>
       <c r="C521" s="6" t="inlineStr">
         <is>
-          <t>81222895</t>
+          <t>81260193</t>
         </is>
       </c>
       <c r="D521" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00089323</t>
+          <t>X2607</t>
         </is>
       </c>
       <c r="E521" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23,5 см h3,5 см 500 мл "Псковский" керамика ПГ [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Диско" d 9,4/7,3 см h8,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F521" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G521" s="9">
-        <v>473</v>
+        <v>272</v>
       </c>
       <c r="H521" s="9">
         <v/>
       </c>
       <c r="I521" s="10">
-        <v>20</v>
+        <v>426</v>
       </c>
       <c r="J521" s="4"/>
     </row>
     <row r="522" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A522" s="4"/>
       <c r="B522" s="5"/>
       <c r="C522" s="6" t="inlineStr">
         <is>
-          <t>81222924</t>
+          <t>81260199</t>
         </is>
       </c>
       <c r="D522" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092532</t>
+          <t>28437020006</t>
         </is>
       </c>
       <c r="E522" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23,5 см h3,5 см 600 мл "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F522" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G522" s="9">
-        <v>473</v>
+        <v>354</v>
       </c>
       <c r="H522" s="9">
         <v/>
       </c>
       <c r="I522" s="10">
-        <v>0</v>
+        <v>1931</v>
       </c>
       <c r="J522" s="4"/>
     </row>
     <row r="523" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A523" s="4"/>
       <c r="B523" s="5"/>
       <c r="C523" s="6" t="inlineStr">
         <is>
-          <t>81222849</t>
+          <t>81260147</t>
         </is>
       </c>
       <c r="D523" s="7" t="inlineStr">
         <is>
-          <t>RUG-HL-25-RD</t>
+          <t>B3090</t>
         </is>
       </c>
       <c r="E523" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 25 см h2,3 см Rug By Bone Innovation [6]</t>
+          <t>Стакан Олд Фэшн 390 мл "Classic Highball Cylinder" d 8,1 см h9 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F523" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G523" s="9">
-        <v>1949</v>
+        <v>214</v>
       </c>
       <c r="H523" s="9">
         <v/>
       </c>
       <c r="I523" s="10">
-        <v>487</v>
+        <v>0</v>
       </c>
       <c r="J523" s="4"/>
     </row>
     <row r="524" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A524" s="4"/>
       <c r="B524" s="5"/>
       <c r="C524" s="6" t="inlineStr">
         <is>
-          <t>81222734</t>
+          <t>81280213</t>
         </is>
       </c>
       <c r="D524" s="7" t="inlineStr">
         <is>
-          <t>HL-25-RD</t>
+          <t>JQ-OT227</t>
         </is>
       </c>
       <c r="E524" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 25 см h2,4 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Стакан перфорированный d 11,2/8,7 см h14,3 см для контейнера столовых приборов пластик P.L.</t>
         </is>
       </c>
       <c r="F524" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G524" s="9">
-        <v>1189</v>
+        <v>217</v>
       </c>
       <c r="H524" s="9">
         <v/>
       </c>
       <c r="I524" s="10">
-        <v>539</v>
+        <v>469</v>
       </c>
       <c r="J524" s="4"/>
     </row>
     <row r="525" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A525" s="4"/>
       <c r="B525" s="5"/>
       <c r="C525" s="6" t="inlineStr">
         <is>
-          <t>81280313</t>
+          <t>81260221</t>
         </is>
       </c>
       <c r="D525" s="7" t="inlineStr">
         <is>
-          <t>D002013-51</t>
+          <t>42402</t>
         </is>
       </c>
       <c r="E525" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 51 мм h9,1 см нерж. дерев. ручка черный P.L.- Barbossa</t>
+          <t>Стакан Хайбол 290 мл "Истанбул" d 6,3 см h13,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F525" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G525" s="9">
-        <v>2537</v>
+        <v>65</v>
       </c>
       <c r="H525" s="9">
-        <v/>
+        <v>52</v>
       </c>
       <c r="I525" s="10">
-        <v>48</v>
+        <v>2550</v>
       </c>
       <c r="J525" s="4"/>
     </row>
     <row r="526" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A526" s="4"/>
       <c r="B526" s="5"/>
       <c r="C526" s="6" t="inlineStr">
         <is>
-          <t>81280314</t>
+          <t>81260218</t>
         </is>
       </c>
       <c r="D526" s="7" t="inlineStr">
         <is>
-          <t>D002013-53</t>
+          <t>B00310</t>
         </is>
       </c>
       <c r="E526" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 53 мм h9,1 см нерж. дерев. ручка черный P.L.- Barbossa</t>
+          <t>Стакан Хайбол 305 мл "Топ" d 6,5 см h12,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F526" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G526" s="9">
-        <v>2537</v>
+        <v>120</v>
       </c>
       <c r="H526" s="9">
         <v/>
       </c>
       <c r="I526" s="10">
-        <v>44</v>
+        <v>2442</v>
       </c>
       <c r="J526" s="4"/>
     </row>
     <row r="527" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A527" s="4"/>
       <c r="B527" s="5"/>
       <c r="C527" s="6" t="inlineStr">
         <is>
-          <t>81222542</t>
+          <t>81260149</t>
         </is>
       </c>
       <c r="D527" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B3125</t>
         </is>
       </c>
       <c r="E527" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h7,8 см алюм. P.L.- Barbossa</t>
+          <t>Стакан Хайбол 310 мл "News Highball Cone" d 7,1/5,2 см h12,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F527" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G527" s="9">
-        <v>1887</v>
+        <v>214</v>
       </c>
       <c r="H527" s="9">
         <v/>
       </c>
       <c r="I527" s="10">
-        <v>478</v>
+        <v>3189</v>
       </c>
       <c r="J527" s="4"/>
     </row>
     <row r="528" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A528" s="4"/>
       <c r="B528" s="5"/>
       <c r="C528" s="6" t="inlineStr">
         <is>
-          <t>81280316</t>
+          <t>81260204</t>
         </is>
       </c>
       <c r="D528" s="7" t="inlineStr">
         <is>
-          <t>D000796-58</t>
+          <t>52998</t>
         </is>
       </c>
       <c r="E528" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Стакан Хайбол 315 мл "Даймонд" d 6,8 см h14,4 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F528" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G528" s="9">
-        <v>2537</v>
+        <v>90</v>
       </c>
       <c r="H528" s="9">
-        <v/>
+        <v>72</v>
       </c>
       <c r="I528" s="10">
-        <v>44</v>
+        <v>2767</v>
       </c>
       <c r="J528" s="4"/>
     </row>
     <row r="529" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A529" s="4"/>
       <c r="B529" s="5"/>
       <c r="C529" s="6" t="inlineStr">
         <is>
-          <t>81280317</t>
+          <t>81280396</t>
         </is>
       </c>
       <c r="D529" s="7" t="inlineStr">
         <is>
-          <t>D000867</t>
+          <t>S0226-350</t>
         </is>
       </c>
       <c r="E529" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,6 см нерж.+ алюм. P.L.- Barbossa</t>
+          <t>Стакан Хайбол 350 мл Classic Coffee d 9,5/8,7 см h11,4 см термостекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F529" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G529" s="9">
-        <v>1897</v>
+        <v>337</v>
       </c>
       <c r="H529" s="9">
         <v/>
       </c>
       <c r="I529" s="10">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="J529" s="4"/>
     </row>
     <row r="530" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A530" s="4"/>
       <c r="B530" s="5"/>
       <c r="C530" s="6" t="inlineStr">
         <is>
-          <t>81280304</t>
+          <t>81260162</t>
         </is>
       </c>
       <c r="D530" s="7" t="inlineStr">
         <is>
-          <t>S0526</t>
+          <t>V3051</t>
         </is>
       </c>
       <c r="E530" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,6 см с иглами для темпирования нерж.+ пластик черный P.L.- Barbossa</t>
+          <t>Стакан Хайбол 360 мл хр. стекло зеленый "Праймери Эмеральд" d 8,1/6,5 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F530" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G530" s="9">
-        <v>2437</v>
+        <v>545</v>
       </c>
       <c r="H530" s="9">
-        <v/>
+        <v>408</v>
       </c>
       <c r="I530" s="10">
-        <v>94</v>
+        <v>848</v>
       </c>
       <c r="J530" s="4"/>
     </row>
     <row r="531" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A531" s="4"/>
       <c r="B531" s="5"/>
       <c r="C531" s="6" t="inlineStr">
         <is>
-          <t>81280215</t>
+          <t>81260219</t>
         </is>
       </c>
       <c r="D531" s="7" t="inlineStr">
         <is>
-          <t>CTS-01 / DJENI</t>
+          <t>B00313</t>
         </is>
       </c>
       <c r="E531" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,7 см нерж. P.L.- Barbossa</t>
+          <t>Стакан Хайбол 375 мл "Топ" d 6,5 см h14,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F531" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G531" s="9">
-        <v>1887</v>
+        <v>120</v>
       </c>
       <c r="H531" s="9">
         <v/>
       </c>
       <c r="I531" s="10">
-        <v>478</v>
+        <v>2418</v>
       </c>
       <c r="J531" s="4"/>
     </row>
     <row r="532" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A532" s="4"/>
       <c r="B532" s="5"/>
       <c r="C532" s="6" t="inlineStr">
         <is>
-          <t>81280310</t>
+          <t>81260131</t>
         </is>
       </c>
       <c r="D532" s="7" t="inlineStr">
         <is>
-          <t>S0318</t>
+          <t>1B25313</t>
         </is>
       </c>
       <c r="E532" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Стакан Хайбол 380 мл "Bondi" Optical d 8/6,1 см h 12,1 см Cocktail Ocean [6]</t>
         </is>
       </c>
       <c r="F532" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G532" s="9">
-        <v>2247</v>
+        <v>182</v>
       </c>
       <c r="H532" s="9">
-        <v/>
+        <v>136</v>
       </c>
       <c r="I532" s="10">
-        <v>32</v>
+        <v>7830</v>
       </c>
       <c r="J532" s="4"/>
     </row>
     <row r="533" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A533" s="4"/>
       <c r="B533" s="5"/>
       <c r="C533" s="6" t="inlineStr">
         <is>
-          <t>81280315</t>
+          <t>81260154</t>
         </is>
       </c>
       <c r="D533" s="7" t="inlineStr">
         <is>
-          <t>D002013-58</t>
+          <t>B3143</t>
         </is>
       </c>
       <c r="E533" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка темно-коричневый P.L.- Barbossa</t>
+          <t>Стакан Хайбол 380 мл "Classic Highball Cylinder" d 6,2 см h14,3 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F533" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G533" s="9">
-        <v>2537</v>
+        <v>207</v>
       </c>
       <c r="H533" s="9">
         <v/>
       </c>
       <c r="I533" s="10">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="J533" s="4"/>
     </row>
     <row r="534" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A534" s="4"/>
       <c r="B534" s="5"/>
       <c r="C534" s="6" t="inlineStr">
         <is>
-          <t>81280318</t>
+          <t>81260156</t>
         </is>
       </c>
       <c r="D534" s="7" t="inlineStr">
         <is>
-          <t>D002030</t>
+          <t>C3004</t>
         </is>
       </c>
       <c r="E534" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. цвет золото P.L.- Barbossa</t>
+          <t>Стакан Хайбол 380 мл "Form Bud Cone" d 7,7/6,4 см h14,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F534" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G534" s="9">
-        <v>2073</v>
+        <v>207</v>
       </c>
       <c r="H534" s="9">
         <v/>
       </c>
       <c r="I534" s="10">
-        <v>17</v>
+        <v>1111</v>
       </c>
       <c r="J534" s="4"/>
     </row>
     <row r="535" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A535" s="4"/>
       <c r="B535" s="5"/>
       <c r="C535" s="6" t="inlineStr">
         <is>
-          <t>81280311</t>
+          <t>81260144</t>
         </is>
       </c>
       <c r="D535" s="7" t="inlineStr">
         <is>
-          <t>S0221</t>
+          <t>42253</t>
         </is>
       </c>
       <c r="E535" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. черный P.L.- Barbossa</t>
+          <t>Стакан Хайбол 380 мл "Сиде" d 6,8/6,2 см h15 см Cocktail&amp;Beer Pasabahce [12]</t>
         </is>
       </c>
       <c r="F535" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G535" s="9">
-        <v>1673</v>
+        <v>97</v>
       </c>
       <c r="H535" s="9">
         <v/>
       </c>
       <c r="I535" s="10">
-        <v>10</v>
+        <v>668</v>
       </c>
       <c r="J535" s="4"/>
     </row>
     <row r="536" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A536" s="4"/>
       <c r="B536" s="5"/>
       <c r="C536" s="6" t="inlineStr">
         <is>
-          <t>81280309</t>
+          <t>81260160</t>
         </is>
       </c>
       <c r="D536" s="7" t="inlineStr">
         <is>
-          <t>D000852-1-wood+SS</t>
+          <t>B3070</t>
         </is>
       </c>
       <c r="E536" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе d 58 мм h9,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Стакан Хайбол 390 мл "Slim Bud Cone" d 8,9/5,3 см h11,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F536" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G536" s="9">
-        <v>2247</v>
+        <v>214</v>
       </c>
       <c r="H536" s="9">
-        <v/>
+        <v>139</v>
       </c>
       <c r="I536" s="10">
-        <v>45</v>
+        <v>2404</v>
       </c>
       <c r="J536" s="4"/>
     </row>
     <row r="537" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A537" s="4"/>
       <c r="B537" s="5"/>
       <c r="C537" s="6" t="inlineStr">
         <is>
-          <t>81280308</t>
+          <t>81260150</t>
         </is>
       </c>
       <c r="D537" s="7" t="inlineStr">
         <is>
-          <t>D000852-AL+SS</t>
+          <t>B3137</t>
         </is>
       </c>
       <c r="E537" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе d 58 мм h9,9 см нерж.+ алюм. черный P.L.- Barbossa</t>
+          <t>Стакан Хайбол 435 мл "News Highball Cone" d 7,5/6 см h13,7 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F537" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G537" s="9">
-        <v>2113</v>
+        <v>214</v>
       </c>
       <c r="H537" s="9">
         <v/>
       </c>
       <c r="I537" s="10">
-        <v>38</v>
+        <v>2495</v>
       </c>
       <c r="J537" s="4"/>
     </row>
     <row r="538" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A538" s="4"/>
       <c r="B538" s="5"/>
       <c r="C538" s="6" t="inlineStr">
         <is>
-          <t>81280305</t>
+          <t>81260195</t>
         </is>
       </c>
       <c r="D538" s="7" t="inlineStr">
         <is>
-          <t>S0190</t>
+          <t>X2702</t>
         </is>
       </c>
       <c r="E538" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм h4,1/3,7 см нерж.+ алюм. черный P.L.- Barbossa</t>
+          <t>Стакан Хайбол 450 мл хр. стекло "Диско" d 8,4/6,4 см h13 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F538" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G538" s="9">
-        <v>2678</v>
+        <v>272</v>
       </c>
       <c r="H538" s="9">
         <v/>
       </c>
       <c r="I538" s="10">
-        <v>45</v>
+        <v>490</v>
       </c>
       <c r="J538" s="4"/>
     </row>
     <row r="539" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A539" s="4"/>
       <c r="B539" s="5"/>
       <c r="C539" s="6" t="inlineStr">
         <is>
-          <t>81280307</t>
+          <t>81260157</t>
         </is>
       </c>
       <c r="D539" s="7" t="inlineStr">
         <is>
-          <t>S0396</t>
+          <t>B3133</t>
         </is>
       </c>
       <c r="E539" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм h4,4/3,9 см нерж. + алюм. черный P.L.- Barbossa</t>
+          <t>Стакан Хайбол 480 мл "Simple Highball Cylinder" d 7,6 см h12,4 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F539" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G539" s="9">
-        <v>2837</v>
+        <v>214</v>
       </c>
       <c r="H539" s="9">
         <v/>
       </c>
       <c r="I539" s="10">
-        <v>48</v>
+        <v>2416</v>
       </c>
       <c r="J539" s="4"/>
     </row>
     <row r="540" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A540" s="4"/>
       <c r="B540" s="5"/>
       <c r="C540" s="6" t="inlineStr">
         <is>
-          <t>81290298</t>
+          <t>81280397</t>
         </is>
       </c>
       <c r="D540" s="7" t="inlineStr">
         <is>
-          <t>M2180</t>
+          <t>S0226-450</t>
         </is>
       </c>
       <c r="E540" s="8" t="inlineStr">
         <is>
-          <t>Терка 4-х сторонняя h23 см 10,5*5,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Стакан Хайбол 500 мл Classic Coffee d 9,1/8,7 см h14,5 см термостекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F540" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G540" s="9">
-        <v>288</v>
+        <v>387</v>
       </c>
       <c r="H540" s="9">
         <v/>
       </c>
       <c r="I540" s="10">
-        <v>15</v>
+        <v>276</v>
       </c>
       <c r="J540" s="4"/>
     </row>
     <row r="541" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A541" s="4"/>
       <c r="B541" s="5"/>
       <c r="C541" s="6" t="inlineStr">
         <is>
-          <t>81222398</t>
+          <t>81260161</t>
         </is>
       </c>
       <c r="D541" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C3220</t>
         </is>
       </c>
       <c r="E541" s="8" t="inlineStr">
         <is>
-          <t>Терка барная 30,7*6,4 см крупная нерж с ручкой P.L. Proff Cuisine</t>
+          <t>Стакан Хайбол 520 мл "Naro Down Cone" d 9,5/6,5 см h11,3 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F541" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G541" s="9">
-        <v>537</v>
+        <v>207</v>
       </c>
       <c r="H541" s="9">
         <v/>
       </c>
       <c r="I541" s="10">
-        <v>1422</v>
+        <v>1411</v>
       </c>
       <c r="J541" s="4"/>
     </row>
     <row r="542" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A542" s="4"/>
       <c r="B542" s="5"/>
       <c r="C542" s="6" t="inlineStr">
         <is>
-          <t>81222402</t>
+          <t>81260215</t>
         </is>
       </c>
       <c r="D542" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B25519</t>
         </is>
       </c>
       <c r="E542" s="8" t="inlineStr">
         <is>
-          <t>Терка барная 30,7*6,4 см мелкая нерж с ручкой P.L. Proff Cuisine</t>
+          <t>Стакан Хайбол 530 мл "Каса" d 8,3/8,9 см h12 см Ocean [6]</t>
         </is>
       </c>
       <c r="F542" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G542" s="9">
-        <v>537</v>
+        <v>182</v>
       </c>
       <c r="H542" s="9">
         <v/>
       </c>
       <c r="I542" s="10">
-        <v>1381</v>
+        <v>1196</v>
       </c>
       <c r="J542" s="4"/>
     </row>
     <row r="543" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A543" s="4"/>
       <c r="B543" s="5"/>
       <c r="C543" s="6" t="inlineStr">
         <is>
-          <t>81222400</t>
+          <t>81260200</t>
         </is>
       </c>
       <c r="D543" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28438020006</t>
         </is>
       </c>
       <c r="E543" s="8" t="inlineStr">
         <is>
-          <t>Терка барная 30,7*6,4 см нерж с ручкой P.L. Proff Cuisine</t>
+          <t>Стакан Хайбол 550 мл хр. стекло Light Ultra-Thin Glass d 9/7,3 см h12,2 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F543" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G543" s="9">
-        <v>537</v>
+        <v>425</v>
       </c>
       <c r="H543" s="9">
         <v/>
       </c>
       <c r="I543" s="10">
-        <v>1426</v>
+        <v>1654</v>
       </c>
       <c r="J543" s="4"/>
     </row>
     <row r="544" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A544" s="4"/>
       <c r="B544" s="5"/>
       <c r="C544" s="6" t="inlineStr">
         <is>
-          <t>81222401</t>
+          <t>81260220</t>
         </is>
       </c>
       <c r="D544" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B00322</t>
         </is>
       </c>
       <c r="E544" s="8" t="inlineStr">
         <is>
-          <t>Терка барная 30,7*6,4 см нерж с ручкой P.L. Proff Cuisine</t>
+          <t>Стакан Хайбол 625 мл "Топ" d 7,8 см h16,9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F544" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G544" s="9">
-        <v>537</v>
+        <v>162</v>
       </c>
       <c r="H544" s="9">
         <v/>
       </c>
       <c r="I544" s="10">
-        <v>1430</v>
+        <v>2370</v>
       </c>
       <c r="J544" s="4"/>
     </row>
     <row r="545" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A545" s="4"/>
       <c r="B545" s="5"/>
       <c r="C545" s="6" t="inlineStr">
         <is>
-          <t>81222397</t>
+          <t>81260216</t>
         </is>
       </c>
       <c r="D545" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B25523</t>
         </is>
       </c>
       <c r="E545" s="8" t="inlineStr">
         <is>
-          <t>Терка барная 38,8*4 см трехсторонняя нерж с ручкой P.L. Proff Cuisine</t>
+          <t>Стакан Хайбол 650 мл "Каса" d 8,3/8,9 см h14,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F545" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G545" s="9">
-        <v>1553</v>
+        <v>209</v>
       </c>
       <c r="H545" s="9">
         <v/>
       </c>
       <c r="I545" s="10">
-        <v>562</v>
+        <v>1196</v>
       </c>
       <c r="J545" s="4"/>
     </row>
     <row r="546" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A546" s="4"/>
       <c r="B546" s="5"/>
       <c r="C546" s="6" t="inlineStr">
         <is>
-          <t>81280457</t>
+          <t>81280421</t>
         </is>
       </c>
       <c r="D546" s="7" t="inlineStr">
         <is>
-          <t>N0019-5</t>
+          <t>S0565-4</t>
         </is>
       </c>
       <c r="E546" s="8" t="inlineStr">
         <is>
-          <t>Фильтр бумажный для кофе 1-2 чашки 12,7*7 см дрип-пакет набор 100шт P.L. Proff Coffee </t>
+          <t>Станция диспенсер для кофейных аксессуаров 20*20*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F546" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G546" s="9">
-        <v>447</v>
+        <v>6283</v>
       </c>
       <c r="H546" s="9">
         <v/>
       </c>
       <c r="I546" s="10">
-        <v>298</v>
+        <v>0</v>
       </c>
       <c r="J546" s="4"/>
     </row>
     <row r="547" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A547" s="4"/>
       <c r="B547" s="5"/>
       <c r="C547" s="6" t="inlineStr">
         <is>
-          <t>81280459</t>
+          <t>81280419</t>
         </is>
       </c>
       <c r="D547" s="7" t="inlineStr">
         <is>
-          <t>D001977</t>
+          <t>S0565-5</t>
         </is>
       </c>
       <c r="E547" s="8" t="inlineStr">
         <is>
-          <t>Фильтр бумажный для кофе 1-2 чашки 14*9 см дрип-пакет Конус набор 100шт P.L. Proff Coffee </t>
+          <t>Станция диспенсер для кофейных аксессуаров 25*23*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F547" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G547" s="9">
-        <v>447</v>
+        <v>10693</v>
       </c>
       <c r="H547" s="9">
         <v/>
       </c>
       <c r="I547" s="10">
-        <v>290</v>
+        <v>6</v>
       </c>
       <c r="J547" s="4"/>
     </row>
     <row r="548" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A548" s="4"/>
       <c r="B548" s="5"/>
       <c r="C548" s="6" t="inlineStr">
         <is>
-          <t>81280461</t>
+          <t>81280420</t>
         </is>
       </c>
       <c r="D548" s="7" t="inlineStr">
         <is>
-          <t>N0050-1</t>
+          <t>S0565-3</t>
         </is>
       </c>
       <c r="E548" s="8" t="inlineStr">
         <is>
-          <t>Фильтр бумажный для кофе 185/50 набор дрип-пакет 100шт P.L. Proff Coffee </t>
+          <t>Станция диспенсер для кофейных аксессуаров 28*31*16 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F548" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G548" s="9">
-        <v>673</v>
+        <v>7873</v>
       </c>
       <c r="H548" s="9">
         <v/>
       </c>
       <c r="I548" s="10">
-        <v>295</v>
+        <v>0</v>
       </c>
       <c r="J548" s="4"/>
     </row>
     <row r="549" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A549" s="4"/>
       <c r="B549" s="5"/>
       <c r="C549" s="6" t="inlineStr">
         <is>
-          <t>81280458</t>
+          <t>81280416</t>
         </is>
       </c>
       <c r="D549" s="7" t="inlineStr">
         <is>
-          <t>N0019-5</t>
+          <t>S0565</t>
         </is>
       </c>
       <c r="E549" s="8" t="inlineStr">
         <is>
-          <t>Фильтр бумажный для кофе 2-4 чашки 15*9,2 см дрип-пакет набор 100шт P.L. Proff Coffee </t>
+          <t>Станция диспенсер для кофейных аксессуаров 30*10*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F549" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G549" s="9">
-        <v>478</v>
+        <v>6177</v>
       </c>
       <c r="H549" s="9">
         <v/>
       </c>
       <c r="I549" s="10">
-        <v>286</v>
+        <v>0</v>
       </c>
       <c r="J549" s="4"/>
     </row>
     <row r="550" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A550" s="4"/>
       <c r="B550" s="5"/>
       <c r="C550" s="6" t="inlineStr">
         <is>
-          <t>81280460</t>
+          <t>81280418</t>
         </is>
       </c>
       <c r="D550" s="7" t="inlineStr">
         <is>
-          <t>D001977</t>
+          <t>S0565-2</t>
         </is>
       </c>
       <c r="E550" s="8" t="inlineStr">
         <is>
-          <t>Фильтр бумажный для кофе 2-4 чашки 16*11 см дрип-пакет Конус набор 100шт P.L. Proff Coffee </t>
+          <t>Станция диспенсер для кофейных аксессуаров 30*30*29 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F550" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G550" s="9">
-        <v>478</v>
+        <v>9453</v>
       </c>
       <c r="H550" s="9">
         <v/>
       </c>
       <c r="I550" s="10">
-        <v>272</v>
+        <v>0</v>
       </c>
       <c r="J550" s="4"/>
     </row>
     <row r="551" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A551" s="4"/>
       <c r="B551" s="5"/>
       <c r="C551" s="6" t="inlineStr">
         <is>
-          <t>81200161</t>
+          <t>81280417</t>
         </is>
       </c>
       <c r="D551" s="7" t="inlineStr">
         <is>
-          <t>SL-CC1070</t>
+          <t>S0565-1</t>
         </is>
       </c>
       <c r="E551" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Тарталетка" d 28 см, h 3 см рифленый край, съемное дно P.L. </t>
+          <t>Станция диспенсер для кофейных аксессуаров 31*21*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F551" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G551" s="9">
-        <v>843</v>
+        <v>11073</v>
       </c>
       <c r="H551" s="9">
         <v/>
       </c>
       <c r="I551" s="10">
-        <v>672</v>
+        <v>0</v>
       </c>
       <c r="J551" s="4"/>
     </row>
     <row r="552" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A552" s="4"/>
       <c r="B552" s="5"/>
       <c r="C552" s="6" t="inlineStr">
         <is>
-          <t>81280230</t>
+          <t>81222721</t>
         </is>
       </c>
       <c r="D552" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CSTH-12B EU</t>
         </is>
       </c>
       <c r="E552" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Тарталетка" перфорированная d 30 см, h 2 см рифленый край, съемное дноP.L. </t>
+          <t>Станция для зарядки ламп на 12 USB портов 14*8,5*3,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F552" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G552" s="9">
-        <v>843</v>
+        <v>2173</v>
       </c>
       <c r="H552" s="9">
-        <v/>
+        <v>1412</v>
       </c>
       <c r="I552" s="10">
-        <v>717</v>
+        <v>197</v>
       </c>
       <c r="J552" s="4"/>
     </row>
     <row r="553" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A553" s="4"/>
       <c r="B553" s="5"/>
       <c r="C553" s="6" t="inlineStr">
         <is>
-          <t>81280320</t>
+          <t>81222896</t>
         </is>
       </c>
       <c r="D553" s="7" t="inlineStr">
         <is>
-          <t>D002975</t>
+          <t>ПГ022-00087873</t>
         </is>
       </c>
       <c r="E553" s="8" t="inlineStr">
         <is>
-          <t>Холдер портафильтр d 58 мм для кофемашины l 23 см P.L.- Barbossa</t>
+          <t>Супница 3,5 л d 23 см h21 см "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F553" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G553" s="9">
-        <v>2637</v>
+        <v>1513</v>
       </c>
       <c r="H553" s="9">
         <v/>
       </c>
       <c r="I553" s="10">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="J553" s="4"/>
     </row>
     <row r="554" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A554" s="4"/>
       <c r="B554" s="5"/>
       <c r="C554" s="6" t="inlineStr">
         <is>
-          <t>81280319</t>
+          <t>81233210</t>
         </is>
       </c>
       <c r="D554" s="7" t="inlineStr">
         <is>
-          <t>D002975-1</t>
+          <t>0985 (кор=2шт)</t>
         </is>
       </c>
       <c r="E554" s="8" t="inlineStr">
         <is>
-          <t>Холдер портафильтр d 58 мм для кофемашины l 23 см P.L.- Barbossa</t>
+          <t>Супница пельменница кашник 2,8 л d 20,5 см h14,8/10,8 см с крышкой "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F554" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G554" s="9">
-        <v>2637</v>
+        <v>2397</v>
       </c>
       <c r="H554" s="9">
         <v/>
       </c>
       <c r="I554" s="10">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="J554" s="4"/>
     </row>
     <row r="555" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A555" s="4"/>
       <c r="B555" s="5"/>
       <c r="C555" s="6" t="inlineStr">
         <is>
-          <t>81233102</t>
+          <t>81222875</t>
         </is>
       </c>
       <c r="D555" s="7" t="inlineStr">
         <is>
-          <t>305608А/305018А</t>
+          <t>RUG-AR-20-KR</t>
         </is>
       </c>
       <c r="E555" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 9,4 см h7,2 см Bella Noble [6]</t>
+          <t>Тарелка 15*15 см h1,6 см квадратная Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F555" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G555" s="9">
-        <v>973</v>
+        <v>1420</v>
       </c>
       <c r="H555" s="9">
         <v/>
       </c>
       <c r="I555" s="10">
-        <v>1674</v>
+        <v>590</v>
       </c>
       <c r="J555" s="4"/>
     </row>
     <row r="556" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A556" s="4"/>
       <c r="B556" s="5"/>
       <c r="C556" s="6" t="inlineStr">
         <is>
-          <t>81280270</t>
+          <t>81222876</t>
         </is>
       </c>
       <c r="D556" s="7" t="inlineStr">
         <is>
-          <t>S0120-200-matte yellow</t>
+          <t>RUG-AR-25-KR</t>
         </is>
       </c>
       <c r="E556" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл желтая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 19*19 см h1,8 см квадратная Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F556" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G556" s="9">
-        <v>723</v>
+        <v>2081</v>
       </c>
       <c r="H556" s="9">
         <v/>
       </c>
       <c r="I556" s="10">
-        <v>1007</v>
+        <v>574</v>
       </c>
       <c r="J556" s="4"/>
     </row>
     <row r="557" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A557" s="4"/>
       <c r="B557" s="5"/>
       <c r="C557" s="6" t="inlineStr">
         <is>
-          <t>81280268</t>
+          <t>81222696</t>
         </is>
       </c>
       <c r="D557" s="7" t="inlineStr">
         <is>
-          <t>S0120-200-matte red</t>
+          <t>F0007-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E557" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл красная матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 20*20 см h2,4 см квадратная белая фарфор NEW P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F557" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G557" s="9">
-        <v>723</v>
+        <v>537</v>
       </c>
       <c r="H557" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I557" s="10">
-        <v>977</v>
+        <v>1151</v>
       </c>
       <c r="J557" s="4"/>
     </row>
     <row r="558" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A558" s="4"/>
       <c r="B558" s="5"/>
       <c r="C558" s="6" t="inlineStr">
         <is>
-          <t>81280267</t>
+          <t>81222877</t>
         </is>
       </c>
       <c r="D558" s="7" t="inlineStr">
         <is>
-          <t>S0120-200-matte orange</t>
+          <t>RUG-AR-30-KR</t>
         </is>
       </c>
       <c r="E558" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл оранжевая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 22*22 см h1,9 см квадратная Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F558" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G558" s="9">
-        <v>723</v>
+        <v>3423</v>
       </c>
       <c r="H558" s="9">
         <v/>
       </c>
       <c r="I558" s="10">
-        <v>1069</v>
+        <v>244</v>
       </c>
       <c r="J558" s="4"/>
     </row>
     <row r="559" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A559" s="4"/>
       <c r="B559" s="5"/>
       <c r="C559" s="6" t="inlineStr">
         <is>
-          <t>81280271</t>
+          <t>81222697</t>
         </is>
       </c>
       <c r="D559" s="7" t="inlineStr">
         <is>
-          <t>S0120-matte fruit green</t>
+          <t>F0007-10 (кор=18 шт)</t>
         </is>
       </c>
       <c r="E559" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл светло-зеленая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. [6]</t>
+          <t>Тарелка 25*25 см h2,6 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F559" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G559" s="9">
-        <v>723</v>
+        <v>973</v>
       </c>
       <c r="H559" s="9">
         <v/>
       </c>
       <c r="I559" s="10">
-        <v>1067</v>
+        <v>1139</v>
       </c>
       <c r="J559" s="4"/>
     </row>
     <row r="560" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A560" s="4"/>
       <c r="B560" s="5"/>
       <c r="C560" s="6" t="inlineStr">
         <is>
-          <t>81280266</t>
+          <t>81222698</t>
         </is>
       </c>
       <c r="D560" s="7" t="inlineStr">
         <is>
-          <t>S0120-200-matte grey</t>
+          <t>F0007-11 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E560" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл серая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 27*27 см h3 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F560" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G560" s="9">
-        <v>723</v>
+        <v>1153</v>
       </c>
       <c r="H560" s="9">
-        <v/>
+        <v>749</v>
       </c>
       <c r="I560" s="10">
-        <v>1034</v>
+        <v>1051</v>
       </c>
       <c r="J560" s="4"/>
     </row>
     <row r="561" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A561" s="4"/>
       <c r="B561" s="5"/>
       <c r="C561" s="6" t="inlineStr">
         <is>
-          <t>81280269</t>
+          <t>81222838</t>
         </is>
       </c>
       <c r="D561" s="7" t="inlineStr">
         <is>
-          <t>S0120-200-matte black</t>
+          <t>RUG-ZT-15-DZ</t>
         </is>
       </c>
       <c r="E561" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл черная матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 15 см h1,6 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F561" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G561" s="9">
-        <v>723</v>
+        <v>565</v>
       </c>
       <c r="H561" s="9">
         <v/>
       </c>
       <c r="I561" s="10">
-        <v>1140</v>
+        <v>3587</v>
       </c>
       <c r="J561" s="4"/>
     </row>
     <row r="562" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A562" s="4"/>
       <c r="B562" s="5"/>
       <c r="C562" s="6" t="inlineStr">
         <is>
-          <t>81280276</t>
+          <t>81222757</t>
         </is>
       </c>
       <c r="D562" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte yellow</t>
+          <t>OLV-ZT-15-DZ</t>
         </is>
       </c>
       <c r="E562" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл желтая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 15 см h1,7 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F562" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G562" s="9">
-        <v>743</v>
+        <v>565</v>
       </c>
       <c r="H562" s="9">
         <v/>
       </c>
       <c r="I562" s="10">
-        <v>1161</v>
+        <v>3567</v>
       </c>
       <c r="J562" s="4"/>
     </row>
     <row r="563" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A563" s="4"/>
       <c r="B563" s="5"/>
       <c r="C563" s="6" t="inlineStr">
         <is>
-          <t>81280274</t>
+          <t>81222735</t>
         </is>
       </c>
       <c r="D563" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte red</t>
+          <t>GT-17-DZ</t>
         </is>
       </c>
       <c r="E563" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл красная матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 17 см h1,5 см Classic Arel белая By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F563" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G563" s="9">
-        <v>743</v>
+        <v>434</v>
       </c>
       <c r="H563" s="9">
-        <v/>
+        <v>282</v>
       </c>
       <c r="I563" s="10">
-        <v>1026</v>
+        <v>2818</v>
       </c>
       <c r="J563" s="4"/>
     </row>
     <row r="564" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A564" s="4"/>
       <c r="B564" s="5"/>
       <c r="C564" s="6" t="inlineStr">
         <is>
-          <t>81280273</t>
+          <t>81222839</t>
         </is>
       </c>
       <c r="D564" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte orange</t>
+          <t>RUG-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E564" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл оранжевая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 17 см h1,6 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F564" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G564" s="9">
-        <v>743</v>
+        <v>633</v>
       </c>
       <c r="H564" s="9">
         <v/>
       </c>
       <c r="I564" s="10">
-        <v>1158</v>
+        <v>3550</v>
       </c>
       <c r="J564" s="4"/>
     </row>
     <row r="565" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A565" s="4"/>
       <c r="B565" s="5"/>
       <c r="C565" s="6" t="inlineStr">
         <is>
-          <t>81280277</t>
+          <t>81222758</t>
         </is>
       </c>
       <c r="D565" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte fruit gre</t>
+          <t>OLV-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E565" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл светло-зеленая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. [6]</t>
+          <t>Тарелка d 17 см h1,7 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F565" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G565" s="9">
-        <v>743</v>
+        <v>633</v>
       </c>
       <c r="H565" s="9">
         <v/>
       </c>
       <c r="I565" s="10">
-        <v>1146</v>
+        <v>3520</v>
       </c>
       <c r="J565" s="4"/>
     </row>
     <row r="566" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A566" s="4"/>
       <c r="B566" s="5"/>
       <c r="C566" s="6" t="inlineStr">
         <is>
-          <t>81280272</t>
+          <t>81233087</t>
         </is>
       </c>
       <c r="D566" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte grey</t>
+          <t>305001А</t>
         </is>
       </c>
       <c r="E566" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл серая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 17,5 см h1,9 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F566" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G566" s="9">
-        <v>743</v>
+        <v>527</v>
       </c>
       <c r="H566" s="9">
         <v/>
       </c>
       <c r="I566" s="10">
-        <v>1152</v>
+        <v>3493</v>
       </c>
       <c r="J566" s="4"/>
     </row>
     <row r="567" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A567" s="4"/>
       <c r="B567" s="5"/>
       <c r="C567" s="6" t="inlineStr">
         <is>
-          <t>81280275</t>
+          <t>81222840</t>
         </is>
       </c>
       <c r="D567" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte black</t>
+          <t>RUG-ZT-19-DZ</t>
         </is>
       </c>
       <c r="E567" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл черная матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 19 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F567" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G567" s="9">
-        <v>743</v>
+        <v>710</v>
       </c>
       <c r="H567" s="9">
         <v/>
       </c>
       <c r="I567" s="10">
-        <v>1158</v>
+        <v>3402</v>
       </c>
       <c r="J567" s="4"/>
     </row>
     <row r="568" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A568" s="4"/>
       <c r="B568" s="5"/>
       <c r="C568" s="6" t="inlineStr">
         <is>
-          <t>81280282</t>
+          <t>81222736</t>
         </is>
       </c>
       <c r="D568" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte yellow</t>
+          <t>GT-19-DZ</t>
         </is>
       </c>
       <c r="E568" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл желтая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 19 см h2 см Classic Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F568" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G568" s="9">
-        <v>843</v>
+        <v>503</v>
       </c>
       <c r="H568" s="9">
-        <v/>
+        <v>326</v>
       </c>
       <c r="I568" s="10">
-        <v>1162</v>
+        <v>3865</v>
       </c>
       <c r="J568" s="4"/>
     </row>
     <row r="569" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A569" s="4"/>
       <c r="B569" s="5"/>
       <c r="C569" s="6" t="inlineStr">
         <is>
-          <t>81280280</t>
+          <t>81222759</t>
         </is>
       </c>
       <c r="D569" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte red</t>
+          <t>OLV-ZT-19-DZ</t>
         </is>
       </c>
       <c r="E569" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл красная матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 19 см h2 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F569" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G569" s="9">
-        <v>843</v>
+        <v>710</v>
       </c>
       <c r="H569" s="9">
         <v/>
       </c>
       <c r="I569" s="10">
-        <v>1119</v>
+        <v>3300</v>
       </c>
       <c r="J569" s="4"/>
     </row>
     <row r="570" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A570" s="4"/>
       <c r="B570" s="5"/>
       <c r="C570" s="6" t="inlineStr">
         <is>
-          <t>81280279</t>
+          <t>81222922</t>
         </is>
       </c>
       <c r="D570" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte orange</t>
+          <t>ПГ071-00092457</t>
         </is>
       </c>
       <c r="E570" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл оранжевая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 19,5 см h2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F570" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G570" s="9">
-        <v>843</v>
+        <v>337</v>
       </c>
       <c r="H570" s="9">
         <v/>
       </c>
       <c r="I570" s="10">
-        <v>1187</v>
+        <v>0</v>
       </c>
       <c r="J570" s="4"/>
     </row>
     <row r="571" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A571" s="4"/>
       <c r="B571" s="5"/>
       <c r="C571" s="6" t="inlineStr">
         <is>
-          <t>81280283</t>
+          <t>81222914</t>
         </is>
       </c>
       <c r="D571" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte fruit gre</t>
+          <t>ПГ001-00087162</t>
         </is>
       </c>
       <c r="E571" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл светло-зеленая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 19,5 см h2,3 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F571" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G571" s="9">
-        <v>843</v>
+        <v>300</v>
       </c>
       <c r="H571" s="9">
         <v/>
       </c>
       <c r="I571" s="10">
-        <v>1184</v>
+        <v>1073</v>
       </c>
       <c r="J571" s="4"/>
     </row>
     <row r="572" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A572" s="4"/>
       <c r="B572" s="5"/>
       <c r="C572" s="6" t="inlineStr">
         <is>
-          <t>81280278</t>
+          <t>81222760</t>
         </is>
       </c>
       <c r="D572" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte grey</t>
+          <t>OLV-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E572" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл серая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 21 см h1,8 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F572" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G572" s="9">
-        <v>843</v>
+        <v>800</v>
       </c>
       <c r="H572" s="9">
         <v/>
       </c>
       <c r="I572" s="10">
-        <v>1111</v>
+        <v>2997</v>
       </c>
       <c r="J572" s="4"/>
     </row>
     <row r="573" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A573" s="4"/>
       <c r="B573" s="5"/>
       <c r="C573" s="6" t="inlineStr">
         <is>
-          <t>81280281</t>
+          <t>81222841</t>
         </is>
       </c>
       <c r="D573" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte black</t>
+          <t>RUG-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E573" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл черная матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 21 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F573" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G573" s="9">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="H573" s="9">
         <v/>
       </c>
       <c r="I573" s="10">
-        <v>1177</v>
+        <v>3237</v>
       </c>
       <c r="J573" s="4"/>
     </row>
     <row r="574" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A574" s="4"/>
       <c r="B574" s="5"/>
       <c r="C574" s="6" t="inlineStr">
         <is>
-          <t>81280288</t>
+          <t>81233088</t>
         </is>
       </c>
       <c r="D574" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte yellow</t>
+          <t>305002А</t>
         </is>
       </c>
       <c r="E574" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл желтая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 21 см h1,9 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F574" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G574" s="9">
-        <v>887</v>
+        <v>589</v>
       </c>
       <c r="H574" s="9">
         <v/>
       </c>
       <c r="I574" s="10">
-        <v>1137</v>
+        <v>1747</v>
       </c>
       <c r="J574" s="4"/>
     </row>
     <row r="575" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A575" s="4"/>
       <c r="B575" s="5"/>
       <c r="C575" s="6" t="inlineStr">
         <is>
-          <t>81280286</t>
+          <t>81233125</t>
         </is>
       </c>
       <c r="D575" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte red</t>
+          <t>ZA0382-6.25-MD</t>
         </is>
       </c>
       <c r="E575" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл красная матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 21 см h2,4 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F575" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G575" s="9">
-        <v>887</v>
+        <v>1103</v>
       </c>
       <c r="H575" s="9">
         <v/>
       </c>
       <c r="I575" s="10">
-        <v>1078</v>
+        <v>572</v>
       </c>
       <c r="J575" s="4"/>
     </row>
     <row r="576" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A576" s="4"/>
       <c r="B576" s="5"/>
       <c r="C576" s="6" t="inlineStr">
         <is>
-          <t>81280285</t>
+          <t>81233196</t>
         </is>
       </c>
       <c r="D576" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte orange</t>
+          <t>4217 (кор=40 шт)</t>
         </is>
       </c>
       <c r="E576" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл оранжевая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 21 см h2,6 см "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F576" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G576" s="9">
-        <v>887</v>
+        <v>647</v>
       </c>
       <c r="H576" s="9">
         <v/>
       </c>
       <c r="I576" s="10">
-        <v>1104</v>
+        <v>1324</v>
       </c>
       <c r="J576" s="4"/>
     </row>
     <row r="577" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A577" s="4"/>
       <c r="B577" s="5"/>
       <c r="C577" s="6" t="inlineStr">
         <is>
-          <t>81280289</t>
+          <t>81233123</t>
         </is>
       </c>
       <c r="D577" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte green</t>
+          <t>ZA0509-9-MD</t>
         </is>
       </c>
       <c r="E577" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл светло-зеленая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 22,6 см h3 см без борта Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F577" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G577" s="9">
-        <v>887</v>
+        <v>1437</v>
       </c>
       <c r="H577" s="9">
         <v/>
       </c>
       <c r="I577" s="10">
-        <v>1121</v>
+        <v>644</v>
       </c>
       <c r="J577" s="4"/>
     </row>
     <row r="578" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A578" s="4"/>
       <c r="B578" s="5"/>
       <c r="C578" s="6" t="inlineStr">
         <is>
-          <t>81280284</t>
+          <t>81222737</t>
         </is>
       </c>
       <c r="D578" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte grey</t>
+          <t>GT-23-DZ</t>
         </is>
       </c>
       <c r="E578" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл серая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 23 см h2 см Classic Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F578" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G578" s="9">
-        <v>887</v>
+        <v>624</v>
       </c>
       <c r="H578" s="9">
-        <v/>
+        <v>405</v>
       </c>
       <c r="I578" s="10">
-        <v>1169</v>
+        <v>4736</v>
       </c>
       <c r="J578" s="4"/>
     </row>
     <row r="579" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A579" s="4"/>
       <c r="B579" s="5"/>
       <c r="C579" s="6" t="inlineStr">
         <is>
-          <t>81280287</t>
+          <t>81222761</t>
         </is>
       </c>
       <c r="D579" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte black</t>
+          <t>OLV-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E579" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл черная матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 23 см h2,1 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F579" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G579" s="9">
-        <v>887</v>
+        <v>930</v>
       </c>
       <c r="H579" s="9">
         <v/>
       </c>
       <c r="I579" s="10">
-        <v>1152</v>
+        <v>2667</v>
       </c>
       <c r="J579" s="4"/>
     </row>
     <row r="580" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A580" s="4"/>
       <c r="B580" s="5"/>
       <c r="C580" s="6" t="inlineStr">
         <is>
-          <t>81233104</t>
+          <t>81222842</t>
         </is>
       </c>
       <c r="D580" s="7" t="inlineStr">
         <is>
-          <t>305800А</t>
+          <t>RUG-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E580" s="8" t="inlineStr">
         <is>
-          <t>Чайник 1000 мл d 12,9 см h18,5 см Bella Noble [1]</t>
+          <t>Тарелка d 23 см h2,1 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F580" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G580" s="9">
-        <v>2873</v>
+        <v>930</v>
       </c>
       <c r="H580" s="9">
         <v/>
       </c>
       <c r="I580" s="10">
-        <v>469</v>
+        <v>3490</v>
       </c>
       <c r="J580" s="4"/>
     </row>
     <row r="581" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A581" s="4"/>
       <c r="B581" s="5"/>
       <c r="C581" s="6" t="inlineStr">
         <is>
-          <t>81233114</t>
+          <t>81233115</t>
         </is>
       </c>
       <c r="D581" s="7" t="inlineStr">
         <is>
-          <t>401800</t>
+          <t>305007А</t>
         </is>
       </c>
       <c r="E581" s="8" t="inlineStr">
         <is>
-          <t>Чайник 1000 мл d 15,5 см h14,5 см Bella Noble [1]</t>
+          <t>Тарелка d 23 см h2,6 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F581" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G581" s="9">
-        <v>2873</v>
+        <v>788</v>
       </c>
       <c r="H581" s="9">
         <v/>
       </c>
       <c r="I581" s="10">
-        <v>237</v>
+        <v>3233</v>
       </c>
       <c r="J581" s="4"/>
     </row>
     <row r="582" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A582" s="4"/>
       <c r="B582" s="5"/>
       <c r="C582" s="6" t="inlineStr">
         <is>
-          <t>81280445</t>
+          <t>81233126</t>
         </is>
       </c>
       <c r="D582" s="7" t="inlineStr">
         <is>
-          <t>S0501-3</t>
+          <t>ZA0382-9-MD</t>
         </is>
       </c>
       <c r="E582" s="8" t="inlineStr">
         <is>
-          <t>Чайник 360 мл с фильтром типод Гунфу d 8,6 см h14 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Тарелка d 23 см h2,7 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F582" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G582" s="9">
-        <v>6283</v>
+        <v>1373</v>
       </c>
       <c r="H582" s="9">
         <v/>
       </c>
       <c r="I582" s="10">
-        <v>116</v>
+        <v>404</v>
       </c>
       <c r="J582" s="4"/>
     </row>
     <row r="583" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A583" s="4"/>
       <c r="B583" s="5"/>
       <c r="C583" s="6" t="inlineStr">
         <is>
-          <t>81222685</t>
+          <t>81222908</t>
         </is>
       </c>
       <c r="D583" s="7" t="inlineStr">
         <is>
-          <t>F0950-550 (кор=36 шт)</t>
+          <t>ПГ001-00087168</t>
         </is>
       </c>
       <c r="E583" s="8" t="inlineStr">
         <is>
-          <t>Чайник 450 мл d 12 см h7,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 23,7 см h3,2 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F583" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G583" s="9">
-        <v>673</v>
+        <v>483</v>
       </c>
       <c r="H583" s="9">
         <v/>
       </c>
       <c r="I583" s="10">
-        <v>3497</v>
+        <v>531</v>
       </c>
       <c r="J583" s="4"/>
     </row>
     <row r="584" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A584" s="4"/>
       <c r="B584" s="5"/>
       <c r="C584" s="6" t="inlineStr">
         <is>
-          <t>81222592</t>
+          <t>81233197</t>
         </is>
       </c>
       <c r="D584" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>0556 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E584" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 13 см h7,5 см Frost White Moon P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 25 см h2 см "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F584" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G584" s="9">
-        <v>2083</v>
+        <v>917</v>
       </c>
       <c r="H584" s="9">
         <v/>
       </c>
       <c r="I584" s="10">
-        <v>768</v>
+        <v>1328</v>
       </c>
       <c r="J584" s="4"/>
     </row>
     <row r="585" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A585" s="4"/>
       <c r="B585" s="5"/>
       <c r="C585" s="6" t="inlineStr">
         <is>
-          <t>81280443</t>
+          <t>81222762</t>
         </is>
       </c>
       <c r="D585" s="7" t="inlineStr">
         <is>
-          <t>S0501-2</t>
+          <t>OLV-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E585" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл с фильтром типод Гунфу d 9,6/8,6 см h14 см пуш механизм слива термостекло Barbossa</t>
+          <t>Тарелка d 25 см h2,1 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F585" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G585" s="9">
-        <v>3730</v>
+        <v>1051</v>
       </c>
       <c r="H585" s="9">
         <v/>
       </c>
       <c r="I585" s="10">
-        <v>181</v>
+        <v>1498</v>
       </c>
       <c r="J585" s="4"/>
     </row>
     <row r="586" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A586" s="4"/>
       <c r="B586" s="5"/>
       <c r="C586" s="6" t="inlineStr">
         <is>
-          <t>81280446</t>
+          <t>81222843</t>
         </is>
       </c>
       <c r="D586" s="7" t="inlineStr">
         <is>
-          <t>S0501-3</t>
+          <t>RUG-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E586" s="8" t="inlineStr">
         <is>
-          <t>Чайник 510 мл с фильтром типод Гунфу d 9 см h15 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Тарелка d 25 см h2,1 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F586" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G586" s="9">
-        <v>6487</v>
+        <v>1051</v>
       </c>
       <c r="H586" s="9">
         <v/>
       </c>
       <c r="I586" s="10">
-        <v>117</v>
+        <v>3137</v>
       </c>
       <c r="J586" s="4"/>
     </row>
     <row r="587" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A587" s="4"/>
       <c r="B587" s="5"/>
       <c r="C587" s="6" t="inlineStr">
         <is>
-          <t>81280444</t>
+          <t>81222738</t>
         </is>
       </c>
       <c r="D587" s="7" t="inlineStr">
         <is>
-          <t>S0501-2</t>
+          <t>GT-25-DZ</t>
         </is>
       </c>
       <c r="E587" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл с фильтром типод Гунфу серое стекло d 9,6 см h16 см пуш механизм слива термостекло</t>
+          <t>Тарелка d 25 см h2,3 см Classic Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F587" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G587" s="9">
-        <v>3973</v>
+        <v>701</v>
       </c>
       <c r="H587" s="9">
-        <v/>
+        <v>455</v>
       </c>
       <c r="I587" s="10">
-        <v>18</v>
+        <v>4784</v>
       </c>
       <c r="J587" s="4"/>
     </row>
     <row r="588" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A588" s="4"/>
       <c r="B588" s="5"/>
       <c r="C588" s="6" t="inlineStr">
         <is>
-          <t>81280448</t>
+          <t>81222763</t>
         </is>
       </c>
       <c r="D588" s="7" t="inlineStr">
         <is>
-          <t>S0501-4</t>
+          <t>OLV-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E588" s="8" t="inlineStr">
         <is>
-          <t>Чайник 630 мл с фильтром типод Гунфу d 10/8,9 см h16 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Тарелка d 27 см h2,2 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F588" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G588" s="9">
-        <v>7873</v>
+        <v>1197</v>
       </c>
       <c r="H588" s="9">
         <v/>
       </c>
       <c r="I588" s="10">
-        <v>115</v>
+        <v>1554</v>
       </c>
       <c r="J588" s="4"/>
     </row>
     <row r="589" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A589" s="4"/>
       <c r="B589" s="5"/>
       <c r="C589" s="6" t="inlineStr">
         <is>
-          <t>81280447</t>
+          <t>81222844</t>
         </is>
       </c>
       <c r="D589" s="7" t="inlineStr">
         <is>
-          <t>S0501-3</t>
+          <t>RUG-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E589" s="8" t="inlineStr">
         <is>
-          <t>Чайник 650 мл с фильтром типод Гунфу d 8,7 см h19,5 см курковый магнитный слив термостекло Barbossa</t>
+          <t>Тарелка d 27 см h2,3 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F589" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G589" s="9">
-        <v>6637</v>
+        <v>1197</v>
       </c>
       <c r="H589" s="9">
         <v/>
       </c>
       <c r="I589" s="10">
-        <v>109</v>
+        <v>3457</v>
       </c>
       <c r="J589" s="4"/>
     </row>
     <row r="590" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A590" s="4"/>
       <c r="B590" s="5"/>
       <c r="C590" s="6" t="inlineStr">
         <is>
-          <t>81222686</t>
+          <t>81233089</t>
         </is>
       </c>
       <c r="D590" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>305006А</t>
         </is>
       </c>
       <c r="E590" s="8" t="inlineStr">
         <is>
-          <t>Чайник 670 мл d 14 см h8,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 27 см h2,9 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F590" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G590" s="9">
-        <v>847</v>
+        <v>800</v>
       </c>
       <c r="H590" s="9">
         <v/>
       </c>
       <c r="I590" s="10">
-        <v>1142</v>
+        <v>2208</v>
       </c>
       <c r="J590" s="4"/>
     </row>
     <row r="591" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A591" s="4"/>
       <c r="B591" s="5"/>
       <c r="C591" s="6" t="inlineStr">
         <is>
-          <t>81222687</t>
+          <t>81233124</t>
         </is>
       </c>
       <c r="D591" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-11-MD</t>
         </is>
       </c>
       <c r="E591" s="8" t="inlineStr">
         <is>
-          <t>Чайник 850 мл d 15,5 см h9,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Тарелка d 28 см h3 см без борта Marine White Moon P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F591" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G591" s="9">
-        <v>1103</v>
+        <v>2037</v>
       </c>
       <c r="H591" s="9">
         <v/>
       </c>
       <c r="I591" s="10">
-        <v>1189</v>
+        <v>260</v>
       </c>
       <c r="J591" s="4"/>
     </row>
     <row r="592" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A592" s="4"/>
       <c r="B592" s="5"/>
       <c r="C592" s="6" t="inlineStr">
         <is>
-          <t>81280356</t>
+          <t>81233127</t>
         </is>
       </c>
       <c r="D592" s="7" t="inlineStr">
         <is>
-          <t>S0214-3</t>
+          <t>ZA0382-11.25-MD</t>
         </is>
       </c>
       <c r="E592" s="8" t="inlineStr">
         <is>
-          <t>Чайник электрический для пуровера 1000 мл d 14,5 см h18 см черный P.L. Barbossa</t>
+          <t>Тарелка d 28,5 см h2,8 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F592" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G592" s="9">
-        <v>6693</v>
+        <v>1813</v>
       </c>
       <c r="H592" s="9">
         <v/>
       </c>
       <c r="I592" s="10">
-        <v>33</v>
+        <v>684</v>
       </c>
       <c r="J592" s="4"/>
     </row>
     <row r="593" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A593" s="4"/>
       <c r="B593" s="5"/>
       <c r="C593" s="6" t="inlineStr">
         <is>
-          <t>81280354</t>
+          <t>81222923</t>
         </is>
       </c>
       <c r="D593" s="7" t="inlineStr">
         <is>
-          <t>S0362</t>
+          <t>ПГ071-00092395</t>
         </is>
       </c>
       <c r="E593" s="8" t="inlineStr">
         <is>
-          <t>Чайник электрический для пуровера 800 мл d 14,5 см h17 cм серый вставки под цвет дерева Barbossa</t>
+          <t>Тарелка d 29 см h3,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F593" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G593" s="9">
-        <v>10987</v>
+        <v>1173</v>
       </c>
       <c r="H593" s="9">
         <v/>
       </c>
       <c r="I593" s="10">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="J593" s="4"/>
     </row>
     <row r="594" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A594" s="4"/>
       <c r="B594" s="5"/>
       <c r="C594" s="6" t="inlineStr">
         <is>
-          <t>81280355</t>
+          <t>81233090</t>
         </is>
       </c>
       <c r="D594" s="7" t="inlineStr">
         <is>
-          <t>S0362-BLACK</t>
+          <t>305015А</t>
         </is>
       </c>
       <c r="E594" s="8" t="inlineStr">
         <is>
-          <t>Чайник электрический для пуровера 800 мл d 14,5 см h17 cм черный вставки под цвет дерева Barbossa</t>
+          <t>Тарелка d 30 см h2,3 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F594" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G594" s="9">
-        <v>10987</v>
+        <v>1317</v>
       </c>
       <c r="H594" s="9">
         <v/>
       </c>
       <c r="I594" s="10">
-        <v>37</v>
+        <v>996</v>
       </c>
       <c r="J594" s="4"/>
     </row>
     <row r="595" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A595" s="4"/>
       <c r="B595" s="5"/>
       <c r="C595" s="6" t="inlineStr">
         <is>
-          <t>81280228</t>
+          <t>81222845</t>
         </is>
       </c>
       <c r="D595" s="7" t="inlineStr">
         <is>
-          <t>SCBL-12 / DJENI</t>
+          <t>RUG-ZT-30-DZ</t>
         </is>
       </c>
       <c r="E595" s="8" t="inlineStr">
         <is>
-          <t>Чаша для пунша d 40 cм h24,5 см нерж. P.L. Barbossa</t>
+          <t>Тарелка d 30 см h2,6 см Rug By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F595" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G595" s="9">
-        <v>4173</v>
+        <v>1544</v>
       </c>
       <c r="H595" s="9">
         <v/>
       </c>
       <c r="I595" s="10">
-        <v>103</v>
+        <v>1455</v>
       </c>
       <c r="J595" s="4"/>
     </row>
     <row r="596" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A596" s="4"/>
       <c r="B596" s="5"/>
       <c r="C596" s="6" t="inlineStr">
         <is>
-          <t>81240914</t>
+          <t>81222764</t>
         </is>
       </c>
       <c r="D596" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-ZT-30-DZ</t>
         </is>
       </c>
       <c r="E596" s="8" t="inlineStr">
         <is>
-          <t>Чаша для пунша d 40 cм h25 см с ручками нерж. P.L. Hotelware</t>
+          <t>Тарелка d 30 см h2,7 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F596" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G596" s="9">
-        <v>16873</v>
+        <v>1544</v>
       </c>
       <c r="H596" s="9">
         <v/>
       </c>
       <c r="I596" s="10">
-        <v>6</v>
+        <v>922</v>
       </c>
       <c r="J596" s="4"/>
     </row>
     <row r="597" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A597" s="4"/>
       <c r="B597" s="5"/>
       <c r="C597" s="6" t="inlineStr">
         <is>
-          <t>81280325</t>
+          <t>81233091</t>
         </is>
       </c>
       <c r="D597" s="7" t="inlineStr">
         <is>
-          <t>S0264</t>
+          <t>305004А</t>
         </is>
       </c>
       <c r="E597" s="8" t="inlineStr">
         <is>
-          <t>Чаша для холдера портафильтра 58 мм нерж. d 7/6,1 см h2,8 см P.L.- Barbossa</t>
+          <t>Тарелка глубокая 290 мл d 23 см h3,5 см для пасты Bella Noble [6]</t>
         </is>
       </c>
       <c r="F597" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G597" s="9">
-        <v>673</v>
+        <v>748</v>
       </c>
       <c r="H597" s="9">
         <v/>
       </c>
       <c r="I597" s="10">
-        <v>27</v>
+        <v>1025</v>
       </c>
       <c r="J597" s="4"/>
     </row>
     <row r="598" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A598" s="4"/>
       <c r="B598" s="5"/>
       <c r="C598" s="6" t="inlineStr">
         <is>
-          <t>81233211</t>
+          <t>81222739</t>
         </is>
       </c>
       <c r="D598" s="7" t="inlineStr">
         <is>
-          <t>1005 (кор=1шт)</t>
+          <t>GT-23-CK</t>
         </is>
       </c>
       <c r="E598" s="8" t="inlineStr">
         <is>
-          <t>Чаша жаровня тажин для плова 3,3 л d 28,5 см h16/9 см с крышкой "Кухни мира" красная глина P.L.</t>
+          <t>Тарелка глубокая 300 мл d 23 см h3,5 см для пасты, для супа Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F598" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G598" s="9">
-        <v>3197</v>
+        <v>806</v>
       </c>
       <c r="H598" s="9">
         <v/>
       </c>
       <c r="I598" s="10">
-        <v>8</v>
+        <v>1178</v>
       </c>
       <c r="J598" s="4"/>
     </row>
     <row r="599" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A599" s="4"/>
       <c r="B599" s="5"/>
       <c r="C599" s="6" t="inlineStr">
         <is>
-          <t>81233212</t>
+          <t>81222769</t>
         </is>
       </c>
       <c r="D599" s="7" t="inlineStr">
         <is>
-          <t>1012 (кор=1шт)</t>
+          <t>OLV-GT-25-CK</t>
         </is>
       </c>
       <c r="E599" s="8" t="inlineStr">
         <is>
-          <t>Чаша жаровня тажин для плова 5 л d 28,5 см h16 см с крышкой "Кухни мира" красная глина P.L.</t>
+          <t>Тарелка глубокая 400 мл d 25 см h5,4 см для пасты, для супа Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F599" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G599" s="9">
-        <v>3677</v>
+        <v>1938</v>
       </c>
       <c r="H599" s="9">
         <v/>
       </c>
       <c r="I599" s="10">
-        <v>0</v>
+        <v>799</v>
       </c>
       <c r="J599" s="4"/>
     </row>
     <row r="600" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A600" s="4"/>
       <c r="B600" s="5"/>
       <c r="C600" s="6" t="inlineStr">
         <is>
-          <t>81280393</t>
+          <t>81222851</t>
         </is>
       </c>
       <c r="D600" s="7" t="inlineStr">
         <is>
-          <t>S0636</t>
+          <t>RUG-ZT-25-CK</t>
         </is>
       </c>
       <c r="E600" s="8" t="inlineStr">
         <is>
-          <t>Чашка 150 мл чайно-кофейная без ручки оранжевая Rose Barista d 6,8/6,1 см h6,8 см Barbossa [1] </t>
+          <t>Тарелка глубокая 400 мл d 25 см h5,8 см для пасты, для супа Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F600" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G600" s="9">
-        <v>983</v>
+        <v>1938</v>
       </c>
       <c r="H600" s="9">
         <v/>
       </c>
       <c r="I600" s="10">
-        <v>595</v>
+        <v>1095</v>
       </c>
       <c r="J600" s="4"/>
     </row>
     <row r="601" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A601" s="4"/>
       <c r="B601" s="5"/>
       <c r="C601" s="6" t="inlineStr">
         <is>
-          <t>81280384</t>
+          <t>81233131</t>
         </is>
       </c>
       <c r="D601" s="7" t="inlineStr">
         <is>
-          <t>S0068-150</t>
+          <t>ZA0387-11-MD</t>
         </is>
       </c>
       <c r="E601" s="8" t="inlineStr">
         <is>
-          <t>Чашка 170 мл кофейная без ручки ZINC Barista d 8,3 см h8 см стекло P.L. Barbossa [1] </t>
+          <t>Тарелка глубокая 420 мл d 28 см h6,3 см Marine White Moon P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F601" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G601" s="9">
-        <v>237</v>
+        <v>2307</v>
       </c>
       <c r="H601" s="9">
         <v/>
       </c>
       <c r="I601" s="10">
-        <v>832</v>
+        <v>332</v>
       </c>
       <c r="J601" s="4"/>
     </row>
     <row r="602" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A602" s="4"/>
       <c r="B602" s="5"/>
       <c r="C602" s="6" t="inlineStr">
         <is>
-          <t>81280394</t>
+          <t>81222755</t>
         </is>
       </c>
       <c r="D602" s="7" t="inlineStr">
         <is>
-          <t>S0686</t>
+          <t>AT-23-CK</t>
         </is>
       </c>
       <c r="E602" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная Petals лепестки между стенками d 10/8,1 см h7,5 см термостекло Barbossa [1]</t>
+          <t>Тарелка глубокая 450 мл d 23 см h8,3 см для пасты, для супа Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F602" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G602" s="9">
-        <v>397</v>
+        <v>1718</v>
       </c>
       <c r="H602" s="9">
         <v/>
       </c>
       <c r="I602" s="10">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="J602" s="4"/>
     </row>
     <row r="603" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A603" s="4"/>
       <c r="B603" s="5"/>
       <c r="C603" s="6" t="inlineStr">
         <is>
-          <t>81280390</t>
+          <t>81222770</t>
         </is>
       </c>
       <c r="D603" s="7" t="inlineStr">
         <is>
-          <t>S0594</t>
+          <t>OLV-GT-28-CK</t>
         </is>
       </c>
       <c r="E603" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная без ручки Dents Japanese Style дерев. вставка d 7,5 см h6,5 см Barista [1]</t>
+          <t>Тарелка глубокая 480 мл d 28 см h5,5 см для пасты, для супа Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F603" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G603" s="9">
-        <v>273</v>
+        <v>2056</v>
       </c>
       <c r="H603" s="9">
         <v/>
       </c>
       <c r="I603" s="10">
-        <v>408</v>
+        <v>336</v>
       </c>
       <c r="J603" s="4"/>
     </row>
     <row r="604" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A604" s="4"/>
       <c r="B604" s="5"/>
       <c r="C604" s="6" t="inlineStr">
         <is>
-          <t>81280435</t>
+          <t>81222852</t>
         </is>
       </c>
       <c r="D604" s="7" t="inlineStr">
         <is>
-          <t>S0804</t>
+          <t>RUG-ZT-27-CK</t>
         </is>
       </c>
       <c r="E604" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная без ручки Flower Barista d 8,5 см h7,8 см P.L. Barbossa [1] </t>
+          <t>Тарелка глубокая 500 мл d 27 см h6,2 см для пасты, для супа Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F604" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G604" s="9">
-        <v>593</v>
+        <v>2081</v>
       </c>
       <c r="H604" s="9">
         <v/>
       </c>
       <c r="I604" s="10">
-        <v>1158</v>
+        <v>1187</v>
       </c>
       <c r="J604" s="4"/>
     </row>
     <row r="605" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A605" s="4"/>
       <c r="B605" s="5"/>
       <c r="C605" s="6" t="inlineStr">
         <is>
-          <t>81280437</t>
+          <t>81222795</t>
         </is>
       </c>
       <c r="D605" s="7" t="inlineStr">
         <is>
-          <t>S0803</t>
+          <t>OLV-R-HL-14-CK</t>
         </is>
       </c>
       <c r="E605" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная без ручки Grid Barista d 8,5 см h7,8 см P.L. Barbossa [1] </t>
+          <t>Тарелка с бортом d 14 см h2,4 см 200 мл блюдо емкость для закусок Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F605" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G605" s="9">
-        <v>593</v>
+        <v>865</v>
       </c>
       <c r="H605" s="9">
         <v/>
       </c>
       <c r="I605" s="10">
-        <v>1111</v>
+        <v>2271</v>
       </c>
       <c r="J605" s="4"/>
     </row>
     <row r="606" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A606" s="4"/>
       <c r="B606" s="5"/>
       <c r="C606" s="6" t="inlineStr">
         <is>
-          <t>81280389</t>
+          <t>81222765</t>
         </is>
       </c>
       <c r="D606" s="7" t="inlineStr">
         <is>
-          <t>S0594</t>
+          <t>OLV-HL-16-RD</t>
         </is>
       </c>
       <c r="E606" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная без ручки Japanese Style Optic дерев. вставка d 7,5 см h6,5 см Barista [1] </t>
+          <t>Тарелка с бортом d 16 см h2,2 см Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F606" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G606" s="9">
-        <v>273</v>
+        <v>1166</v>
       </c>
       <c r="H606" s="9">
         <v/>
       </c>
       <c r="I606" s="10">
-        <v>0</v>
+        <v>1148</v>
       </c>
       <c r="J606" s="4"/>
     </row>
     <row r="607" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A607" s="4"/>
       <c r="B607" s="5"/>
       <c r="C607" s="6" t="inlineStr">
         <is>
-          <t>81280386</t>
+          <t>81222846</t>
         </is>
       </c>
       <c r="D607" s="7" t="inlineStr">
         <is>
-          <t>S0582</t>
+          <t>RUG-HL-16-RD</t>
         </is>
       </c>
       <c r="E607" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл кофейная без ручки Japanese Style Optical Barista d 9,1 см h7,1 см стекло Barbossa [1]</t>
+          <t>Тарелка с бортом d 16 см h2,2 см Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F607" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G607" s="9">
-        <v>203</v>
+        <v>1209</v>
       </c>
       <c r="H607" s="9">
         <v/>
       </c>
       <c r="I607" s="10">
-        <v>1046</v>
+        <v>533</v>
       </c>
       <c r="J607" s="4"/>
     </row>
     <row r="608" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A608" s="4"/>
       <c r="B608" s="5"/>
       <c r="C608" s="6" t="inlineStr">
         <is>
-          <t>81280385</t>
+          <t>81222733</t>
         </is>
       </c>
       <c r="D608" s="7" t="inlineStr">
         <is>
-          <t>S0068-200</t>
+          <t>HL-16-RD</t>
         </is>
       </c>
       <c r="E608" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл кофейная без ручки ZINC Barista d 9,1 см h8,6 см стекло P.L. Barbossa [1] </t>
+          <t>Тарелка с бортом d 16 см h2,3 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F608" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G608" s="9">
-        <v>247</v>
+        <v>760</v>
       </c>
       <c r="H608" s="9">
         <v/>
       </c>
       <c r="I608" s="10">
-        <v>685</v>
+        <v>357</v>
       </c>
       <c r="J608" s="4"/>
     </row>
     <row r="609" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A609" s="4"/>
       <c r="B609" s="5"/>
       <c r="C609" s="6" t="inlineStr">
         <is>
-          <t>81280431</t>
+          <t>81222894</t>
         </is>
       </c>
       <c r="D609" s="7" t="inlineStr">
         <is>
-          <t>S0605</t>
+          <t>ПГ022-00087879</t>
         </is>
       </c>
       <c r="E609" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл кофейная без ручки голубая Ceremony Barista d 7,2 см h8,2 см P.L. Barbossa [1] </t>
+          <t>Тарелка с бортом d 17,5 см h3 см 250 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F609" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G609" s="9">
-        <v>653</v>
+        <v>397</v>
       </c>
       <c r="H609" s="9">
         <v/>
       </c>
       <c r="I609" s="10">
-        <v>1167</v>
+        <v>289</v>
       </c>
       <c r="J609" s="4"/>
     </row>
     <row r="610" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A610" s="4"/>
       <c r="B610" s="5"/>
       <c r="C610" s="6" t="inlineStr">
         <is>
-          <t>81280387</t>
+          <t>81233194</t>
         </is>
       </c>
       <c r="D610" s="7" t="inlineStr">
         <is>
-          <t>S0582-1</t>
+          <t>2372 (кор=14шт)</t>
         </is>
       </c>
       <c r="E610" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл кофейная без ручки желтая матовая Japanese Style дерев. вставка d 9,1 см h7,1 см [1]</t>
+          <t>Тарелка с бортом d 18 см h3,5 см 650 мл Кеци "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F610" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G610" s="9">
-        <v>273</v>
+        <v>1153</v>
       </c>
       <c r="H610" s="9">
         <v/>
       </c>
       <c r="I610" s="10">
-        <v>957</v>
+        <v>1209</v>
       </c>
       <c r="J610" s="4"/>
     </row>
     <row r="611" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A611" s="4"/>
       <c r="B611" s="5"/>
       <c r="C611" s="6" t="inlineStr">
         <is>
-          <t>81222744</t>
+          <t>81222766</t>
         </is>
       </c>
       <c r="D611" s="7" t="inlineStr">
         <is>
-          <t>GT-02-CF</t>
+          <t>OLV-HL-19-RD</t>
         </is>
       </c>
       <c r="E611" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл чайная d 8,3 см h6,5 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Тарелка с бортом d 19 см h2,3 см Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F611" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G611" s="9">
-        <v>418</v>
+        <v>1690</v>
       </c>
       <c r="H611" s="9">
         <v/>
       </c>
       <c r="I611" s="10">
-        <v>1196</v>
+        <v>1001</v>
       </c>
       <c r="J611" s="4"/>
     </row>
     <row r="612" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A612" s="4"/>
       <c r="B612" s="5"/>
       <c r="C612" s="6" t="inlineStr">
         <is>
-          <t>81280433</t>
+          <t>81222847</t>
         </is>
       </c>
       <c r="D612" s="7" t="inlineStr">
         <is>
-          <t>S0605</t>
+          <t>RUG-HL-19-RD</t>
         </is>
       </c>
       <c r="E612" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл чайно-кофейная без ручки бежево-корич. Ceremony Barista d 7,2 см h8,2 см Barbossa [1]</t>
+          <t>Тарелка с бортом d 19 см h2,3 см Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F612" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G612" s="9">
-        <v>653</v>
+        <v>1721</v>
       </c>
       <c r="H612" s="9">
         <v/>
       </c>
       <c r="I612" s="10">
-        <v>1153</v>
+        <v>1086</v>
       </c>
       <c r="J612" s="4"/>
     </row>
     <row r="613" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A613" s="4"/>
       <c r="B613" s="5"/>
       <c r="C613" s="6" t="inlineStr">
         <is>
-          <t>81280432</t>
+          <t>81222888</t>
         </is>
       </c>
       <c r="D613" s="7" t="inlineStr">
         <is>
-          <t>S0605</t>
+          <t>ПГ022-00087777</t>
         </is>
       </c>
       <c r="E613" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл чайно-кофейная без ручки коричневая Ceremony Barista d 7,2 см h8,2 см Barbossa [1] </t>
+          <t>Тарелка с бортом d 20 см h3,5 см 450 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F613" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G613" s="9">
-        <v>653</v>
+        <v>783</v>
       </c>
       <c r="H613" s="9">
         <v/>
       </c>
       <c r="I613" s="10">
-        <v>1138</v>
+        <v>571</v>
       </c>
       <c r="J613" s="4"/>
     </row>
     <row r="614" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A614" s="4"/>
       <c r="B614" s="5"/>
       <c r="C614" s="6" t="inlineStr">
         <is>
-          <t>81280430</t>
+          <t>81233195</t>
         </is>
       </c>
       <c r="D614" s="7" t="inlineStr">
         <is>
-          <t>S0605</t>
+          <t>1524(кор=10 шт)</t>
         </is>
       </c>
       <c r="E614" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл чайно-кофейная без ручки синяя Ceremony Barista d 7,2 см h8,2 см Barbossa [1] </t>
+          <t>Тарелка с бортом d 22 см h4,5 см 800 мл Кеци "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F614" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G614" s="9">
-        <v>653</v>
+        <v>1704</v>
       </c>
       <c r="H614" s="9">
         <v/>
       </c>
       <c r="I614" s="10">
-        <v>1168</v>
+        <v>1096</v>
       </c>
       <c r="J614" s="4"/>
     </row>
     <row r="615" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A615" s="4"/>
       <c r="B615" s="5"/>
       <c r="C615" s="6" t="inlineStr">
         <is>
-          <t>81280434</t>
+          <t>81222767</t>
         </is>
       </c>
       <c r="D615" s="7" t="inlineStr">
         <is>
-          <t>S0632</t>
+          <t>OLV-HL-23-RD</t>
         </is>
       </c>
       <c r="E615" s="8" t="inlineStr">
         <is>
-          <t>Чашка 240 мл чайно-кофейная без ручки матовая Monkey King Barista d 7,3 см h9 см стекло Barbossa [1]</t>
+          <t>Тарелка с бортом d 23 см h2,5 см Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F615" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G615" s="9">
-        <v>483</v>
+        <v>2245</v>
       </c>
       <c r="H615" s="9">
         <v/>
       </c>
       <c r="I615" s="10">
-        <v>1121</v>
+        <v>202</v>
       </c>
       <c r="J615" s="4"/>
     </row>
     <row r="616" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A616" s="4"/>
       <c r="B616" s="5"/>
       <c r="C616" s="6" t="inlineStr">
         <is>
-          <t>81280436</t>
+          <t>81222848</t>
         </is>
       </c>
       <c r="D616" s="7" t="inlineStr">
         <is>
-          <t>S0804</t>
+          <t>RUG-HL-23-RD</t>
         </is>
       </c>
       <c r="E616" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл кофейная без ручки Flower Barista d 9,1 см h8,4 см P.L. Barbossa [1] </t>
+          <t>Тарелка с бортом d 23 см h2,5 см Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F616" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G616" s="9">
-        <v>593</v>
+        <v>2164</v>
       </c>
       <c r="H616" s="9">
         <v/>
       </c>
       <c r="I616" s="10">
-        <v>1135</v>
+        <v>13</v>
       </c>
       <c r="J616" s="4"/>
     </row>
     <row r="617" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A617" s="4"/>
       <c r="B617" s="5"/>
       <c r="C617" s="6" t="inlineStr">
         <is>
-          <t>81280438</t>
+          <t>81222895</t>
         </is>
       </c>
       <c r="D617" s="7" t="inlineStr">
         <is>
-          <t>S0803</t>
+          <t>ПГ022-00089323</t>
         </is>
       </c>
       <c r="E617" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл кофейная без ручки Grid Barista d 9,1 см h8,4 см P.L. Barbossa [1] </t>
+          <t>Тарелка с бортом d 23,5 см h3,5 см 500 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F617" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G617" s="9">
-        <v>593</v>
+        <v>530</v>
       </c>
       <c r="H617" s="9">
         <v/>
       </c>
       <c r="I617" s="10">
-        <v>1138</v>
+        <v>272</v>
       </c>
       <c r="J617" s="4"/>
     </row>
     <row r="618" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A618" s="4"/>
       <c r="B618" s="5"/>
       <c r="C618" s="6" t="inlineStr">
         <is>
-          <t>81222742</t>
+          <t>81222924</t>
         </is>
       </c>
       <c r="D618" s="7" t="inlineStr">
         <is>
-          <t>GT-01-CPF</t>
+          <t>ПГ071-00092532</t>
         </is>
       </c>
       <c r="E618" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,5 см h6 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Тарелка с бортом d 23,5 см h3,5 см 600 мл "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F618" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G618" s="9">
-        <v>493</v>
+        <v>473</v>
       </c>
       <c r="H618" s="9">
         <v/>
       </c>
       <c r="I618" s="10">
-        <v>1222</v>
+        <v>0</v>
       </c>
       <c r="J618" s="4"/>
     </row>
     <row r="619" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A619" s="4"/>
       <c r="B619" s="5"/>
       <c r="C619" s="6" t="inlineStr">
         <is>
-          <t>81280391</t>
+          <t>81222849</t>
         </is>
       </c>
       <c r="D619" s="7" t="inlineStr">
         <is>
-          <t>S0594-1</t>
+          <t>RUG-HL-25-RD</t>
         </is>
       </c>
       <c r="E619" s="8" t="inlineStr">
         <is>
-          <t>Чашка 300 мл кофейная без ручки Japanese Style Optic дерев. вставка d 8,2 см h11,2 см Barista [1]</t>
+          <t>Тарелка с бортом d 25 см h2,3 см Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F619" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G619" s="9">
-        <v>223</v>
+        <v>2518</v>
       </c>
       <c r="H619" s="9">
         <v/>
       </c>
       <c r="I619" s="10">
-        <v>135</v>
+        <v>447</v>
       </c>
       <c r="J619" s="4"/>
     </row>
     <row r="620" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A620" s="4"/>
       <c r="B620" s="5"/>
       <c r="C620" s="6" t="inlineStr">
         <is>
-          <t>81222588</t>
+          <t>81222734</t>
         </is>
       </c>
       <c r="D620" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HL-25-RD</t>
         </is>
       </c>
       <c r="E620" s="8" t="inlineStr">
         <is>
-          <t>Чашка 320 мл чайная d 9,4 см h8,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Тарелка с бортом d 25 см h2,4 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F620" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G620" s="9">
-        <v>573</v>
+        <v>1535</v>
       </c>
       <c r="H620" s="9">
         <v/>
       </c>
       <c r="I620" s="10">
-        <v>1283</v>
+        <v>363</v>
       </c>
       <c r="J620" s="4"/>
     </row>
     <row r="621" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A621" s="4"/>
       <c r="B621" s="5"/>
       <c r="C621" s="6" t="inlineStr">
         <is>
-          <t>81233213</t>
+          <t>81280313</t>
         </is>
       </c>
       <c r="D621" s="7" t="inlineStr">
         <is>
-          <t>2389 (кор=63 шт)</t>
+          <t>D002013-51</t>
         </is>
       </c>
       <c r="E621" s="8" t="inlineStr">
         <is>
-          <t>Чашка 350 мл без ручки стакан для морса, кваса d 8,5 см h10,5 см "Кухни мира" красная глина P.L.</t>
+          <t>Темпер для кофе d 51 мм h9,1 см нерж. дерев. ручка черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F621" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G621" s="9">
-        <v>373</v>
+        <v>2537</v>
       </c>
       <c r="H621" s="9">
-        <v/>
+        <v>1649</v>
       </c>
       <c r="I621" s="10">
-        <v>561</v>
+        <v>45</v>
       </c>
       <c r="J621" s="4"/>
     </row>
     <row r="622" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A622" s="4"/>
       <c r="B622" s="5"/>
       <c r="C622" s="6" t="inlineStr">
         <is>
-          <t>81222689</t>
+          <t>81280314</t>
         </is>
       </c>
       <c r="D622" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D002013-53</t>
         </is>
       </c>
       <c r="E622" s="8" t="inlineStr">
         <is>
-          <t>Чашка 60 мл для саке, чая, вина без ручки d 6 см h4,4 см белая фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Темпер для кофе d 53 мм h9,1 см нерж. дерев. ручка черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F622" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G622" s="9">
-        <v>103</v>
+        <v>2537</v>
       </c>
       <c r="H622" s="9">
-        <v/>
+        <v>1649</v>
       </c>
       <c r="I622" s="10">
-        <v>1212</v>
+        <v>44</v>
       </c>
       <c r="J622" s="4"/>
     </row>
     <row r="623" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A623" s="4"/>
       <c r="B623" s="5"/>
       <c r="C623" s="6" t="inlineStr">
         <is>
-          <t>81222746</t>
+          <t>81222542</t>
         </is>
       </c>
       <c r="D623" s="7" t="inlineStr">
         <is>
-          <t>GT-02-KF</t>
+          <t>CTA-01 / HONR</t>
         </is>
       </c>
       <c r="E623" s="8" t="inlineStr">
         <is>
-          <t>Чашка 80 мл кофейная d 5,3 см h5,3 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Темпер для кофе d 58 мм h7,8 см алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F623" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G623" s="9">
-        <v>293</v>
+        <v>1887</v>
       </c>
       <c r="H623" s="9">
-        <v/>
+        <v>1226</v>
       </c>
       <c r="I623" s="10">
-        <v>1196</v>
+        <v>473</v>
       </c>
       <c r="J623" s="4"/>
     </row>
     <row r="624" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A624" s="4"/>
       <c r="B624" s="5"/>
       <c r="C624" s="6" t="inlineStr">
         <is>
-          <t>81280383</t>
+          <t>81280316</t>
         </is>
       </c>
       <c r="D624" s="7" t="inlineStr">
         <is>
-          <t>S0068-90</t>
+          <t>D000796-58</t>
         </is>
       </c>
       <c r="E624" s="8" t="inlineStr">
         <is>
-          <t>Чашка 90 мл кофейная без ручки ZINC Barista d 7 см h6,8 см стекло P.L. Barbossa [1] </t>
+          <t>Темпер для кофе d 58 мм h8,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F624" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G624" s="9">
-        <v>203</v>
+        <v>2537</v>
       </c>
       <c r="H624" s="9">
-        <v/>
+        <v>1649</v>
       </c>
       <c r="I624" s="10">
-        <v>917</v>
+        <v>38</v>
       </c>
       <c r="J624" s="4"/>
     </row>
     <row r="625" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A625" s="4"/>
       <c r="B625" s="5"/>
       <c r="C625" s="6" t="inlineStr">
         <is>
-          <t>81280426</t>
+          <t>81280317</t>
         </is>
       </c>
       <c r="D625" s="7" t="inlineStr">
         <is>
-          <t>N0042-6</t>
+          <t>D000867</t>
         </is>
       </c>
       <c r="E625" s="8" t="inlineStr">
         <is>
-          <t>Чашка совок для дозирования кофейных зерен 10,5*7,4 см h3,6 см белая керамика Barbossa</t>
+          <t>Темпер для кофе d 58 мм h8,6 см нерж.+ алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F625" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G625" s="9">
-        <v>277</v>
+        <v>1897</v>
       </c>
       <c r="H625" s="9">
         <v/>
       </c>
       <c r="I625" s="10">
-        <v>296</v>
+        <v>69</v>
       </c>
       <c r="J625" s="4"/>
     </row>
     <row r="626" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A626" s="4"/>
       <c r="B626" s="5"/>
       <c r="C626" s="6" t="inlineStr">
         <is>
-          <t>81280424</t>
+          <t>81280304</t>
         </is>
       </c>
       <c r="D626" s="7" t="inlineStr">
         <is>
-          <t>S0682</t>
+          <t>S0526</t>
         </is>
       </c>
       <c r="E626" s="8" t="inlineStr">
         <is>
-          <t>Чашка совок для дозирования кофейных зерен 13*5,6 см h5,2 см белая керамика Barbossa</t>
+          <t>Темпер для кофе d 58 мм h8,6 см с иглами для темпирования нерж.+ пластик черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F626" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G626" s="9">
-        <v>703</v>
+        <v>2437</v>
       </c>
       <c r="H626" s="9">
         <v/>
       </c>
       <c r="I626" s="10">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="J626" s="4"/>
     </row>
     <row r="627" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A627" s="4"/>
       <c r="B627" s="5"/>
       <c r="C627" s="6" t="inlineStr">
         <is>
-          <t>81280428</t>
+          <t>81280215</t>
         </is>
       </c>
       <c r="D627" s="7" t="inlineStr">
         <is>
-          <t>S0484</t>
+          <t>CTS-01 / DJENI</t>
         </is>
       </c>
       <c r="E627" s="8" t="inlineStr">
         <is>
-          <t>Чашка стакан для дозирования кофейных зерен 375 мл d 9,5 см h8,9 см Vintage металл P.L. Barbossa </t>
+          <t>Темпер для кофе d 58 мм h8,7 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F627" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G627" s="9">
-        <v>713</v>
+        <v>1887</v>
       </c>
       <c r="H627" s="9">
-        <v/>
+        <v>1226</v>
       </c>
       <c r="I627" s="10">
-        <v>297</v>
+        <v>475</v>
       </c>
       <c r="J627" s="4"/>
     </row>
     <row r="628" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A628" s="4"/>
       <c r="B628" s="5"/>
       <c r="C628" s="6" t="inlineStr">
         <is>
-          <t>81222719</t>
+          <t>81280310</t>
         </is>
       </c>
       <c r="D628" s="7" t="inlineStr">
         <is>
-          <t>MGBP-14</t>
+          <t>S0318</t>
         </is>
       </c>
       <c r="E628" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 36*8 см пластиковая с металлической щетиной P.L. Proff Cuisine</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F628" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G628" s="9">
-        <v>223</v>
+        <v>2247</v>
       </c>
       <c r="H628" s="9">
         <v/>
       </c>
       <c r="I628" s="10">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="J628" s="4"/>
     </row>
     <row r="629" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A629" s="4"/>
       <c r="B629" s="5"/>
       <c r="C629" s="6" t="inlineStr">
         <is>
-          <t>81222720</t>
+          <t>81280315</t>
         </is>
       </c>
       <c r="D629" s="7" t="inlineStr">
         <is>
-          <t>GBP-16WS</t>
+          <t>D002013-58</t>
         </is>
       </c>
       <c r="E629" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 44*8,3 см металл с пластиковой ручкой P.L. Proff Cuisine</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка темно-коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F629" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G629" s="9">
-        <v>773</v>
+        <v>2537</v>
       </c>
       <c r="H629" s="9">
-        <v/>
+        <v>1649</v>
       </c>
       <c r="I629" s="10">
-        <v>441</v>
+        <v>26</v>
       </c>
       <c r="J629" s="4"/>
     </row>
     <row r="630" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A630" s="4"/>
       <c r="B630" s="5"/>
       <c r="C630" s="6" t="inlineStr">
         <is>
-          <t>81222718</t>
+          <t>81280318</t>
         </is>
       </c>
       <c r="D630" s="7" t="inlineStr">
         <is>
-          <t>MGBP-8</t>
+          <t>D002030</t>
         </is>
       </c>
       <c r="E630" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 6,4*7,8*15 см "Три в одном" пластиковая с металлической щетиной P.L. </t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. цвет золото P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F630" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G630" s="9">
-        <v>217</v>
+        <v>2073</v>
       </c>
       <c r="H630" s="9">
         <v/>
       </c>
       <c r="I630" s="10">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="J630" s="4"/>
     </row>
     <row r="631" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A631" s="4"/>
       <c r="B631" s="5"/>
       <c r="C631" s="6" t="inlineStr">
         <is>
-          <t>81241217</t>
+          <t>81280311</t>
         </is>
       </c>
       <c r="D631" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0221</t>
         </is>
       </c>
       <c r="E631" s="8" t="inlineStr">
         <is>
-          <t>Этажерка 3 яруса d 40/40/50 см для подачи морепродуктов P.L.</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F631" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G631" s="9">
-        <v>39219</v>
+        <v>1673</v>
       </c>
       <c r="H631" s="9">
         <v/>
       </c>
       <c r="I631" s="10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J631" s="4"/>
     </row>
     <row r="632" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A632" s="4"/>
       <c r="B632" s="5"/>
       <c r="C632" s="6" t="inlineStr">
         <is>
-          <t>81222465</t>
+          <t>81280306</t>
         </is>
       </c>
       <c r="D632" s="7" t="inlineStr">
         <is>
-          <t>GLSG0010 SUB</t>
+          <t>S0216-1</t>
         </is>
       </c>
       <c r="E632" s="8" t="inlineStr">
         <is>
-          <t>Ящик для хранения посуды для напитков 15 ячеек (8,5*8 см h18 см) 55*37,7*23 см B'Guys P.L. </t>
+          <t>Темпер пуш для кофе d 58 мм h5,2 см нерж.+ алюм. шайба черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F632" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G632" s="9">
-        <v>2187</v>
+        <v>3397</v>
       </c>
       <c r="H632" s="9">
         <v/>
       </c>
       <c r="I632" s="10">
-        <v>147</v>
+        <v>45</v>
       </c>
       <c r="J632" s="4"/>
     </row>
     <row r="633" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A633" s="4"/>
       <c r="B633" s="5"/>
       <c r="C633" s="6" t="inlineStr">
         <is>
-          <t>81222466</t>
+          <t>81280312</t>
         </is>
       </c>
       <c r="D633" s="7" t="inlineStr">
         <is>
-          <t>GLSG0011 SUB</t>
+          <t>S0216-2</t>
         </is>
       </c>
       <c r="E633" s="8" t="inlineStr">
         <is>
-          <t>Ящик для хранения посуды для напитков 24 ячейки (8,5*8 см h16,5 см) 55*37,7*20,5 см B'Guys P.L. </t>
+          <t>Темпер пуш для кофе d 58 мм h5,5 см нерж.+ алюм. шайба черно-коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F633" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G633" s="9">
-        <v>2187</v>
+        <v>4543</v>
       </c>
       <c r="H633" s="9">
         <v/>
       </c>
       <c r="I633" s="10">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="J633" s="4"/>
     </row>
     <row r="634" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A634" s="4"/>
       <c r="B634" s="5"/>
       <c r="C634" s="6" t="inlineStr">
         <is>
-          <t>81222467</t>
+          <t>81280309</t>
         </is>
       </c>
       <c r="D634" s="7" t="inlineStr">
         <is>
-          <t>GLSG0012 SUB</t>
+          <t>D000852-1-wood+SS</t>
         </is>
       </c>
       <c r="E634" s="8" t="inlineStr">
         <is>
-          <t>Ящик для хранения посуды для напитков 24 ячейки (8,5*8 см h18 см) 55*37,7*23 см B'Guys P.L. </t>
+          <t>Темпер пуш для кофе d 58 мм h9,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F634" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G634" s="9">
-        <v>2437</v>
+        <v>2247</v>
       </c>
       <c r="H634" s="9">
         <v/>
       </c>
       <c r="I634" s="10">
-        <v>147</v>
+        <v>36</v>
       </c>
       <c r="J634" s="4"/>
     </row>
     <row r="635" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A635" s="4"/>
       <c r="B635" s="5"/>
       <c r="C635" s="6" t="inlineStr">
         <is>
+          <t>81280308</t>
+        </is>
+      </c>
+      <c r="D635" s="7" t="inlineStr">
+        <is>
+          <t>D000852-AL+SS</t>
+        </is>
+      </c>
+      <c r="E635" s="8" t="inlineStr">
+        <is>
+          <t>Темпер пуш для кофе d 58 мм h9,9 см нерж.+ алюм. черный P.L.- Barbossa</t>
+        </is>
+      </c>
+      <c r="F635" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G635" s="9">
+        <v>2113</v>
+      </c>
+      <c r="H635" s="9">
+        <v/>
+      </c>
+      <c r="I635" s="10">
+        <v>17</v>
+      </c>
+      <c r="J635" s="4"/>
+    </row>
+    <row r="636" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A636" s="4"/>
+      <c r="B636" s="5"/>
+      <c r="C636" s="6" t="inlineStr">
+        <is>
+          <t>81280305</t>
+        </is>
+      </c>
+      <c r="D636" s="7" t="inlineStr">
+        <is>
+          <t>S0190</t>
+        </is>
+      </c>
+      <c r="E636" s="8" t="inlineStr">
+        <is>
+          <t>Темпер разравниватель для кофе d 58 мм h4,1/3,7 см нерж.+ алюм. черный P.L.- Barbossa</t>
+        </is>
+      </c>
+      <c r="F636" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G636" s="9">
+        <v>2678</v>
+      </c>
+      <c r="H636" s="9">
+        <v/>
+      </c>
+      <c r="I636" s="10">
+        <v>31</v>
+      </c>
+      <c r="J636" s="4"/>
+    </row>
+    <row r="637" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A637" s="4"/>
+      <c r="B637" s="5"/>
+      <c r="C637" s="6" t="inlineStr">
+        <is>
+          <t>81280307</t>
+        </is>
+      </c>
+      <c r="D637" s="7" t="inlineStr">
+        <is>
+          <t>S0396</t>
+        </is>
+      </c>
+      <c r="E637" s="8" t="inlineStr">
+        <is>
+          <t>Темпер разравниватель для кофе d 58 мм h4,4/3,9 см нерж. + алюм. черный P.L.- Barbossa</t>
+        </is>
+      </c>
+      <c r="F637" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G637" s="9">
+        <v>2837</v>
+      </c>
+      <c r="H637" s="9">
+        <v/>
+      </c>
+      <c r="I637" s="10">
+        <v>41</v>
+      </c>
+      <c r="J637" s="4"/>
+    </row>
+    <row r="638" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A638" s="4"/>
+      <c r="B638" s="5"/>
+      <c r="C638" s="6" t="inlineStr">
+        <is>
+          <t>81280224</t>
+        </is>
+      </c>
+      <c r="D638" s="7" t="inlineStr">
+        <is>
+          <t>MTS-04BK / DJENI</t>
+        </is>
+      </c>
+      <c r="E638" s="8" t="inlineStr">
+        <is>
+          <t>Тендерайзер разрыхлитель для мяса d 5,2 см h19 см P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F638" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G638" s="9">
+        <v>347</v>
+      </c>
+      <c r="H638" s="9">
+        <v/>
+      </c>
+      <c r="I638" s="10">
+        <v>205</v>
+      </c>
+      <c r="J638" s="4"/>
+    </row>
+    <row r="639" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A639" s="4"/>
+      <c r="B639" s="5"/>
+      <c r="C639" s="6" t="inlineStr">
+        <is>
+          <t>81290303</t>
+        </is>
+      </c>
+      <c r="D639" s="7" t="inlineStr">
+        <is>
+          <t>9133/1</t>
+        </is>
+      </c>
+      <c r="E639" s="8" t="inlineStr">
+        <is>
+          <t>Терка 4-х сторонняя h22 см 11*8,5 см нерж. P.L.</t>
+        </is>
+      </c>
+      <c r="F639" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G639" s="9">
+        <v>360</v>
+      </c>
+      <c r="H639" s="9">
+        <v/>
+      </c>
+      <c r="I639" s="10">
+        <v>60</v>
+      </c>
+      <c r="J639" s="4"/>
+    </row>
+    <row r="640" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A640" s="4"/>
+      <c r="B640" s="5"/>
+      <c r="C640" s="6" t="inlineStr">
+        <is>
+          <t>81290298</t>
+        </is>
+      </c>
+      <c r="D640" s="7" t="inlineStr">
+        <is>
+          <t>M2180</t>
+        </is>
+      </c>
+      <c r="E640" s="8" t="inlineStr">
+        <is>
+          <t>Терка 4-х сторонняя h23 см 10,5*5,5 см нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F640" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G640" s="9">
+        <v>340</v>
+      </c>
+      <c r="H640" s="9">
+        <v/>
+      </c>
+      <c r="I640" s="10">
+        <v>0</v>
+      </c>
+      <c r="J640" s="4"/>
+    </row>
+    <row r="641" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A641" s="4"/>
+      <c r="B641" s="5"/>
+      <c r="C641" s="6" t="inlineStr">
+        <is>
+          <t>81222398</t>
+        </is>
+      </c>
+      <c r="D641" s="7" t="inlineStr">
+        <is>
+          <t>GRP-01</t>
+        </is>
+      </c>
+      <c r="E641" s="8" t="inlineStr">
+        <is>
+          <t>Терка барная 30,7*6,4 см крупная нерж с ручкой P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F641" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G641" s="9">
+        <v>537</v>
+      </c>
+      <c r="H641" s="9">
+        <v/>
+      </c>
+      <c r="I641" s="10">
+        <v>1406</v>
+      </c>
+      <c r="J641" s="4"/>
+    </row>
+    <row r="642" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A642" s="4"/>
+      <c r="B642" s="5"/>
+      <c r="C642" s="6" t="inlineStr">
+        <is>
+          <t>81222399</t>
+        </is>
+      </c>
+      <c r="D642" s="7" t="inlineStr">
+        <is>
+          <t>GRP-02</t>
+        </is>
+      </c>
+      <c r="E642" s="8" t="inlineStr">
+        <is>
+          <t>Терка барная 30,7*6,4 см крупная нерж с ручкой P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F642" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G642" s="9">
+        <v>537</v>
+      </c>
+      <c r="H642" s="9">
+        <v/>
+      </c>
+      <c r="I642" s="10">
+        <v>1414</v>
+      </c>
+      <c r="J642" s="4"/>
+    </row>
+    <row r="643" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A643" s="4"/>
+      <c r="B643" s="5"/>
+      <c r="C643" s="6" t="inlineStr">
+        <is>
+          <t>81222402</t>
+        </is>
+      </c>
+      <c r="D643" s="7" t="inlineStr">
+        <is>
+          <t>GRP-08</t>
+        </is>
+      </c>
+      <c r="E643" s="8" t="inlineStr">
+        <is>
+          <t>Терка барная 30,7*6,4 см мелкая нерж с ручкой P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F643" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G643" s="9">
+        <v>537</v>
+      </c>
+      <c r="H643" s="9">
+        <v/>
+      </c>
+      <c r="I643" s="10">
+        <v>1316</v>
+      </c>
+      <c r="J643" s="4"/>
+    </row>
+    <row r="644" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A644" s="4"/>
+      <c r="B644" s="5"/>
+      <c r="C644" s="6" t="inlineStr">
+        <is>
+          <t>81222400</t>
+        </is>
+      </c>
+      <c r="D644" s="7" t="inlineStr">
+        <is>
+          <t>GRP-03</t>
+        </is>
+      </c>
+      <c r="E644" s="8" t="inlineStr">
+        <is>
+          <t>Терка барная 30,7*6,4 см нерж с ручкой P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F644" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G644" s="9">
+        <v>537</v>
+      </c>
+      <c r="H644" s="9">
+        <v/>
+      </c>
+      <c r="I644" s="10">
+        <v>1419</v>
+      </c>
+      <c r="J644" s="4"/>
+    </row>
+    <row r="645" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A645" s="4"/>
+      <c r="B645" s="5"/>
+      <c r="C645" s="6" t="inlineStr">
+        <is>
+          <t>81222401</t>
+        </is>
+      </c>
+      <c r="D645" s="7" t="inlineStr">
+        <is>
+          <t>GRP-04</t>
+        </is>
+      </c>
+      <c r="E645" s="8" t="inlineStr">
+        <is>
+          <t>Терка барная 30,7*6,4 см нерж с ручкой P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F645" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G645" s="9">
+        <v>537</v>
+      </c>
+      <c r="H645" s="9">
+        <v/>
+      </c>
+      <c r="I645" s="10">
+        <v>1418</v>
+      </c>
+      <c r="J645" s="4"/>
+    </row>
+    <row r="646" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A646" s="4"/>
+      <c r="B646" s="5"/>
+      <c r="C646" s="6" t="inlineStr">
+        <is>
+          <t>81222397</t>
+        </is>
+      </c>
+      <c r="D646" s="7" t="inlineStr">
+        <is>
+          <t>GRP-01T</t>
+        </is>
+      </c>
+      <c r="E646" s="8" t="inlineStr">
+        <is>
+          <t>Терка барная 38,8*4 см трехсторонняя нерж с ручкой P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F646" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G646" s="9">
+        <v>1553</v>
+      </c>
+      <c r="H646" s="9">
+        <v/>
+      </c>
+      <c r="I646" s="10">
+        <v>521</v>
+      </c>
+      <c r="J646" s="4"/>
+    </row>
+    <row r="647" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A647" s="4"/>
+      <c r="B647" s="5"/>
+      <c r="C647" s="6" t="inlineStr">
+        <is>
+          <t>81280457</t>
+        </is>
+      </c>
+      <c r="D647" s="7" t="inlineStr">
+        <is>
+          <t>N0019-5</t>
+        </is>
+      </c>
+      <c r="E647" s="8" t="inlineStr">
+        <is>
+          <t>Фильтр бумажный для кофе 1-2 чашки 12,7*7 см дрип-пакет набор 100шт P.L. Proff Coffee </t>
+        </is>
+      </c>
+      <c r="F647" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G647" s="9">
+        <v>447</v>
+      </c>
+      <c r="H647" s="9">
+        <v>290</v>
+      </c>
+      <c r="I647" s="10">
+        <v>298</v>
+      </c>
+      <c r="J647" s="4"/>
+    </row>
+    <row r="648" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A648" s="4"/>
+      <c r="B648" s="5"/>
+      <c r="C648" s="6" t="inlineStr">
+        <is>
+          <t>81280459</t>
+        </is>
+      </c>
+      <c r="D648" s="7" t="inlineStr">
+        <is>
+          <t>D001977</t>
+        </is>
+      </c>
+      <c r="E648" s="8" t="inlineStr">
+        <is>
+          <t>Фильтр бумажный для кофе 1-2 чашки 14*9 см дрип-пакет Конус набор 100шт P.L. Proff Coffee </t>
+        </is>
+      </c>
+      <c r="F648" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G648" s="9">
+        <v>447</v>
+      </c>
+      <c r="H648" s="9">
+        <v>290</v>
+      </c>
+      <c r="I648" s="10">
+        <v>289</v>
+      </c>
+      <c r="J648" s="4"/>
+    </row>
+    <row r="649" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A649" s="4"/>
+      <c r="B649" s="5"/>
+      <c r="C649" s="6" t="inlineStr">
+        <is>
+          <t>81280461</t>
+        </is>
+      </c>
+      <c r="D649" s="7" t="inlineStr">
+        <is>
+          <t>N0050-1</t>
+        </is>
+      </c>
+      <c r="E649" s="8" t="inlineStr">
+        <is>
+          <t>Фильтр бумажный для кофе 185/50 набор дрип-пакет 100шт P.L. Proff Coffee </t>
+        </is>
+      </c>
+      <c r="F649" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G649" s="9">
+        <v>673</v>
+      </c>
+      <c r="H649" s="9">
+        <v/>
+      </c>
+      <c r="I649" s="10">
+        <v>289</v>
+      </c>
+      <c r="J649" s="4"/>
+    </row>
+    <row r="650" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A650" s="4"/>
+      <c r="B650" s="5"/>
+      <c r="C650" s="6" t="inlineStr">
+        <is>
+          <t>81280458</t>
+        </is>
+      </c>
+      <c r="D650" s="7" t="inlineStr">
+        <is>
+          <t>N0019-5</t>
+        </is>
+      </c>
+      <c r="E650" s="8" t="inlineStr">
+        <is>
+          <t>Фильтр бумажный для кофе 2-4 чашки 15*9,2 см дрип-пакет набор 100шт P.L. Proff Coffee </t>
+        </is>
+      </c>
+      <c r="F650" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G650" s="9">
+        <v>478</v>
+      </c>
+      <c r="H650" s="9">
+        <v>310</v>
+      </c>
+      <c r="I650" s="10">
+        <v>285</v>
+      </c>
+      <c r="J650" s="4"/>
+    </row>
+    <row r="651" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A651" s="4"/>
+      <c r="B651" s="5"/>
+      <c r="C651" s="6" t="inlineStr">
+        <is>
+          <t>81280460</t>
+        </is>
+      </c>
+      <c r="D651" s="7" t="inlineStr">
+        <is>
+          <t>D001977</t>
+        </is>
+      </c>
+      <c r="E651" s="8" t="inlineStr">
+        <is>
+          <t>Фильтр бумажный для кофе 2-4 чашки 16*11 см дрип-пакет Конус набор 100шт P.L. Proff Coffee </t>
+        </is>
+      </c>
+      <c r="F651" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G651" s="9">
+        <v>478</v>
+      </c>
+      <c r="H651" s="9">
+        <v/>
+      </c>
+      <c r="I651" s="10">
+        <v>257</v>
+      </c>
+      <c r="J651" s="4"/>
+    </row>
+    <row r="652" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A652" s="4"/>
+      <c r="B652" s="5"/>
+      <c r="C652" s="6" t="inlineStr">
+        <is>
+          <t>81200161</t>
+        </is>
+      </c>
+      <c r="D652" s="7" t="inlineStr">
+        <is>
+          <t>SL-CC1070</t>
+        </is>
+      </c>
+      <c r="E652" s="8" t="inlineStr">
+        <is>
+          <t>Форма для выпечки "Тарталетка" перфорированная d 28 см h 3 см рифленый край, съемное дно P.L. </t>
+        </is>
+      </c>
+      <c r="F652" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G652" s="9">
+        <v>843</v>
+      </c>
+      <c r="H652" s="9">
+        <v/>
+      </c>
+      <c r="I652" s="10">
+        <v>649</v>
+      </c>
+      <c r="J652" s="4"/>
+    </row>
+    <row r="653" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A653" s="4"/>
+      <c r="B653" s="5"/>
+      <c r="C653" s="6" t="inlineStr">
+        <is>
+          <t>81280230</t>
+        </is>
+      </c>
+      <c r="D653" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E653" s="8" t="inlineStr">
+        <is>
+          <t>Форма для выпечки "Тарталетка" перфорированная d 30 см h 2 см рифленый край, съемное дноP.L. </t>
+        </is>
+      </c>
+      <c r="F653" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G653" s="9">
+        <v>843</v>
+      </c>
+      <c r="H653" s="9">
+        <v/>
+      </c>
+      <c r="I653" s="10">
+        <v>690</v>
+      </c>
+      <c r="J653" s="4"/>
+    </row>
+    <row r="654" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A654" s="4"/>
+      <c r="B654" s="5"/>
+      <c r="C654" s="6" t="inlineStr">
+        <is>
+          <t>71002886</t>
+        </is>
+      </c>
+      <c r="D654" s="7" t="inlineStr">
+        <is>
+          <t>783.028</t>
+        </is>
+      </c>
+      <c r="E654" s="8" t="inlineStr">
+        <is>
+          <t>Форма резак "Кольцо", диаметр 28 см, высота 6 см, нержавейка, Pujadas, Испания</t>
+        </is>
+      </c>
+      <c r="F654" s="7" t="inlineStr">
+        <is>
+          <t>Pujadas</t>
+        </is>
+      </c>
+      <c r="G654" s="9">
+        <v>968</v>
+      </c>
+      <c r="H654" s="9">
+        <v/>
+      </c>
+      <c r="I654" s="10">
+        <v>0</v>
+      </c>
+      <c r="J654" s="4"/>
+    </row>
+    <row r="655" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A655" s="4"/>
+      <c r="B655" s="5"/>
+      <c r="C655" s="6" t="inlineStr">
+        <is>
+          <t>81280320</t>
+        </is>
+      </c>
+      <c r="D655" s="7" t="inlineStr">
+        <is>
+          <t>D002975</t>
+        </is>
+      </c>
+      <c r="E655" s="8" t="inlineStr">
+        <is>
+          <t>Холдер портафильтр d 58 мм для кофемашины l 23 см P.L.- Barbossa</t>
+        </is>
+      </c>
+      <c r="F655" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G655" s="9">
+        <v>2637</v>
+      </c>
+      <c r="H655" s="9">
+        <v/>
+      </c>
+      <c r="I655" s="10">
+        <v>1</v>
+      </c>
+      <c r="J655" s="4"/>
+    </row>
+    <row r="656" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A656" s="4"/>
+      <c r="B656" s="5"/>
+      <c r="C656" s="6" t="inlineStr">
+        <is>
+          <t>81280319</t>
+        </is>
+      </c>
+      <c r="D656" s="7" t="inlineStr">
+        <is>
+          <t>D002975-1</t>
+        </is>
+      </c>
+      <c r="E656" s="8" t="inlineStr">
+        <is>
+          <t>Холдер портафильтр d 58 мм для кофемашины l 23 см P.L.- Barbossa</t>
+        </is>
+      </c>
+      <c r="F656" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G656" s="9">
+        <v>2637</v>
+      </c>
+      <c r="H656" s="9">
+        <v/>
+      </c>
+      <c r="I656" s="10">
+        <v>0</v>
+      </c>
+      <c r="J656" s="4"/>
+    </row>
+    <row r="657" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A657" s="4"/>
+      <c r="B657" s="5"/>
+      <c r="C657" s="6" t="inlineStr">
+        <is>
+          <t>81233102</t>
+        </is>
+      </c>
+      <c r="D657" s="7" t="inlineStr">
+        <is>
+          <t>305608А/305018А</t>
+        </is>
+      </c>
+      <c r="E657" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 200 мл d 9,4 см h7,2 см Bella Noble [6]</t>
+        </is>
+      </c>
+      <c r="F657" s="7" t="inlineStr">
+        <is>
+          <t>Noble</t>
+        </is>
+      </c>
+      <c r="G657" s="9">
+        <v>973</v>
+      </c>
+      <c r="H657" s="9">
+        <v/>
+      </c>
+      <c r="I657" s="10">
+        <v>951</v>
+      </c>
+      <c r="J657" s="4"/>
+    </row>
+    <row r="658" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A658" s="4"/>
+      <c r="B658" s="5"/>
+      <c r="C658" s="6" t="inlineStr">
+        <is>
+          <t>81280270</t>
+        </is>
+      </c>
+      <c r="D658" s="7" t="inlineStr">
+        <is>
+          <t>S0120-200-matte yellow</t>
+        </is>
+      </c>
+      <c r="E658" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 250 мл желтая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F658" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G658" s="9">
+        <v>723</v>
+      </c>
+      <c r="H658" s="9">
+        <v/>
+      </c>
+      <c r="I658" s="10">
+        <v>678</v>
+      </c>
+      <c r="J658" s="4"/>
+    </row>
+    <row r="659" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A659" s="4"/>
+      <c r="B659" s="5"/>
+      <c r="C659" s="6" t="inlineStr">
+        <is>
+          <t>81280268</t>
+        </is>
+      </c>
+      <c r="D659" s="7" t="inlineStr">
+        <is>
+          <t>S0120-200-matte red</t>
+        </is>
+      </c>
+      <c r="E659" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 250 мл красная матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F659" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G659" s="9">
+        <v>723</v>
+      </c>
+      <c r="H659" s="9">
+        <v/>
+      </c>
+      <c r="I659" s="10">
+        <v>457</v>
+      </c>
+      <c r="J659" s="4"/>
+    </row>
+    <row r="660" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A660" s="4"/>
+      <c r="B660" s="5"/>
+      <c r="C660" s="6" t="inlineStr">
+        <is>
+          <t>81280267</t>
+        </is>
+      </c>
+      <c r="D660" s="7" t="inlineStr">
+        <is>
+          <t>S0120-200-matte orange</t>
+        </is>
+      </c>
+      <c r="E660" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 250 мл оранжевая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F660" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G660" s="9">
+        <v>723</v>
+      </c>
+      <c r="H660" s="9">
+        <v/>
+      </c>
+      <c r="I660" s="10">
+        <v>939</v>
+      </c>
+      <c r="J660" s="4"/>
+    </row>
+    <row r="661" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A661" s="4"/>
+      <c r="B661" s="5"/>
+      <c r="C661" s="6" t="inlineStr">
+        <is>
+          <t>81280271</t>
+        </is>
+      </c>
+      <c r="D661" s="7" t="inlineStr">
+        <is>
+          <t>S0120-matte fruit green</t>
+        </is>
+      </c>
+      <c r="E661" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 250 мл светло-зеленая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F661" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G661" s="9">
+        <v>723</v>
+      </c>
+      <c r="H661" s="9">
+        <v/>
+      </c>
+      <c r="I661" s="10">
+        <v>854</v>
+      </c>
+      <c r="J661" s="4"/>
+    </row>
+    <row r="662" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A662" s="4"/>
+      <c r="B662" s="5"/>
+      <c r="C662" s="6" t="inlineStr">
+        <is>
+          <t>81280266</t>
+        </is>
+      </c>
+      <c r="D662" s="7" t="inlineStr">
+        <is>
+          <t>S0120-200-matte grey</t>
+        </is>
+      </c>
+      <c r="E662" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 250 мл серая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F662" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G662" s="9">
+        <v>723</v>
+      </c>
+      <c r="H662" s="9">
+        <v/>
+      </c>
+      <c r="I662" s="10">
+        <v>474</v>
+      </c>
+      <c r="J662" s="4"/>
+    </row>
+    <row r="663" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A663" s="4"/>
+      <c r="B663" s="5"/>
+      <c r="C663" s="6" t="inlineStr">
+        <is>
+          <t>81280269</t>
+        </is>
+      </c>
+      <c r="D663" s="7" t="inlineStr">
+        <is>
+          <t>S0120-200-matte black</t>
+        </is>
+      </c>
+      <c r="E663" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 250 мл черная матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F663" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G663" s="9">
+        <v>723</v>
+      </c>
+      <c r="H663" s="9">
+        <v/>
+      </c>
+      <c r="I663" s="10">
+        <v>625</v>
+      </c>
+      <c r="J663" s="4"/>
+    </row>
+    <row r="664" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A664" s="4"/>
+      <c r="B664" s="5"/>
+      <c r="C664" s="6" t="inlineStr">
+        <is>
+          <t>81280276</t>
+        </is>
+      </c>
+      <c r="D664" s="7" t="inlineStr">
+        <is>
+          <t>S0120-250-matte yellow</t>
+        </is>
+      </c>
+      <c r="E664" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 300 мл желтая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F664" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G664" s="9">
+        <v>743</v>
+      </c>
+      <c r="H664" s="9">
+        <v/>
+      </c>
+      <c r="I664" s="10">
+        <v>1097</v>
+      </c>
+      <c r="J664" s="4"/>
+    </row>
+    <row r="665" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A665" s="4"/>
+      <c r="B665" s="5"/>
+      <c r="C665" s="6" t="inlineStr">
+        <is>
+          <t>81280274</t>
+        </is>
+      </c>
+      <c r="D665" s="7" t="inlineStr">
+        <is>
+          <t>S0120-250-matte red</t>
+        </is>
+      </c>
+      <c r="E665" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 300 мл красная матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F665" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G665" s="9">
+        <v>743</v>
+      </c>
+      <c r="H665" s="9">
+        <v/>
+      </c>
+      <c r="I665" s="10">
+        <v>801</v>
+      </c>
+      <c r="J665" s="4"/>
+    </row>
+    <row r="666" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A666" s="4"/>
+      <c r="B666" s="5"/>
+      <c r="C666" s="6" t="inlineStr">
+        <is>
+          <t>81280273</t>
+        </is>
+      </c>
+      <c r="D666" s="7" t="inlineStr">
+        <is>
+          <t>S0120-250-matte orange</t>
+        </is>
+      </c>
+      <c r="E666" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 300 мл оранжевая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F666" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G666" s="9">
+        <v>743</v>
+      </c>
+      <c r="H666" s="9">
+        <v/>
+      </c>
+      <c r="I666" s="10">
+        <v>1102</v>
+      </c>
+      <c r="J666" s="4"/>
+    </row>
+    <row r="667" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A667" s="4"/>
+      <c r="B667" s="5"/>
+      <c r="C667" s="6" t="inlineStr">
+        <is>
+          <t>81280277</t>
+        </is>
+      </c>
+      <c r="D667" s="7" t="inlineStr">
+        <is>
+          <t>S0120-250-matte fruit gre</t>
+        </is>
+      </c>
+      <c r="E667" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 300 мл светло-зеленая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F667" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G667" s="9">
+        <v>743</v>
+      </c>
+      <c r="H667" s="9">
+        <v>482</v>
+      </c>
+      <c r="I667" s="10">
+        <v>1075</v>
+      </c>
+      <c r="J667" s="4"/>
+    </row>
+    <row r="668" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A668" s="4"/>
+      <c r="B668" s="5"/>
+      <c r="C668" s="6" t="inlineStr">
+        <is>
+          <t>81280272</t>
+        </is>
+      </c>
+      <c r="D668" s="7" t="inlineStr">
+        <is>
+          <t>S0120-250-matte grey</t>
+        </is>
+      </c>
+      <c r="E668" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 300 мл серая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F668" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G668" s="9">
+        <v>743</v>
+      </c>
+      <c r="H668" s="9">
+        <v/>
+      </c>
+      <c r="I668" s="10">
+        <v>958</v>
+      </c>
+      <c r="J668" s="4"/>
+    </row>
+    <row r="669" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A669" s="4"/>
+      <c r="B669" s="5"/>
+      <c r="C669" s="6" t="inlineStr">
+        <is>
+          <t>81280275</t>
+        </is>
+      </c>
+      <c r="D669" s="7" t="inlineStr">
+        <is>
+          <t>S0120-250-matte black</t>
+        </is>
+      </c>
+      <c r="E669" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 300 мл черная матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F669" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G669" s="9">
+        <v>743</v>
+      </c>
+      <c r="H669" s="9">
+        <v>482</v>
+      </c>
+      <c r="I669" s="10">
+        <v>1084</v>
+      </c>
+      <c r="J669" s="4"/>
+    </row>
+    <row r="670" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A670" s="4"/>
+      <c r="B670" s="5"/>
+      <c r="C670" s="6" t="inlineStr">
+        <is>
+          <t>81280282</t>
+        </is>
+      </c>
+      <c r="D670" s="7" t="inlineStr">
+        <is>
+          <t>S0120-300-matte yellow</t>
+        </is>
+      </c>
+      <c r="E670" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 320 мл желтая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F670" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G670" s="9">
+        <v>843</v>
+      </c>
+      <c r="H670" s="9">
+        <v>547</v>
+      </c>
+      <c r="I670" s="10">
+        <v>1120</v>
+      </c>
+      <c r="J670" s="4"/>
+    </row>
+    <row r="671" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A671" s="4"/>
+      <c r="B671" s="5"/>
+      <c r="C671" s="6" t="inlineStr">
+        <is>
+          <t>81280280</t>
+        </is>
+      </c>
+      <c r="D671" s="7" t="inlineStr">
+        <is>
+          <t>S0120-300-matte red</t>
+        </is>
+      </c>
+      <c r="E671" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 320 мл красная матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F671" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G671" s="9">
+        <v>844</v>
+      </c>
+      <c r="H671" s="9">
+        <v/>
+      </c>
+      <c r="I671" s="10">
+        <v>1038</v>
+      </c>
+      <c r="J671" s="4"/>
+    </row>
+    <row r="672" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A672" s="4"/>
+      <c r="B672" s="5"/>
+      <c r="C672" s="6" t="inlineStr">
+        <is>
+          <t>81280279</t>
+        </is>
+      </c>
+      <c r="D672" s="7" t="inlineStr">
+        <is>
+          <t>S0120-300-matte orange</t>
+        </is>
+      </c>
+      <c r="E672" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 320 мл оранжевая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F672" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G672" s="9">
+        <v>843</v>
+      </c>
+      <c r="H672" s="9">
+        <v>547</v>
+      </c>
+      <c r="I672" s="10">
+        <v>1141</v>
+      </c>
+      <c r="J672" s="4"/>
+    </row>
+    <row r="673" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A673" s="4"/>
+      <c r="B673" s="5"/>
+      <c r="C673" s="6" t="inlineStr">
+        <is>
+          <t>81280283</t>
+        </is>
+      </c>
+      <c r="D673" s="7" t="inlineStr">
+        <is>
+          <t>S0120-300-matte fruit gre</t>
+        </is>
+      </c>
+      <c r="E673" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 320 мл светло-зеленая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F673" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G673" s="9">
+        <v>843</v>
+      </c>
+      <c r="H673" s="9">
+        <v/>
+      </c>
+      <c r="I673" s="10">
+        <v>1066</v>
+      </c>
+      <c r="J673" s="4"/>
+    </row>
+    <row r="674" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A674" s="4"/>
+      <c r="B674" s="5"/>
+      <c r="C674" s="6" t="inlineStr">
+        <is>
+          <t>81280278</t>
+        </is>
+      </c>
+      <c r="D674" s="7" t="inlineStr">
+        <is>
+          <t>S0120-300-matte grey</t>
+        </is>
+      </c>
+      <c r="E674" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 320 мл серая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F674" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G674" s="9">
+        <v>844</v>
+      </c>
+      <c r="H674" s="9">
+        <v/>
+      </c>
+      <c r="I674" s="10">
+        <v>846</v>
+      </c>
+      <c r="J674" s="4"/>
+    </row>
+    <row r="675" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A675" s="4"/>
+      <c r="B675" s="5"/>
+      <c r="C675" s="6" t="inlineStr">
+        <is>
+          <t>81280281</t>
+        </is>
+      </c>
+      <c r="D675" s="7" t="inlineStr">
+        <is>
+          <t>S0120-300-matte black</t>
+        </is>
+      </c>
+      <c r="E675" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 320 мл черная матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F675" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G675" s="9">
+        <v>844</v>
+      </c>
+      <c r="H675" s="9">
+        <v>548</v>
+      </c>
+      <c r="I675" s="10">
+        <v>983</v>
+      </c>
+      <c r="J675" s="4"/>
+    </row>
+    <row r="676" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A676" s="4"/>
+      <c r="B676" s="5"/>
+      <c r="C676" s="6" t="inlineStr">
+        <is>
+          <t>81280288</t>
+        </is>
+      </c>
+      <c r="D676" s="7" t="inlineStr">
+        <is>
+          <t>S0120-350-matte yellow</t>
+        </is>
+      </c>
+      <c r="E676" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 370 мл желтая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F676" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G676" s="9">
+        <v>887</v>
+      </c>
+      <c r="H676" s="9">
+        <v/>
+      </c>
+      <c r="I676" s="10">
+        <v>1028</v>
+      </c>
+      <c r="J676" s="4"/>
+    </row>
+    <row r="677" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A677" s="4"/>
+      <c r="B677" s="5"/>
+      <c r="C677" s="6" t="inlineStr">
+        <is>
+          <t>81280286</t>
+        </is>
+      </c>
+      <c r="D677" s="7" t="inlineStr">
+        <is>
+          <t>S0120-350-matte red</t>
+        </is>
+      </c>
+      <c r="E677" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 370 мл красная матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F677" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G677" s="9">
+        <v>887</v>
+      </c>
+      <c r="H677" s="9">
+        <v/>
+      </c>
+      <c r="I677" s="10">
+        <v>893</v>
+      </c>
+      <c r="J677" s="4"/>
+    </row>
+    <row r="678" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A678" s="4"/>
+      <c r="B678" s="5"/>
+      <c r="C678" s="6" t="inlineStr">
+        <is>
+          <t>81280285</t>
+        </is>
+      </c>
+      <c r="D678" s="7" t="inlineStr">
+        <is>
+          <t>S0120-350-matte orange</t>
+        </is>
+      </c>
+      <c r="E678" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 370 мл оранжевая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F678" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G678" s="9">
+        <v>887</v>
+      </c>
+      <c r="H678" s="9">
+        <v>576</v>
+      </c>
+      <c r="I678" s="10">
+        <v>1014</v>
+      </c>
+      <c r="J678" s="4"/>
+    </row>
+    <row r="679" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A679" s="4"/>
+      <c r="B679" s="5"/>
+      <c r="C679" s="6" t="inlineStr">
+        <is>
+          <t>81280289</t>
+        </is>
+      </c>
+      <c r="D679" s="7" t="inlineStr">
+        <is>
+          <t>S0120-350-matte green</t>
+        </is>
+      </c>
+      <c r="E679" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 370 мл светло-зеленая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F679" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G679" s="9">
+        <v>887</v>
+      </c>
+      <c r="H679" s="9">
+        <v>576</v>
+      </c>
+      <c r="I679" s="10">
+        <v>1060</v>
+      </c>
+      <c r="J679" s="4"/>
+    </row>
+    <row r="680" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A680" s="4"/>
+      <c r="B680" s="5"/>
+      <c r="C680" s="6" t="inlineStr">
+        <is>
+          <t>81280284</t>
+        </is>
+      </c>
+      <c r="D680" s="7" t="inlineStr">
+        <is>
+          <t>S0120-350-matte grey</t>
+        </is>
+      </c>
+      <c r="E680" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 370 мл серая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F680" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G680" s="9">
+        <v>887</v>
+      </c>
+      <c r="H680" s="9">
+        <v/>
+      </c>
+      <c r="I680" s="10">
+        <v>1035</v>
+      </c>
+      <c r="J680" s="4"/>
+    </row>
+    <row r="681" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A681" s="4"/>
+      <c r="B681" s="5"/>
+      <c r="C681" s="6" t="inlineStr">
+        <is>
+          <t>81280287</t>
+        </is>
+      </c>
+      <c r="D681" s="7" t="inlineStr">
+        <is>
+          <t>S0120-350-matte black</t>
+        </is>
+      </c>
+      <c r="E681" s="8" t="inlineStr">
+        <is>
+          <t>Чайная пара 370 мл черная матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F681" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G681" s="9">
+        <v>887</v>
+      </c>
+      <c r="H681" s="9">
+        <v>576</v>
+      </c>
+      <c r="I681" s="10">
+        <v>1104</v>
+      </c>
+      <c r="J681" s="4"/>
+    </row>
+    <row r="682" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A682" s="4"/>
+      <c r="B682" s="5"/>
+      <c r="C682" s="6" t="inlineStr">
+        <is>
+          <t>81233104</t>
+        </is>
+      </c>
+      <c r="D682" s="7" t="inlineStr">
+        <is>
+          <t>305800А</t>
+        </is>
+      </c>
+      <c r="E682" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 1000 мл d 12,9 см h18,5 см Bella Noble [1]</t>
+        </is>
+      </c>
+      <c r="F682" s="7" t="inlineStr">
+        <is>
+          <t>Noble</t>
+        </is>
+      </c>
+      <c r="G682" s="9">
+        <v>2873</v>
+      </c>
+      <c r="H682" s="9">
+        <v/>
+      </c>
+      <c r="I682" s="10">
+        <v>372</v>
+      </c>
+      <c r="J682" s="4"/>
+    </row>
+    <row r="683" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A683" s="4"/>
+      <c r="B683" s="5"/>
+      <c r="C683" s="6" t="inlineStr">
+        <is>
+          <t>81233114</t>
+        </is>
+      </c>
+      <c r="D683" s="7" t="inlineStr">
+        <is>
+          <t>401800</t>
+        </is>
+      </c>
+      <c r="E683" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 1000 мл d 15,5 см h14,5 см Bella Noble [1]</t>
+        </is>
+      </c>
+      <c r="F683" s="7" t="inlineStr">
+        <is>
+          <t>Noble</t>
+        </is>
+      </c>
+      <c r="G683" s="9">
+        <v>2873</v>
+      </c>
+      <c r="H683" s="9">
+        <v>1867</v>
+      </c>
+      <c r="I683" s="10">
+        <v>205</v>
+      </c>
+      <c r="J683" s="4"/>
+    </row>
+    <row r="684" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A684" s="4"/>
+      <c r="B684" s="5"/>
+      <c r="C684" s="6" t="inlineStr">
+        <is>
+          <t>81280445</t>
+        </is>
+      </c>
+      <c r="D684" s="7" t="inlineStr">
+        <is>
+          <t>S0501-3</t>
+        </is>
+      </c>
+      <c r="E684" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 360 мл с фильтром типод Гунфу d 8,6 см h14 см курковый магнитный слив термостекло Barbossa</t>
+        </is>
+      </c>
+      <c r="F684" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G684" s="9">
+        <v>6283</v>
+      </c>
+      <c r="H684" s="9">
+        <v>4083</v>
+      </c>
+      <c r="I684" s="10">
+        <v>117</v>
+      </c>
+      <c r="J684" s="4"/>
+    </row>
+    <row r="685" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A685" s="4"/>
+      <c r="B685" s="5"/>
+      <c r="C685" s="6" t="inlineStr">
+        <is>
+          <t>81222685</t>
+        </is>
+      </c>
+      <c r="D685" s="7" t="inlineStr">
+        <is>
+          <t>F0950-550 (кор=36 шт)</t>
+        </is>
+      </c>
+      <c r="E685" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 450 мл d 12 см h7,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F685" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G685" s="9">
+        <v>673</v>
+      </c>
+      <c r="H685" s="9">
+        <v/>
+      </c>
+      <c r="I685" s="10">
+        <v>3431</v>
+      </c>
+      <c r="J685" s="4"/>
+    </row>
+    <row r="686" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A686" s="4"/>
+      <c r="B686" s="5"/>
+      <c r="C686" s="6" t="inlineStr">
+        <is>
+          <t>81222592</t>
+        </is>
+      </c>
+      <c r="D686" s="7" t="inlineStr">
+        <is>
+          <t>ZA0648-500-ar-ME</t>
+        </is>
+      </c>
+      <c r="E686" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 500 мл d 13 см h7,5 см White Moon P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F686" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G686" s="9">
+        <v>2083</v>
+      </c>
+      <c r="H686" s="9">
+        <v>1353</v>
+      </c>
+      <c r="I686" s="10">
+        <v>766</v>
+      </c>
+      <c r="J686" s="4"/>
+    </row>
+    <row r="687" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A687" s="4"/>
+      <c r="B687" s="5"/>
+      <c r="C687" s="6" t="inlineStr">
+        <is>
+          <t>81280443</t>
+        </is>
+      </c>
+      <c r="D687" s="7" t="inlineStr">
+        <is>
+          <t>S0501-2</t>
+        </is>
+      </c>
+      <c r="E687" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 500 мл с фильтром типод Гунфу d 9,6/8,6 см h14 см пуш механизм слива термостекло Barbossa</t>
+        </is>
+      </c>
+      <c r="F687" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G687" s="9">
+        <v>3730</v>
+      </c>
+      <c r="H687" s="9">
+        <v>2424</v>
+      </c>
+      <c r="I687" s="10">
+        <v>177</v>
+      </c>
+      <c r="J687" s="4"/>
+    </row>
+    <row r="688" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A688" s="4"/>
+      <c r="B688" s="5"/>
+      <c r="C688" s="6" t="inlineStr">
+        <is>
+          <t>81280446</t>
+        </is>
+      </c>
+      <c r="D688" s="7" t="inlineStr">
+        <is>
+          <t>S0501-3</t>
+        </is>
+      </c>
+      <c r="E688" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 510 мл с фильтром типод Гунфу d 9 см h15 см курковый магнитный слив термостекло Barbossa</t>
+        </is>
+      </c>
+      <c r="F688" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G688" s="9">
+        <v>6487</v>
+      </c>
+      <c r="H688" s="9">
+        <v/>
+      </c>
+      <c r="I688" s="10">
+        <v>115</v>
+      </c>
+      <c r="J688" s="4"/>
+    </row>
+    <row r="689" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A689" s="4"/>
+      <c r="B689" s="5"/>
+      <c r="C689" s="6" t="inlineStr">
+        <is>
+          <t>81280444</t>
+        </is>
+      </c>
+      <c r="D689" s="7" t="inlineStr">
+        <is>
+          <t>S0501-2</t>
+        </is>
+      </c>
+      <c r="E689" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 600 мл с фильтром типод Гунфу серое стекло d 9,6 см h16 см пуш механизм слива термостекло</t>
+        </is>
+      </c>
+      <c r="F689" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G689" s="9">
+        <v>3973</v>
+      </c>
+      <c r="H689" s="9">
+        <v/>
+      </c>
+      <c r="I689" s="10">
+        <v>17</v>
+      </c>
+      <c r="J689" s="4"/>
+    </row>
+    <row r="690" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A690" s="4"/>
+      <c r="B690" s="5"/>
+      <c r="C690" s="6" t="inlineStr">
+        <is>
+          <t>81280448</t>
+        </is>
+      </c>
+      <c r="D690" s="7" t="inlineStr">
+        <is>
+          <t>S0501-4</t>
+        </is>
+      </c>
+      <c r="E690" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 630 мл с фильтром типод Гунфу d 10/8,9 см h16 см курковый магнитный слив термостекло Barbossa</t>
+        </is>
+      </c>
+      <c r="F690" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G690" s="9">
+        <v>7873</v>
+      </c>
+      <c r="H690" s="9">
+        <v/>
+      </c>
+      <c r="I690" s="10">
+        <v>86</v>
+      </c>
+      <c r="J690" s="4"/>
+    </row>
+    <row r="691" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A691" s="4"/>
+      <c r="B691" s="5"/>
+      <c r="C691" s="6" t="inlineStr">
+        <is>
+          <t>81280447</t>
+        </is>
+      </c>
+      <c r="D691" s="7" t="inlineStr">
+        <is>
+          <t>S0501-3</t>
+        </is>
+      </c>
+      <c r="E691" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 650 мл с фильтром типод Гунфу d 8,7 см h19,5 см курковый магнитный слив термостекло Barbossa</t>
+        </is>
+      </c>
+      <c r="F691" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G691" s="9">
+        <v>6637</v>
+      </c>
+      <c r="H691" s="9">
+        <v>4314</v>
+      </c>
+      <c r="I691" s="10">
+        <v>111</v>
+      </c>
+      <c r="J691" s="4"/>
+    </row>
+    <row r="692" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A692" s="4"/>
+      <c r="B692" s="5"/>
+      <c r="C692" s="6" t="inlineStr">
+        <is>
+          <t>81222686</t>
+        </is>
+      </c>
+      <c r="D692" s="7" t="inlineStr">
+        <is>
+          <t>F0950-700 (кор=24 шт)</t>
+        </is>
+      </c>
+      <c r="E692" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 670 мл d 14 см h8,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F692" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G692" s="9">
+        <v>847</v>
+      </c>
+      <c r="H692" s="9">
+        <v/>
+      </c>
+      <c r="I692" s="10">
+        <v>1127</v>
+      </c>
+      <c r="J692" s="4"/>
+    </row>
+    <row r="693" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A693" s="4"/>
+      <c r="B693" s="5"/>
+      <c r="C693" s="6" t="inlineStr">
+        <is>
+          <t>81222687</t>
+        </is>
+      </c>
+      <c r="D693" s="7" t="inlineStr">
+        <is>
+          <t>F0950-900 (кор=24 шт)</t>
+        </is>
+      </c>
+      <c r="E693" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 850 мл d 15,5 см h9,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F693" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G693" s="9">
+        <v>1103</v>
+      </c>
+      <c r="H693" s="9">
+        <v>716</v>
+      </c>
+      <c r="I693" s="10">
+        <v>1129</v>
+      </c>
+      <c r="J693" s="4"/>
+    </row>
+    <row r="694" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A694" s="4"/>
+      <c r="B694" s="5"/>
+      <c r="C694" s="6" t="inlineStr">
+        <is>
+          <t>81222829</t>
+        </is>
+      </c>
+      <c r="D694" s="7" t="inlineStr">
+        <is>
+          <t>HL-MGL-01-DM</t>
+        </is>
+      </c>
+      <c r="E694" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 900 мл d 13,5 см h14 см Oliva By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F694" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G694" s="9">
+        <v>2914</v>
+      </c>
+      <c r="H694" s="9">
+        <v/>
+      </c>
+      <c r="I694" s="10">
+        <v>190</v>
+      </c>
+      <c r="J694" s="4"/>
+    </row>
+    <row r="695" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A695" s="4"/>
+      <c r="B695" s="5"/>
+      <c r="C695" s="6" t="inlineStr">
+        <is>
+          <t>81280356</t>
+        </is>
+      </c>
+      <c r="D695" s="7" t="inlineStr">
+        <is>
+          <t>S0214-3</t>
+        </is>
+      </c>
+      <c r="E695" s="8" t="inlineStr">
+        <is>
+          <t>Чайник электрический для пуровера 1000 мл d 14,5 см h18 см черный P.L. Barbossa</t>
+        </is>
+      </c>
+      <c r="F695" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G695" s="9">
+        <v>6693</v>
+      </c>
+      <c r="H695" s="9">
+        <v/>
+      </c>
+      <c r="I695" s="10">
+        <v>32</v>
+      </c>
+      <c r="J695" s="4"/>
+    </row>
+    <row r="696" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A696" s="4"/>
+      <c r="B696" s="5"/>
+      <c r="C696" s="6" t="inlineStr">
+        <is>
+          <t>81280354</t>
+        </is>
+      </c>
+      <c r="D696" s="7" t="inlineStr">
+        <is>
+          <t>S0362</t>
+        </is>
+      </c>
+      <c r="E696" s="8" t="inlineStr">
+        <is>
+          <t>Чайник электрический для пуровера 800 мл d 14,5 см h17 cм серый вставки под цвет дерева Barbossa</t>
+        </is>
+      </c>
+      <c r="F696" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G696" s="9">
+        <v>10987</v>
+      </c>
+      <c r="H696" s="9">
+        <v>7141</v>
+      </c>
+      <c r="I696" s="10">
+        <v>36</v>
+      </c>
+      <c r="J696" s="4"/>
+    </row>
+    <row r="697" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A697" s="4"/>
+      <c r="B697" s="5"/>
+      <c r="C697" s="6" t="inlineStr">
+        <is>
+          <t>81280355</t>
+        </is>
+      </c>
+      <c r="D697" s="7" t="inlineStr">
+        <is>
+          <t>S0362-BLACK</t>
+        </is>
+      </c>
+      <c r="E697" s="8" t="inlineStr">
+        <is>
+          <t>Чайник электрический для пуровера 800 мл d 14,5 см h17 cм черный вставки под цвет дерева Barbossa</t>
+        </is>
+      </c>
+      <c r="F697" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G697" s="9">
+        <v>10987</v>
+      </c>
+      <c r="H697" s="9">
+        <v>7141</v>
+      </c>
+      <c r="I697" s="10">
+        <v>37</v>
+      </c>
+      <c r="J697" s="4"/>
+    </row>
+    <row r="698" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A698" s="4"/>
+      <c r="B698" s="5"/>
+      <c r="C698" s="6" t="inlineStr">
+        <is>
+          <t>81280228</t>
+        </is>
+      </c>
+      <c r="D698" s="7" t="inlineStr">
+        <is>
+          <t>SCBL-12 / DJENI</t>
+        </is>
+      </c>
+      <c r="E698" s="8" t="inlineStr">
+        <is>
+          <t>Чаша для пунша d 40 cм h24,5 см нерж. P.L. Barbossa</t>
+        </is>
+      </c>
+      <c r="F698" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G698" s="9">
+        <v>4173</v>
+      </c>
+      <c r="H698" s="9">
+        <v/>
+      </c>
+      <c r="I698" s="10">
+        <v>77</v>
+      </c>
+      <c r="J698" s="4"/>
+    </row>
+    <row r="699" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A699" s="4"/>
+      <c r="B699" s="5"/>
+      <c r="C699" s="6" t="inlineStr">
+        <is>
+          <t>81240914</t>
+        </is>
+      </c>
+      <c r="D699" s="7" t="inlineStr">
+        <is>
+          <t>PB9536 RH</t>
+        </is>
+      </c>
+      <c r="E699" s="8" t="inlineStr">
+        <is>
+          <t>Чаша для пунша d 40 cм h25 см с ручками нерж. P.L. Hotelware</t>
+        </is>
+      </c>
+      <c r="F699" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G699" s="9">
+        <v>16873</v>
+      </c>
+      <c r="H699" s="9">
+        <v/>
+      </c>
+      <c r="I699" s="10">
+        <v>1</v>
+      </c>
+      <c r="J699" s="4"/>
+    </row>
+    <row r="700" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A700" s="4"/>
+      <c r="B700" s="5"/>
+      <c r="C700" s="6" t="inlineStr">
+        <is>
+          <t>81280325</t>
+        </is>
+      </c>
+      <c r="D700" s="7" t="inlineStr">
+        <is>
+          <t>S0264</t>
+        </is>
+      </c>
+      <c r="E700" s="8" t="inlineStr">
+        <is>
+          <t>Чаша для холдера портафильтра 58 мм нерж. d 7/6,1 см h2,8 см P.L.- Barbossa</t>
+        </is>
+      </c>
+      <c r="F700" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G700" s="9">
+        <v>673</v>
+      </c>
+      <c r="H700" s="9">
+        <v/>
+      </c>
+      <c r="I700" s="10">
+        <v>21</v>
+      </c>
+      <c r="J700" s="4"/>
+    </row>
+    <row r="701" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A701" s="4"/>
+      <c r="B701" s="5"/>
+      <c r="C701" s="6" t="inlineStr">
+        <is>
+          <t>81233211</t>
+        </is>
+      </c>
+      <c r="D701" s="7" t="inlineStr">
+        <is>
+          <t>1005 (кор=1шт)</t>
+        </is>
+      </c>
+      <c r="E701" s="8" t="inlineStr">
+        <is>
+          <t>Чаша жаровня тажин для плова 3,3 л d 28,5 см h16/9 см с крышкой "Кухни мира" красная глина P.L.</t>
+        </is>
+      </c>
+      <c r="F701" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G701" s="9">
+        <v>3197</v>
+      </c>
+      <c r="H701" s="9">
+        <v/>
+      </c>
+      <c r="I701" s="10">
+        <v>0</v>
+      </c>
+      <c r="J701" s="4"/>
+    </row>
+    <row r="702" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A702" s="4"/>
+      <c r="B702" s="5"/>
+      <c r="C702" s="6" t="inlineStr">
+        <is>
+          <t>81233212</t>
+        </is>
+      </c>
+      <c r="D702" s="7" t="inlineStr">
+        <is>
+          <t>1012 (кор=1шт)</t>
+        </is>
+      </c>
+      <c r="E702" s="8" t="inlineStr">
+        <is>
+          <t>Чаша жаровня тажин для плова 5 л d 28,5 см h16 см с крышкой "Кухни мира" красная глина P.L.</t>
+        </is>
+      </c>
+      <c r="F702" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G702" s="9">
+        <v>3703</v>
+      </c>
+      <c r="H702" s="9">
+        <v/>
+      </c>
+      <c r="I702" s="10">
+        <v>7</v>
+      </c>
+      <c r="J702" s="4"/>
+    </row>
+    <row r="703" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A703" s="4"/>
+      <c r="B703" s="5"/>
+      <c r="C703" s="6" t="inlineStr">
+        <is>
+          <t>81280393</t>
+        </is>
+      </c>
+      <c r="D703" s="7" t="inlineStr">
+        <is>
+          <t>S0636</t>
+        </is>
+      </c>
+      <c r="E703" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 150 мл чайно-кофейная без ручки оранжевая Rose Barista d 6,8/6,1 см h6,8 см Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F703" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G703" s="9">
+        <v>983</v>
+      </c>
+      <c r="H703" s="9">
+        <v/>
+      </c>
+      <c r="I703" s="10">
+        <v>595</v>
+      </c>
+      <c r="J703" s="4"/>
+    </row>
+    <row r="704" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A704" s="4"/>
+      <c r="B704" s="5"/>
+      <c r="C704" s="6" t="inlineStr">
+        <is>
+          <t>81280384</t>
+        </is>
+      </c>
+      <c r="D704" s="7" t="inlineStr">
+        <is>
+          <t>S0068-150</t>
+        </is>
+      </c>
+      <c r="E704" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 170 мл кофейная без ручки ZINC Barista d 8,3 см h8 см стекло P.L. Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F704" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G704" s="9">
+        <v>237</v>
+      </c>
+      <c r="H704" s="9">
+        <v/>
+      </c>
+      <c r="I704" s="10">
+        <v>357</v>
+      </c>
+      <c r="J704" s="4"/>
+    </row>
+    <row r="705" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A705" s="4"/>
+      <c r="B705" s="5"/>
+      <c r="C705" s="6" t="inlineStr">
+        <is>
+          <t>81280394</t>
+        </is>
+      </c>
+      <c r="D705" s="7" t="inlineStr">
+        <is>
+          <t>S0686</t>
+        </is>
+      </c>
+      <c r="E705" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 200 мл кофейная Petals лепестки между стенками d 10/8,1 см h7,5 см термостекло Barbossa [1]</t>
+        </is>
+      </c>
+      <c r="F705" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G705" s="9">
+        <v>397</v>
+      </c>
+      <c r="H705" s="9">
+        <v/>
+      </c>
+      <c r="I705" s="10">
+        <v>472</v>
+      </c>
+      <c r="J705" s="4"/>
+    </row>
+    <row r="706" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A706" s="4"/>
+      <c r="B706" s="5"/>
+      <c r="C706" s="6" t="inlineStr">
+        <is>
+          <t>81280390</t>
+        </is>
+      </c>
+      <c r="D706" s="7" t="inlineStr">
+        <is>
+          <t>S0594</t>
+        </is>
+      </c>
+      <c r="E706" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 200 мл кофейная без ручки Dents Japanese Style дерев. вставка d 7,5 см h6,5 см Barista [1]</t>
+        </is>
+      </c>
+      <c r="F706" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G706" s="9">
+        <v>273</v>
+      </c>
+      <c r="H706" s="9">
+        <v/>
+      </c>
+      <c r="I706" s="10">
+        <v>0</v>
+      </c>
+      <c r="J706" s="4"/>
+    </row>
+    <row r="707" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A707" s="4"/>
+      <c r="B707" s="5"/>
+      <c r="C707" s="6" t="inlineStr">
+        <is>
+          <t>81280435</t>
+        </is>
+      </c>
+      <c r="D707" s="7" t="inlineStr">
+        <is>
+          <t>S0804</t>
+        </is>
+      </c>
+      <c r="E707" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 200 мл кофейная без ручки Flower Barista d 8,5 см h7,8 см P.L. Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F707" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G707" s="9">
+        <v>593</v>
+      </c>
+      <c r="H707" s="9">
+        <v/>
+      </c>
+      <c r="I707" s="10">
+        <v>1105</v>
+      </c>
+      <c r="J707" s="4"/>
+    </row>
+    <row r="708" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A708" s="4"/>
+      <c r="B708" s="5"/>
+      <c r="C708" s="6" t="inlineStr">
+        <is>
+          <t>81280437</t>
+        </is>
+      </c>
+      <c r="D708" s="7" t="inlineStr">
+        <is>
+          <t>S0803</t>
+        </is>
+      </c>
+      <c r="E708" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 200 мл кофейная без ручки Grid Barista d 8,5 см h7,8 см P.L. Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F708" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G708" s="9">
+        <v>593</v>
+      </c>
+      <c r="H708" s="9">
+        <v/>
+      </c>
+      <c r="I708" s="10">
+        <v>1102</v>
+      </c>
+      <c r="J708" s="4"/>
+    </row>
+    <row r="709" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A709" s="4"/>
+      <c r="B709" s="5"/>
+      <c r="C709" s="6" t="inlineStr">
+        <is>
+          <t>81280389</t>
+        </is>
+      </c>
+      <c r="D709" s="7" t="inlineStr">
+        <is>
+          <t>S0594</t>
+        </is>
+      </c>
+      <c r="E709" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 200 мл кофейная без ручки Japanese Style Optic дерев. вставка d 7,5 см h6,5 см Barista [1] </t>
+        </is>
+      </c>
+      <c r="F709" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G709" s="9">
+        <v>273</v>
+      </c>
+      <c r="H709" s="9">
+        <v/>
+      </c>
+      <c r="I709" s="10">
+        <v>0</v>
+      </c>
+      <c r="J709" s="4"/>
+    </row>
+    <row r="710" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A710" s="4"/>
+      <c r="B710" s="5"/>
+      <c r="C710" s="6" t="inlineStr">
+        <is>
+          <t>81233130</t>
+        </is>
+      </c>
+      <c r="D710" s="7" t="inlineStr">
+        <is>
+          <t>ZA0386-180-MD</t>
+        </is>
+      </c>
+      <c r="E710" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Marine White Moon P.L. Proff Cuisine [12]</t>
+        </is>
+      </c>
+      <c r="F710" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G710" s="9">
+        <v>607</v>
+      </c>
+      <c r="H710" s="9">
+        <v/>
+      </c>
+      <c r="I710" s="10">
+        <v>629</v>
+      </c>
+      <c r="J710" s="4"/>
+    </row>
+    <row r="711" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A711" s="4"/>
+      <c r="B711" s="5"/>
+      <c r="C711" s="6" t="inlineStr">
+        <is>
+          <t>81280386</t>
+        </is>
+      </c>
+      <c r="D711" s="7" t="inlineStr">
+        <is>
+          <t>S0582</t>
+        </is>
+      </c>
+      <c r="E711" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл кофейная без ручки Japanese Style Optical Barista d 9,1 см h7,1 см стекло Barbossa [1]</t>
+        </is>
+      </c>
+      <c r="F711" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G711" s="9">
+        <v>203</v>
+      </c>
+      <c r="H711" s="9">
+        <v/>
+      </c>
+      <c r="I711" s="10">
+        <v>697</v>
+      </c>
+      <c r="J711" s="4"/>
+    </row>
+    <row r="712" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A712" s="4"/>
+      <c r="B712" s="5"/>
+      <c r="C712" s="6" t="inlineStr">
+        <is>
+          <t>81280385</t>
+        </is>
+      </c>
+      <c r="D712" s="7" t="inlineStr">
+        <is>
+          <t>S0068-200</t>
+        </is>
+      </c>
+      <c r="E712" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл кофейная без ручки ZINC Uni Rocks Barista d 9,1 см h8,6 см стекло P.L. Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F712" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G712" s="9">
+        <v>247</v>
+      </c>
+      <c r="H712" s="9">
+        <v/>
+      </c>
+      <c r="I712" s="10">
+        <v>14</v>
+      </c>
+      <c r="J712" s="4"/>
+    </row>
+    <row r="713" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A713" s="4"/>
+      <c r="B713" s="5"/>
+      <c r="C713" s="6" t="inlineStr">
+        <is>
+          <t>81280431</t>
+        </is>
+      </c>
+      <c r="D713" s="7" t="inlineStr">
+        <is>
+          <t>S0605</t>
+        </is>
+      </c>
+      <c r="E713" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл кофейная без ручки голубая Ceremony Barista d 7,2 см h8,2 см P.L. Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F713" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G713" s="9">
+        <v>653</v>
+      </c>
+      <c r="H713" s="9">
+        <v>424</v>
+      </c>
+      <c r="I713" s="10">
+        <v>1131</v>
+      </c>
+      <c r="J713" s="4"/>
+    </row>
+    <row r="714" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A714" s="4"/>
+      <c r="B714" s="5"/>
+      <c r="C714" s="6" t="inlineStr">
+        <is>
+          <t>81280387</t>
+        </is>
+      </c>
+      <c r="D714" s="7" t="inlineStr">
+        <is>
+          <t>S0582-1</t>
+        </is>
+      </c>
+      <c r="E714" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл кофейная без ручки желтая матовая Japanese Style дерев. вставка d 9,1 см h7,1 см [1]</t>
+        </is>
+      </c>
+      <c r="F714" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G714" s="9">
+        <v>273</v>
+      </c>
+      <c r="H714" s="9">
+        <v/>
+      </c>
+      <c r="I714" s="10">
+        <v>657</v>
+      </c>
+      <c r="J714" s="4"/>
+    </row>
+    <row r="715" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A715" s="4"/>
+      <c r="B715" s="5"/>
+      <c r="C715" s="6" t="inlineStr">
+        <is>
+          <t>81222744</t>
+        </is>
+      </c>
+      <c r="D715" s="7" t="inlineStr">
+        <is>
+          <t>GT-02-CF</t>
+        </is>
+      </c>
+      <c r="E715" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл чайная d 8,3 см h6,5 см Arel Stackable By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F715" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G715" s="9">
+        <v>540</v>
+      </c>
+      <c r="H715" s="9">
+        <v/>
+      </c>
+      <c r="I715" s="10">
+        <v>1172</v>
+      </c>
+      <c r="J715" s="4"/>
+    </row>
+    <row r="716" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A716" s="4"/>
+      <c r="B716" s="5"/>
+      <c r="C716" s="6" t="inlineStr">
+        <is>
+          <t>81280433</t>
+        </is>
+      </c>
+      <c r="D716" s="7" t="inlineStr">
+        <is>
+          <t>S0605</t>
+        </is>
+      </c>
+      <c r="E716" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл чайно-кофейная без ручки бежево-корич. Ceremony Barista d 7,2 см h8,2 см Barbossa [1]</t>
+        </is>
+      </c>
+      <c r="F716" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G716" s="9">
+        <v>653</v>
+      </c>
+      <c r="H716" s="9">
+        <v>424</v>
+      </c>
+      <c r="I716" s="10">
+        <v>1096</v>
+      </c>
+      <c r="J716" s="4"/>
+    </row>
+    <row r="717" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A717" s="4"/>
+      <c r="B717" s="5"/>
+      <c r="C717" s="6" t="inlineStr">
+        <is>
+          <t>81280432</t>
+        </is>
+      </c>
+      <c r="D717" s="7" t="inlineStr">
+        <is>
+          <t>S0605</t>
+        </is>
+      </c>
+      <c r="E717" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл чайно-кофейная без ручки коричневая Ceremony Barista d 7,2 см h8,2 см Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F717" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G717" s="9">
+        <v>653</v>
+      </c>
+      <c r="H717" s="9">
+        <v>424</v>
+      </c>
+      <c r="I717" s="10">
+        <v>1100</v>
+      </c>
+      <c r="J717" s="4"/>
+    </row>
+    <row r="718" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A718" s="4"/>
+      <c r="B718" s="5"/>
+      <c r="C718" s="6" t="inlineStr">
+        <is>
+          <t>81280430</t>
+        </is>
+      </c>
+      <c r="D718" s="7" t="inlineStr">
+        <is>
+          <t>S0605</t>
+        </is>
+      </c>
+      <c r="E718" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл чайно-кофейная без ручки синяя Ceremony Barista d 7,2 см h8,2 см Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F718" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G718" s="9">
+        <v>653</v>
+      </c>
+      <c r="H718" s="9">
+        <v>424</v>
+      </c>
+      <c r="I718" s="10">
+        <v>1125</v>
+      </c>
+      <c r="J718" s="4"/>
+    </row>
+    <row r="719" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A719" s="4"/>
+      <c r="B719" s="5"/>
+      <c r="C719" s="6" t="inlineStr">
+        <is>
+          <t>81280434</t>
+        </is>
+      </c>
+      <c r="D719" s="7" t="inlineStr">
+        <is>
+          <t>S0632</t>
+        </is>
+      </c>
+      <c r="E719" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 240 мл чайно-кофейная без ручки матовая декор Monkey King Barista d 7,3 см h9 см Barbossa [1]</t>
+        </is>
+      </c>
+      <c r="F719" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G719" s="9">
+        <v>483</v>
+      </c>
+      <c r="H719" s="9">
+        <v>313</v>
+      </c>
+      <c r="I719" s="10">
+        <v>1069</v>
+      </c>
+      <c r="J719" s="4"/>
+    </row>
+    <row r="720" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A720" s="4"/>
+      <c r="B720" s="5"/>
+      <c r="C720" s="6" t="inlineStr">
+        <is>
+          <t>81280436</t>
+        </is>
+      </c>
+      <c r="D720" s="7" t="inlineStr">
+        <is>
+          <t>S0804</t>
+        </is>
+      </c>
+      <c r="E720" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 250 мл кофейная без ручки Flower Barista d 9,1 см h8,4 см P.L. Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F720" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G720" s="9">
+        <v>593</v>
+      </c>
+      <c r="H720" s="9">
+        <v/>
+      </c>
+      <c r="I720" s="10">
+        <v>1033</v>
+      </c>
+      <c r="J720" s="4"/>
+    </row>
+    <row r="721" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A721" s="4"/>
+      <c r="B721" s="5"/>
+      <c r="C721" s="6" t="inlineStr">
+        <is>
+          <t>81280438</t>
+        </is>
+      </c>
+      <c r="D721" s="7" t="inlineStr">
+        <is>
+          <t>S0803</t>
+        </is>
+      </c>
+      <c r="E721" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 250 мл кофейная без ручки Grid Barista d 9,1 см h8,4 см P.L. Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F721" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G721" s="9">
+        <v>593</v>
+      </c>
+      <c r="H721" s="9">
+        <v/>
+      </c>
+      <c r="I721" s="10">
+        <v>1051</v>
+      </c>
+      <c r="J721" s="4"/>
+    </row>
+    <row r="722" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A722" s="4"/>
+      <c r="B722" s="5"/>
+      <c r="C722" s="6" t="inlineStr">
+        <is>
+          <t>81222826</t>
+        </is>
+      </c>
+      <c r="D722" s="7" t="inlineStr">
+        <is>
+          <t>HL-MGL-01-CPF</t>
+        </is>
+      </c>
+      <c r="E722" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 270 мл чайная d 10 см h6 см Oliva By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F722" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G722" s="9">
+        <v>1089</v>
+      </c>
+      <c r="H722" s="9">
+        <v/>
+      </c>
+      <c r="I722" s="10">
+        <v>480</v>
+      </c>
+      <c r="J722" s="4"/>
+    </row>
+    <row r="723" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A723" s="4"/>
+      <c r="B723" s="5"/>
+      <c r="C723" s="6" t="inlineStr">
+        <is>
+          <t>81222742</t>
+        </is>
+      </c>
+      <c r="D723" s="7" t="inlineStr">
+        <is>
+          <t>GT-01-CPF</t>
+        </is>
+      </c>
+      <c r="E723" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 280 мл чайная d 9,5 см h6 см Arel Stackable By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F723" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G723" s="9">
+        <v>633</v>
+      </c>
+      <c r="H723" s="9">
+        <v>411</v>
+      </c>
+      <c r="I723" s="10">
+        <v>1222</v>
+      </c>
+      <c r="J723" s="4"/>
+    </row>
+    <row r="724" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A724" s="4"/>
+      <c r="B724" s="5"/>
+      <c r="C724" s="6" t="inlineStr">
+        <is>
+          <t>81280391</t>
+        </is>
+      </c>
+      <c r="D724" s="7" t="inlineStr">
+        <is>
+          <t>S0594-1</t>
+        </is>
+      </c>
+      <c r="E724" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 300 мл кофейная без ручки Japanese Style Optic дерев. вставка d 8,2 см h11,2 см Barista [1]</t>
+        </is>
+      </c>
+      <c r="F724" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G724" s="9">
+        <v>223</v>
+      </c>
+      <c r="H724" s="9">
+        <v/>
+      </c>
+      <c r="I724" s="10">
+        <v>0</v>
+      </c>
+      <c r="J724" s="4"/>
+    </row>
+    <row r="725" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A725" s="4"/>
+      <c r="B725" s="5"/>
+      <c r="C725" s="6" t="inlineStr">
+        <is>
+          <t>81222588</t>
+        </is>
+      </c>
+      <c r="D725" s="7" t="inlineStr">
+        <is>
+          <t>ZA0583-320-ME</t>
+        </is>
+      </c>
+      <c r="E725" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 320 мл чайная d 9,4 см h8,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F725" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G725" s="9">
+        <v>573</v>
+      </c>
+      <c r="H725" s="9">
+        <v>372</v>
+      </c>
+      <c r="I725" s="10">
+        <v>1201</v>
+      </c>
+      <c r="J725" s="4"/>
+    </row>
+    <row r="726" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A726" s="4"/>
+      <c r="B726" s="5"/>
+      <c r="C726" s="6" t="inlineStr">
+        <is>
+          <t>81233213</t>
+        </is>
+      </c>
+      <c r="D726" s="7" t="inlineStr">
+        <is>
+          <t>2389 (кор=63 шт)</t>
+        </is>
+      </c>
+      <c r="E726" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 350 мл без ручки стакан для морса, кваса d 8,5 см h10,5 см "Кухни мира" красная глина P.L.</t>
+        </is>
+      </c>
+      <c r="F726" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G726" s="9">
+        <v>707</v>
+      </c>
+      <c r="H726" s="9">
+        <v>459</v>
+      </c>
+      <c r="I726" s="10">
+        <v>1213</v>
+      </c>
+      <c r="J726" s="4"/>
+    </row>
+    <row r="727" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A727" s="4"/>
+      <c r="B727" s="5"/>
+      <c r="C727" s="6" t="inlineStr">
+        <is>
+          <t>81222880</t>
+        </is>
+      </c>
+      <c r="D727" s="7" t="inlineStr">
+        <is>
+          <t>HA-MGL-ZT-01-CPF</t>
+        </is>
+      </c>
+      <c r="E727" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 350 мл чайная d 11,2 см h6,5 см Rug By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F727" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G727" s="9">
+        <v>961</v>
+      </c>
+      <c r="H727" s="9">
+        <v/>
+      </c>
+      <c r="I727" s="10">
+        <v>1443</v>
+      </c>
+      <c r="J727" s="4"/>
+    </row>
+    <row r="728" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A728" s="4"/>
+      <c r="B728" s="5"/>
+      <c r="C728" s="6" t="inlineStr">
+        <is>
+          <t>81222689</t>
+        </is>
+      </c>
+      <c r="D728" s="7" t="inlineStr">
+        <is>
+          <t>F2408 (кор=144 шт)</t>
+        </is>
+      </c>
+      <c r="E728" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 60 мл для саке, чая, вина без ручки d 6 см h4,4 см белая фарфор NEW P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F728" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G728" s="9">
+        <v>103</v>
+      </c>
+      <c r="H728" s="9">
+        <v/>
+      </c>
+      <c r="I728" s="10">
+        <v>673</v>
+      </c>
+      <c r="J728" s="4"/>
+    </row>
+    <row r="729" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A729" s="4"/>
+      <c r="B729" s="5"/>
+      <c r="C729" s="6" t="inlineStr">
+        <is>
+          <t>81280392</t>
+        </is>
+      </c>
+      <c r="D729" s="7" t="inlineStr">
+        <is>
+          <t>S0657</t>
+        </is>
+      </c>
+      <c r="E729" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 70 мл кофейная Barista Glass d 5,5/4,9 см h5,1 см темное стекло P.L. Barbossa [1]</t>
+        </is>
+      </c>
+      <c r="F729" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G729" s="9">
+        <v>537</v>
+      </c>
+      <c r="H729" s="9">
+        <v/>
+      </c>
+      <c r="I729" s="10">
+        <v>578</v>
+      </c>
+      <c r="J729" s="4"/>
+    </row>
+    <row r="730" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A730" s="4"/>
+      <c r="B730" s="5"/>
+      <c r="C730" s="6" t="inlineStr">
+        <is>
+          <t>81222791</t>
+        </is>
+      </c>
+      <c r="D730" s="7" t="inlineStr">
+        <is>
+          <t>HA-MGL-ZT-01-KF</t>
+        </is>
+      </c>
+      <c r="E730" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Oliva By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F730" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G730" s="9">
+        <v>496</v>
+      </c>
+      <c r="H730" s="9">
+        <v/>
+      </c>
+      <c r="I730" s="10">
+        <v>1049</v>
+      </c>
+      <c r="J730" s="4"/>
+    </row>
+    <row r="731" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A731" s="4"/>
+      <c r="B731" s="5"/>
+      <c r="C731" s="6" t="inlineStr">
+        <is>
+          <t>81222746</t>
+        </is>
+      </c>
+      <c r="D731" s="7" t="inlineStr">
+        <is>
+          <t>GT-02-KF</t>
+        </is>
+      </c>
+      <c r="E731" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 80 мл кофейная d 5,3 см h5,3 см Arel Stackable By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F731" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G731" s="9">
+        <v>379</v>
+      </c>
+      <c r="H731" s="9">
+        <v>246</v>
+      </c>
+      <c r="I731" s="10">
+        <v>1184</v>
+      </c>
+      <c r="J731" s="4"/>
+    </row>
+    <row r="732" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A732" s="4"/>
+      <c r="B732" s="5"/>
+      <c r="C732" s="6" t="inlineStr">
+        <is>
+          <t>81280383</t>
+        </is>
+      </c>
+      <c r="D732" s="7" t="inlineStr">
+        <is>
+          <t>S0068-90</t>
+        </is>
+      </c>
+      <c r="E732" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 90 мл кофейная без ручки ZINC Barista d 7 см h6,8 см стекло P.L. Barbossa [1] </t>
+        </is>
+      </c>
+      <c r="F732" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G732" s="9">
+        <v>203</v>
+      </c>
+      <c r="H732" s="9">
+        <v/>
+      </c>
+      <c r="I732" s="10">
+        <v>784</v>
+      </c>
+      <c r="J732" s="4"/>
+    </row>
+    <row r="733" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A733" s="4"/>
+      <c r="B733" s="5"/>
+      <c r="C733" s="6" t="inlineStr">
+        <is>
+          <t>81280426</t>
+        </is>
+      </c>
+      <c r="D733" s="7" t="inlineStr">
+        <is>
+          <t>N0042-6</t>
+        </is>
+      </c>
+      <c r="E733" s="8" t="inlineStr">
+        <is>
+          <t>Чашка совок для дозирования кофейных зерен 10,5*7,4 см h3,6 см белая керамика Barbossa</t>
+        </is>
+      </c>
+      <c r="F733" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G733" s="9">
+        <v>277</v>
+      </c>
+      <c r="H733" s="9">
+        <v>180</v>
+      </c>
+      <c r="I733" s="10">
+        <v>296</v>
+      </c>
+      <c r="J733" s="4"/>
+    </row>
+    <row r="734" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A734" s="4"/>
+      <c r="B734" s="5"/>
+      <c r="C734" s="6" t="inlineStr">
+        <is>
+          <t>81280424</t>
+        </is>
+      </c>
+      <c r="D734" s="7" t="inlineStr">
+        <is>
+          <t>S0682</t>
+        </is>
+      </c>
+      <c r="E734" s="8" t="inlineStr">
+        <is>
+          <t>Чашка совок для дозирования кофейных зерен 13*5,6 см h5,2 см белая керамика Barbossa</t>
+        </is>
+      </c>
+      <c r="F734" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G734" s="9">
+        <v>703</v>
+      </c>
+      <c r="H734" s="9">
+        <v>456</v>
+      </c>
+      <c r="I734" s="10">
+        <v>98</v>
+      </c>
+      <c r="J734" s="4"/>
+    </row>
+    <row r="735" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A735" s="4"/>
+      <c r="B735" s="5"/>
+      <c r="C735" s="6" t="inlineStr">
+        <is>
+          <t>81280428</t>
+        </is>
+      </c>
+      <c r="D735" s="7" t="inlineStr">
+        <is>
+          <t>S0484</t>
+        </is>
+      </c>
+      <c r="E735" s="8" t="inlineStr">
+        <is>
+          <t>Чашка стакан для дозирования кофейных зерен 375 мл d 9,5 см h8,9 см Vintage металл P.L. Barbossa </t>
+        </is>
+      </c>
+      <c r="F735" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G735" s="9">
+        <v>713</v>
+      </c>
+      <c r="H735" s="9">
+        <v>463</v>
+      </c>
+      <c r="I735" s="10">
+        <v>296</v>
+      </c>
+      <c r="J735" s="4"/>
+    </row>
+    <row r="736" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A736" s="4"/>
+      <c r="B736" s="5"/>
+      <c r="C736" s="6" t="inlineStr">
+        <is>
+          <t>81222719</t>
+        </is>
+      </c>
+      <c r="D736" s="7" t="inlineStr">
+        <is>
+          <t>MGBP-14</t>
+        </is>
+      </c>
+      <c r="E736" s="8" t="inlineStr">
+        <is>
+          <t>Щетка для чистки гриля 36*8 см пластиковая с металлической щетиной P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F736" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G736" s="9">
+        <v>223</v>
+      </c>
+      <c r="H736" s="9">
+        <v>144</v>
+      </c>
+      <c r="I736" s="10">
+        <v>703</v>
+      </c>
+      <c r="J736" s="4"/>
+    </row>
+    <row r="737" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A737" s="4"/>
+      <c r="B737" s="5"/>
+      <c r="C737" s="6" t="inlineStr">
+        <is>
+          <t>81222720</t>
+        </is>
+      </c>
+      <c r="D737" s="7" t="inlineStr">
+        <is>
+          <t>GBP-16WS</t>
+        </is>
+      </c>
+      <c r="E737" s="8" t="inlineStr">
+        <is>
+          <t>Щетка для чистки гриля 44*8,3 см металл с пластиковой ручкой P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F737" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G737" s="9">
+        <v>773</v>
+      </c>
+      <c r="H737" s="9">
+        <v/>
+      </c>
+      <c r="I737" s="10">
+        <v>406</v>
+      </c>
+      <c r="J737" s="4"/>
+    </row>
+    <row r="738" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A738" s="4"/>
+      <c r="B738" s="5"/>
+      <c r="C738" s="6" t="inlineStr">
+        <is>
+          <t>81222718</t>
+        </is>
+      </c>
+      <c r="D738" s="7" t="inlineStr">
+        <is>
+          <t>MGBP-8</t>
+        </is>
+      </c>
+      <c r="E738" s="8" t="inlineStr">
+        <is>
+          <t>Щетка для чистки гриля 6,4*7,8*15 см "Три в одном" пластиковая с металлической щетиной P.L. </t>
+        </is>
+      </c>
+      <c r="F738" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G738" s="9">
+        <v>217</v>
+      </c>
+      <c r="H738" s="9">
+        <v>141</v>
+      </c>
+      <c r="I738" s="10">
+        <v>464</v>
+      </c>
+      <c r="J738" s="4"/>
+    </row>
+    <row r="739" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A739" s="4"/>
+      <c r="B739" s="5"/>
+      <c r="C739" s="6" t="inlineStr">
+        <is>
+          <t>81280205</t>
+        </is>
+      </c>
+      <c r="D739" s="7" t="inlineStr">
+        <is>
+          <t>STSK-9RD / DJENI</t>
+        </is>
+      </c>
+      <c r="E739" s="8" t="inlineStr">
+        <is>
+          <t>Щипцы универсальные 27 см нерж. красные с силикон. захватами (хол.продукты) P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F739" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G739" s="9">
+        <v>307</v>
+      </c>
+      <c r="H739" s="9">
+        <v/>
+      </c>
+      <c r="I739" s="10">
+        <v>883</v>
+      </c>
+      <c r="J739" s="4"/>
+    </row>
+    <row r="740" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A740" s="4"/>
+      <c r="B740" s="5"/>
+      <c r="C740" s="6" t="inlineStr">
+        <is>
+          <t>81241217</t>
+        </is>
+      </c>
+      <c r="D740" s="7" t="inlineStr">
+        <is>
+          <t>SFT 3303</t>
+        </is>
+      </c>
+      <c r="E740" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка 3 яруса d 40/40/50 см для подачи морепродуктов P.L.</t>
+        </is>
+      </c>
+      <c r="F740" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G740" s="9">
+        <v>39219</v>
+      </c>
+      <c r="H740" s="9">
+        <v/>
+      </c>
+      <c r="I740" s="10">
+        <v>8</v>
+      </c>
+      <c r="J740" s="4"/>
+    </row>
+    <row r="741" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A741" s="4"/>
+      <c r="B741" s="5"/>
+      <c r="C741" s="6" t="inlineStr">
+        <is>
+          <t>81222465</t>
+        </is>
+      </c>
+      <c r="D741" s="7" t="inlineStr">
+        <is>
+          <t>GLSG0010 SUB</t>
+        </is>
+      </c>
+      <c r="E741" s="8" t="inlineStr">
+        <is>
+          <t>Ящик для хранения посуды для напитков 15 ячеек с крышкой (8,5*8 см h18 см) 55*37,7*23 см B'Guys</t>
+        </is>
+      </c>
+      <c r="F741" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G741" s="9">
+        <v>2187</v>
+      </c>
+      <c r="H741" s="9">
+        <v/>
+      </c>
+      <c r="I741" s="10">
+        <v>138</v>
+      </c>
+      <c r="J741" s="4"/>
+    </row>
+    <row r="742" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A742" s="4"/>
+      <c r="B742" s="5"/>
+      <c r="C742" s="6" t="inlineStr">
+        <is>
+          <t>81222466</t>
+        </is>
+      </c>
+      <c r="D742" s="7" t="inlineStr">
+        <is>
+          <t>GLSG0011 SUB</t>
+        </is>
+      </c>
+      <c r="E742" s="8" t="inlineStr">
+        <is>
+          <t>Ящик для хранения посуды для напитков 24 ячейки с крышкой (8,5*8 см h16,5 см) 55*37,7*20,5 см B'Guys</t>
+        </is>
+      </c>
+      <c r="F742" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G742" s="9">
+        <v>2187</v>
+      </c>
+      <c r="H742" s="9">
+        <v/>
+      </c>
+      <c r="I742" s="10">
+        <v>134</v>
+      </c>
+      <c r="J742" s="4"/>
+    </row>
+    <row r="743" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A743" s="4"/>
+      <c r="B743" s="5"/>
+      <c r="C743" s="6" t="inlineStr">
+        <is>
+          <t>81222467</t>
+        </is>
+      </c>
+      <c r="D743" s="7" t="inlineStr">
+        <is>
+          <t>GLSG0012 SUB</t>
+        </is>
+      </c>
+      <c r="E743" s="8" t="inlineStr">
+        <is>
+          <t>Ящик для хранения посуды для напитков 24 ячейки с крышкой (8,5*8 см h18 см) 55*37,7*23 см B'Guys</t>
+        </is>
+      </c>
+      <c r="F743" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G743" s="9">
+        <v>2437</v>
+      </c>
+      <c r="H743" s="9">
+        <v/>
+      </c>
+      <c r="I743" s="10">
+        <v>138</v>
+      </c>
+      <c r="J743" s="4"/>
+    </row>
+    <row r="744" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A744" s="4"/>
+      <c r="B744" s="5"/>
+      <c r="C744" s="6" t="inlineStr">
+        <is>
           <t>81222468</t>
         </is>
       </c>
-      <c r="D635" s="7" t="inlineStr">
+      <c r="D744" s="7" t="inlineStr">
         <is>
           <t>GLSG0013 SUB</t>
         </is>
       </c>
-      <c r="E635" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F635" s="7" t="inlineStr">
+      <c r="E744" s="8" t="inlineStr">
+        <is>
+          <t>Ящик для хранения посуды для напитков 35 ячеек с крышкой (7*6,5 см h18 см) 55*37,7*23 см B'Guys</t>
+        </is>
+      </c>
+      <c r="F744" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
-      <c r="G635" s="9">
+      <c r="G744" s="9">
         <v>2677</v>
       </c>
-      <c r="H635" s="9">
-[...5 lines deleted...]
-      <c r="J635" s="4"/>
+      <c r="H744" s="9">
+        <v/>
+      </c>
+      <c r="I744" s="10">
+        <v>136</v>
+      </c>
+      <c r="J744" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>