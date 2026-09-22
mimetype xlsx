--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -2603,51 +2603,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:18</t>
+          <t>Прайс актуален на 22.09.2026 16:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2695,119 +2695,119 @@
           <t>81259164</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>BKDP0026</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 2 л стекло d 15,8 см h45 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>5673</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221543</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0029</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 3 л "Череп" стекло на металл подставке d 16,5 см h37,5 см Skull B'Guys P.L.</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4037</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>124</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269700</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 4 л стекло на металл подставке 16*16*36,5 см P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2173</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>273</v>
+        <v>168</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81290259</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>4711664</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 5 л "Йоркшир" стекло d 16,5 см h27 см P.L.</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2865,167 +2865,167 @@
           <t>81259165</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>BKDP0027</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 5 л стекло d 19,3 см h51 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>7637</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269701</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 5 л стекло на металл подставке 18*18*39,5 см P.L. </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2273</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>811</v>
+        <v>747</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222711</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>51050</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 7,5 л "Vintage" стекло d 19,8 см h33,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2103</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200119</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>98739B (кор=4шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 7,5 л стекло d 19,5 см h34 см (с запасным краном) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2022</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222506</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0030-PB SUB</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 8 л "Череп Индиго" стекло на металл подставке d 17/15,8 см h39 cм B'Guys P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>5247</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>34</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
@@ -3049,139 +3049,139 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2458</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269702</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 8 л стекло на металл подставке 21*21*44 см P.L.</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>3037</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>911</v>
+        <v>793</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222710</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>61082</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном двойная 2*4 л стекло на металл подставке 35,5*16,5*38,3 см P.L. </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>3907</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>832</v>
+        <v>823</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222709</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>51074</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном тройная 3*4 л стекло на металл подставке 35,2*11,5*43 см P.L. </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>3907</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>783</v>
+        <v>760</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>900010635</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>3L Beer Tower</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Башня пивная 3 л h55 см с емкостью для льда акрил P.L. - BarWare</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3219,187 +3219,187 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>12331</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222504</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0017 SUB</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Башня пивная 3 л с емкостью для льда h57 см d 20 см акрил P.L. - BarWare</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>7493</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222505</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0018 SUB</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Башня пивная 3 л с емкостью для льда h80 см d 10,5 см акрил P.L. - BarWare</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>7657</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81240659</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10701G---KINGO</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для горячих и холодных напитков 1 колба 10 л нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>34473</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>2</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81241116</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WIH 100/TC</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для горячих и холодных напитков 1 колба 12 л нерж. Dents Vintage Style P.L. Hotelware</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>71173</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>9</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81241115</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WI 100/TC</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для горячих и холодных напитков 1 колба 12 л нерж. Smooth Vintage Style P.L. Hotelware</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>63037</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>6</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
@@ -3539,57 +3539,57 @@
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>92001487</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>X23673</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для горячих напитков 1 колба 10 л нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>31853</v>
+        <v>26360</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81200766</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>U26-1100</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для горячих напитков 1 колба 5 л нерж. OSLO P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3627,153 +3627,153 @@
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>27337</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>9</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81240657</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401H-10---KINGO</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>44573</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>4</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81240655</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401-10--KINGO</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>47300</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81240656</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401-10B---KINGO</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 10 л черный KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>47300</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>6</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81240658</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401H-10B--KINGO</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 10 л черный KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>44573</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
@@ -3802,100 +3802,100 @@
         <v>9749</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>*81006812</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>U17-2000</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 1 колба 11,4 л P.L. Proff Cuisine</t>
+          <t>Диспенсер для холодных напитков 1 колба 11,4 л SUNNEX</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>32753</v>
+        <v>34676</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81200602</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>U21-1000</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 3 л SUNNEX</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>19137</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>92001046</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>U03-0510</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3962,192 +3962,192 @@
         <is>
           <t>Диспенсер для холодных напитков 1 колба 5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>20321</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>92001100</t>
+          <t>81200598</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>X23588</t>
+          <t>U14-1000</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 1 колба 5 л P.L. Proff Cuisine</t>
+          <t>Диспенсер для холодных напитков 1 колба 5 л SUNNEX</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>13357</v>
+        <v>13237</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81200598</t>
+          <t>81200599</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>U14-1000</t>
+          <t>U17-1000</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 5 л SUNNEX</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>13237</v>
+        <v>25025</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81200599</t>
+          <t>92001100</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>U17-1000</t>
+          <t>X23588</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 5 л SUNNEX</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>23887</v>
+        <v>13583</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>78040003</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>U39-1000-UBU</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 5 л SUNNEX</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>21517</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81240652</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10401-2---KINGO</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 8 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>24737</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>2</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
@@ -4157,85 +4157,85 @@
           <t>92001158</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>X23688T / JQ-CD049</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>17887</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81006836</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>X23676</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 10,5 л нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>28973</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81243086</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>JD-BD22LPP</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*11 л пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4259,51 +4259,51 @@
           <t>92001485</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>X23588X2</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*5 л Marbella SUNNEX</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>24283</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>92001045</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>U02-0520</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4327,201 +4327,201 @@
           <t>92001489</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>X23888</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*5 л SUNNEX</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>28453</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>90001051</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>X23889</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*5 л SUNNEX</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>28453</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
         <v>19</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81240653</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10402-2---KINGO</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*8 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>48703</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>92001140</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>X23688TX2 / JQ-CD047</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*8 л SUNNEX</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>33897</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81240143</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>U31-1000</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 3 колбы*3 л P.L. Proff Cuisine</t>
+          <t>Диспенсер для холодных напитков 3 колбы*3 л SUNNEX</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>44837</v>
+        <v>47064</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81240654</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10403-2---KINGO</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 3 колбы*8 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>73000</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
         <v>1</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
@@ -4531,187 +4531,187 @@
           <t>81222345</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>JQ-JD001</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 3 колбы*8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>31700</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81006829</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>X23598</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 5 л нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>26553</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>78040004</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>U42-1000-UBU</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 5 л нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>35037</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>78040005</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>U45-1000-UBU</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 5 л нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>30437</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>92001492</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>JQ-CD050</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 8 л нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>17370</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81200600</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>U18-1000</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков и сухих продуктов 6 колб*6 л, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>