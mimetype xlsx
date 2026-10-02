--- v0 (2026-06-04)
+++ v1 (2026-10-02)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 04.06.2026 13:41</t>
+          <t>Прайс актуален на 02.10.2026 19:21</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1091,207 +1091,207 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240650</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10301---KINGO</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>20370</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200601</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>U20-1000</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 3 л SUNNEX</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>14637</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240679</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CD-10 (HONRI)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 4 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>35117</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200595</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>U13-1100</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 4 л SUNNEX</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>10273</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92001101</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>x23677</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 7 л SUNNEX</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>16437</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>92001049</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>U06-0700</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 7 л SUNNEX</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -1315,255 +1315,255 @@
           <t>81270236</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>CD800-2</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 2 колбы*1 л d9 см h25,5 см SUNNEX</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>5109</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240651</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10302---KINGO</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 2 колбы*10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>40537</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200596</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>U13-1200</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 2 колбы*4 л SUNNEX</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>18957</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240649</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10306---KINGO</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 3 колбы*10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>61737</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240142</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>U30-1000</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 3 колбы*3 л SUNNEX</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>33047</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001484</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>X23577Х3</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 3 колбы*4 л SUNNEX</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>29837</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200597</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>U13-1300</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 3 колбы*4 л SUNNEX</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>29307</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>92001109</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>U07-0430</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 3 колбы*4 л SUNNEX</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>