--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -571,52 +571,50 @@
                                 <Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image368.jpg"/>
                                 <Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image369.jpg"/>
                                 <Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image370.jpg"/>
                                 <Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image371.jpg"/>
                                 <Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image372.jpg"/>
                                 <Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image373.jpg"/>
                                 <Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image374.jpg"/>
                                 <Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image375.jpg"/>
                                 <Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image376.jpg"/>
                                 <Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image377.jpg"/>
                                 <Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image378.jpg"/>
                                 <Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image379.jpg"/>
                                 <Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image380.jpg"/>
                                 <Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image381.jpg"/>
                                 <Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image382.jpg"/>
                                 <Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image383.jpg"/>
                                 <Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image384.jpg"/>
                                 <Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image385.jpg"/>
                                 <Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image386.jpg"/>
                                 <Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image387.jpg"/>
                                 <Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image388.jpg"/>
                                 <Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image389.jpg"/>
                                 <Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image390.jpg"/>
                                 <Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image391.jpg"/>
                                 <Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image392.jpg"/>
-                                <Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image393.jpg"/>
-                                <Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image394.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -13085,114 +13083,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>394</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>395</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="392" name="Image392"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId392"/>
-        <a:stretch>
-[...62 lines deleted...]
-        <a:blip r:embed="rId394"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -13466,78 +13400,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J397"/>
+  <dimension ref="A2:J395"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 15:57</t>
+          <t>Прайс актуален на 23.09.2026 14:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -13585,119 +13519,119 @@
           <t>81259164</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>BKDP0026</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 2 л стекло d 15,8 см h45 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>5673</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221543</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0029</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 3 л "Череп" стекло на металл подставке d 16,5 см h37,5 см Skull B'Guys P.L.</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4037</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>124</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269700</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 4 л стекло на металл подставке 16*16*36,5 см P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2173</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>273</v>
+        <v>168</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81290259</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>4711664</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 5 л "Йоркшир" стекло d 16,5 см h27 см P.L.</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13755,167 +13689,167 @@
           <t>81259165</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>BKDP0027</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 5 л стекло d 19,3 см h51 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>7637</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269701</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 5 л стекло на металл подставке 18*18*39,5 см P.L. </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2273</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>811</v>
+        <v>747</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222711</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>51050</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 7,5 л "Vintage" стекло d 19,8 см h33,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2103</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200119</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>98739B (кор=4шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 7,5 л стекло d 19,5 см h34 см (с запасным краном) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2022</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222506</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0030-PB SUB</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 8 л "Череп Индиго" стекло на металл подставке d 17/15,8 см h39 cм B'Guys P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>5247</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>34</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
@@ -13939,139 +13873,139 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2458</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269702</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном 8 л стекло на металл подставке 21*21*44 см P.L.</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>3037</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>911</v>
+        <v>793</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222710</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>61082</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном двойная 2*4 л стекло на металл подставке 35,5*16,5*38,3 см P.L. </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>3907</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>832</v>
+        <v>823</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222709</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>51074</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Банка емкость с краном тройная 3*4 л стекло на металл подставке 35,2*11,5*43 см P.L. </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>3907</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>783</v>
+        <v>760</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>900010635</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>3L Beer Tower</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Башня пивная 3 л h55 см с емкостью для льда акрил P.L. - BarWare</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14109,105 +14043,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>12331</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222504</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0017 SUB</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Башня пивная 3 л с емкостью для льда h57 см d 20 см акрил P.L. - BarWare</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>7493</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222505</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKDP0018 SUB</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Башня пивная 3 л с емкостью для льда h80 см d 10,5 см акрил P.L. - BarWare</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>7657</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>99007050</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>HBB250S-CE</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Блендер Hamilton Beach HBB250S профессиональный, 370Вт, колба 0,9 л, h 41 см, l 22 см, b</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Hamilton Beach</t>
         </is>
@@ -14299,51 +14233,51 @@
           <t>81280465/DZC-4B</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>Fdzc010</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные E-SMART SCALE (ESPRESSO) черные 0,3-2000гр батарея 1200 mAH ZeroHero</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>14839</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81280471/DZC-6W</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>Fdzc017</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные MINI SCALE (POUR-OVER&amp;ESPRESSO) белые 0,2-2000гр батарея 1800mAH ZeroHero</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
@@ -14367,51 +14301,51 @@
           <t>81280470/DZC-6B</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>Fdzc016</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные MINI SCALE (POUR-OVER&amp;ESPRESSO) черные 0,2-2000гр батарея 1800mAH ZeroHero</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>7537</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81280468/DZC-7W</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>Fdzc033</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные SMART SCALE 3.0 (POUR-OVER) белые 0,3-2000гр батарея 1800mAH ZeroHero</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
@@ -14435,85 +14369,85 @@
           <t>81280466/DZC-7B</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>Fdzc032</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные SMART SCALE 3.0 (POUR-OVER) черные 0,3-2000гр батарея 1800mAH ZeroHero</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>9787</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81280469/DZC-8B</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>FDZC034</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные SMART SCALE 3.0 PRO (POUR-OVER) черные 0,3-2000гр батарея 2500mAH ZeroHero</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>11667</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81280402</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>S0620</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные белые 0,1-2000гр 10,1*9,6 см h2 см USB зарядка P.L. Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -14537,153 +14471,153 @@
           <t>81280401</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>S0622</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные серые 0,1-2000гр 9*10,2 см h2 см USB зарядка P.L. Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>3673</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81280403</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>S0620-1</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные черные 0,1-2000гр 9,2*8,7 см h1,5 см USB зарядка P.L. Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>6877</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81280400</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>S0624</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные черные 0,1-2000гр 9,6*10,1 см h2 см USB зарядка P.L. Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>3673</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81280399</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>S0389-1</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные черные 0,1-3000гр 13*15 см h2 см USB зарядка P.L. Barbossa</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2108</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81280398</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>S0006</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные черные 0,1-3000гр 19*13 см h3 см питание батарейки P.L. Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -14707,51 +14641,51 @@
           <t>81280407</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>S0678-1</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Весы чайно-кофейные портативные коричневые 0,1-100гр 13*8,5 см h2,6 см дерево бат. 100mAH Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>8013</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81280405</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>S0678-2</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Весы чайно-кофейные портативные коричневые 0,1-100гр 13*8,5 см h2,7 см дерево бат. 100mAH Barbossa</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -14809,153 +14743,153 @@
           <t>81280404</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>S0678-3</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Весы чайно-кофейные портативные коричневые 0,1-100гр d10,3 см h2,7 см дерево батарея 100mAH Barbossa</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>6693</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81240901</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DKS-5 (HONRI)</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Весы электронные настольные 12,7*16,2*3,4 см до 5 кг P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1593</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81240903</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DKS-6S (HONRI)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Весы электронные настольные 21,2*15,5*3,2 см до 10 кг P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>2453</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>229</v>
+        <v>208</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81240902</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DKS-5A (HONRI)</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Весы электронные настольные 23,2*16,3*3,7 см до 5 кг P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1573</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>73024051</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>AD-25</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Весы электронные порционные CAS AD-25</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>CAS</t>
         </is>
@@ -15027,153 +14961,153 @@
         <is>
           <t>CAS</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>32871</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81240612</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A811-2T*2--STIV</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1*65 мм (530*325 мм) 9 л двойная нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>2553</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81240659</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10701G---KINGO</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для горячих и холодных напитков 1 колба 10 л нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>34473</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
         <v>2</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81241116</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WIH 100/TC</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для горячих и холодных напитков 1 колба 12 л нерж. Dents Vintage Style P.L. Hotelware</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>71173</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>9</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81241115</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WI 100/TC</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для горячих и холодных напитков 1 колба 12 л нерж. Smooth Vintage Style P.L. Hotelware</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>63037</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
         <v>6</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
@@ -15313,57 +15247,57 @@
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>92001487</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>X23673</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для горячих напитков 1 колба 10 л нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>31853</v>
+        <v>26360</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81200766</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>U26-1100</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для горячих напитков 1 колба 5 л нерж. OSLO P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -15401,153 +15335,153 @@
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>27337</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
         <v>9</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81240657</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401H-10---KINGO</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>44573</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
         <v>4</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81240655</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401-10--KINGO</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>47300</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
         <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81240656</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401-10B---KINGO</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 10 л черный KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>47300</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
         <v>6</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81240658</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401H-10B--KINGO</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 10 л черный KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>44573</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
         <v>0</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
@@ -15576,100 +15510,100 @@
         <v>9749</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
         <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>*81006812</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>U17-2000</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 1 колба 11,4 л P.L. Proff Cuisine</t>
+          <t>Диспенсер для холодных напитков 1 колба 11,4 л SUNNEX</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>32753</v>
+        <v>34676</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81200602</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>U21-1000</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 3 л SUNNEX</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>19137</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>92001046</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>U03-0510</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -15736,192 +15670,192 @@
         <is>
           <t>Диспенсер для холодных напитков 1 колба 5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>20321</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
         <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>92001100</t>
+          <t>81200598</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>X23588</t>
+          <t>U14-1000</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 1 колба 5 л P.L. Proff Cuisine</t>
+          <t>Диспенсер для холодных напитков 1 колба 5 л SUNNEX</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>13357</v>
+        <v>13237</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81200598</t>
+          <t>81200599</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>U14-1000</t>
+          <t>U17-1000</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 5 л SUNNEX</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>13237</v>
+        <v>25025</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81200599</t>
+          <t>92001100</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>U17-1000</t>
+          <t>X23588</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 5 л SUNNEX</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>23887</v>
+        <v>13583</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>78040003</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>U39-1000-UBU</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 5 л SUNNEX</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>21517</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
         <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81240652</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10401-2---KINGO</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 8 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>24737</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>2</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
@@ -15931,85 +15865,85 @@
           <t>92001158</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>X23688T / JQ-CD049</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 1 колба 8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>17887</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81006836</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>X23676</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 10,5 л нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>28973</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81243086</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>JD-BD22LPP</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*11 л пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -16033,51 +15967,51 @@
           <t>92001485</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>X23588X2</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*5 л Marbella SUNNEX</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>24283</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>92001045</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>U02-0520</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -16149,153 +16083,153 @@
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>28453</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
         <v>19</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81240653</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10402-2---KINGO</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*8 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>48703</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>92001140</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>X23688TX2 / JQ-CD047</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 2 колбы*8 л SUNNEX</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>33897</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81240143</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>U31-1000</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 3 колбы*3 л P.L. Proff Cuisine</t>
+          <t>Диспенсер для холодных напитков 3 колбы*3 л SUNNEX</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>44837</v>
+        <v>47064</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81240654</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10403-2---KINGO</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 3 колбы*8 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>73000</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
         <v>1</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
@@ -16305,187 +16239,187 @@
           <t>81222345</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>JQ-JD001</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 3 колбы*8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>31700</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81006829</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>X23598</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 5 л нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>26553</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>78040004</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>U42-1000-UBU</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 5 л нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>35037</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>78040005</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>U45-1000-UBU</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 5 л нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>30437</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>92001492</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>JQ-CD050</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков 8 л нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>17370</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81200600</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>U18-1000</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Диспенсер для холодных напитков и сухих продуктов 6 колб*6 л, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -16523,207 +16457,207 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>17254</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81240650</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10301---KINGO</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>20370</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81200601</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>U20-1000</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 3 л SUNNEX</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>14637</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81240679</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CD-10 (HONRI)</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 4 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>35117</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81200595</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>U13-1100</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 4 л SUNNEX</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>10273</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>92001101</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>x23677</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 7 л SUNNEX</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>16437</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>92001049</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>U06-0700</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 1 колба 7 л SUNNEX</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -16747,255 +16681,255 @@
           <t>81270236</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>CD800-2</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 2 колбы*1 л d9 см h25,5 см SUNNEX</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>5109</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81240651</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10302---KINGO</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 2 колбы*10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>40537</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81200596</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>U13-1200</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 2 колбы*4 л SUNNEX</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>18957</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81240649</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10306---KINGO</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 3 колбы*10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>61737</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81240142</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>U30-1000</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 3 колбы*3 л SUNNEX</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>33047</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>92001484</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>X23577Х3</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 3 колбы*4 л SUNNEX</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>29837</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81200597</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>U13-1300</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 3 колбы*4 л SUNNEX</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>29307</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>92001109</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>U07-0430</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Диспенсер сервировочный для сухих продуктов 3 колбы*4 л SUNNEX</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -17013,57 +16947,57 @@
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>10900037</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>U09-1000</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Диспенсер стойка для хранения чашек и приборов 2 яруса (на 48 чашек) SUNNEX</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>40837</v>
+        <v>41096</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81400236</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>H0701-H0710(AF042)</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Знак "Осторожно скользкий пол" ENG/РУС текст</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -17189,65 +17123,65 @@
           <t>81255516</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>MBW150-1</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Кипятильник водонагреватель 15 л электрический "Шведский стол" наливной SUNNEX</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>14573</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81240510</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MWB250-1-UK</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Кипятильник водонагреватель 25 л электрический "Шведский стол" наливной SUNNEX</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>19787</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
         <v>33</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
@@ -17427,269 +17361,269 @@
           <t>81270227</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>X88086</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 36*33 см h8 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>7370</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81222714</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>SPB-13B</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 39,5 см h10 см круглая с откидной Roll-top крышкой ротанг P.L.</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>3897</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>95001255</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>X88027</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 40 см h10 см круглая с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>5537</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81004906</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>CX5022</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 41*28 см h8,5 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>6537</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81006841</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>CX4078</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 41,5*28 см h6,5 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>7673</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
         <v>0</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81222715</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPB-13A</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 52*32 см h9,5 см с откидной Roll-top крышкой ротанг P.L.</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>5273</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>249</v>
+        <v>195</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>95001212</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>X04013</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h8 см с откидной крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>7217</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81221529</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P2205</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h8,5 см с откидной Roll-top крышкой ротанг P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>6547</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
         <v>0</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
@@ -17699,85 +17633,85 @@
           <t>95001214</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>X88013-M</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h9 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>8537</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>81006826</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>X04054</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 55*35 см h8 см с откидной крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>6993</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>184</v>
+        <v>110</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>92001526</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>3304RX</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Кофеварка (без колб) Hotel Proff  "Kinox"</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -18141,629 +18075,629 @@
           <t>81280477/KFJ-5B</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>bbxm022</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Кофеварка портативная для эспрессо 80 мл HEROPRESSO MAKER (HEATED EDITION) черная 7500 mAh ZeroHero</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>33759</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>81240736</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CCP060W-UM</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Кофейник-термос 0,6 л d 11,8 см h15,5 см белый нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G141" s="9">
         <v>2743</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
         <v>33</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>81240737</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CCP060R-UW</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Кофейник-термос 0,6 л d 11,8 см h15,5 см красный нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>2743</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>81240735</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CCP060K-UM</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Кофейник-термос 0,6 л d 11,8 см h15,5 см черный нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>2743</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>71022054</t>
+          <t>95001203</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>349.100</t>
+          <t>MVP1000M / MVP1000S</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1 л d 12,7 см h20 см нерж. Pujadas, Испания</t>
+          <t>Кофейник-термос 1 л нерж., 14,5*10,5*23,3 см SUNNEX</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>6633</v>
+        <v>3676</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>0</v>
+        <v>118</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>95001203</t>
+          <t>95001197</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>MVP1000M / MVP1000S</t>
+          <t>MSS10SB (кор=6шт)</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1 л нерж., 14,5*10,5*23,3 см SUNNEX</t>
+          <t>Кофейник-термос 1 л нерж., 15,8*13*23 см SUNNEX</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>3099</v>
+        <v>2653</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>95001197</t>
+          <t>95001282</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>MSS10SB (кор=6шт)</t>
+          <t>C10005-3B (кор=6шт)</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1 л нерж., 15,8*13*23 см SUNNEX</t>
+          <t>Кофейник-термос 1 л нерж., SUNNEX</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>2653</v>
+        <v>2370</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>5</v>
+        <v>119</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>95001282</t>
+          <t>95001286</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>C10005-3B (кор=6шт)</t>
+          <t>MVP1500M / MVP1500S</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1 л нерж., SUNNEX</t>
+          <t>Кофейник-термос 1,5 л d 12,5 см h24 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>2021</v>
+        <v>3507</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>95001286</t>
+          <t>95001280</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>MVP1500M / MVP1500S</t>
+          <t>C10005-1B (кор=6шт)</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1,5 л d 12,5 см h24 см нерж. SUNNEX</t>
+          <t>Кофейник-термос 1,5 л d 14 см h21,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>3507</v>
+        <v>3099</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>89</v>
+        <v>235</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>95001280</t>
+          <t>95001198</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>C10005-1B (кор=6шт)</t>
+          <t>MSS15SB (кор=6шт)</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1,5 л d 14 см h21,5 см нерж. SUNNEX</t>
+          <t>Кофейник-термос 1,5 л нерж., 16*13,2*18 см SUNNEX</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G149" s="9">
         <v>3099</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>235</v>
+        <v>53</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>95001198</t>
+          <t>95001284</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>MSS15SB (кор=6шт)</t>
+          <t>CVP1500M (кор=6шт)</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1,5 л нерж., 16*13,2*18 см SUNNEX</t>
+          <t>Кофейник-термос 1,5 л нерж., h25 см SUNNEX</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>3099</v>
+        <v>2590</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>95001284</t>
+          <t>95001287</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>CVP1500M (кор=6шт)</t>
+          <t>MVP2000M / MVP2000S</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1,5 л нерж., h25 см SUNNEX</t>
+          <t>Кофейник-термос 2 л d 12,5 см h30 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>2590</v>
+        <v>4573</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>0</v>
+        <v>497</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>95001287</t>
+          <t>95001281</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>MVP2000M / MVP2000S</t>
+          <t>C10005-2B (кор=6шт)</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 2 л d 12,5 см h30 см нерж. SUNNEX</t>
+          <t>Кофейник-термос 2 л d 13,7 см h24,3 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>4573</v>
+        <v>3073</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>524</v>
+        <v>149</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>95001281</t>
+          <t>95001199</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>C10005-2B (кор=6шт)</t>
+          <t>MSS20SB (кор=6шт)</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 2 л d 13,7 см h24,3 см нерж. SUNNEX</t>
+          <t>Кофейник-термос 2 л нерж., 17,7*14,2*29,5 см SUNNEX</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>3073</v>
+        <v>2897</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>32</v>
+        <v>119</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>95001199</t>
+          <t>95001285</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>MSS20SB (кор=6шт)</t>
+          <t>CVP2000M (кор=6шт)</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 2 л нерж., 17,7*14,2*29,5 см SUNNEX</t>
+          <t>Кофейник-термос 2 л нерж., SUNNEX</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>2897</v>
+        <v>2622</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
         <v>0</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>95001285</t>
+          <t>900010636</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>CVP2000M (кор=6шт)</t>
+          <t/>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 2 л нерж., SUNNEX</t>
+          <t>Кран для пивной башни (башня пивная арт. 900010635)  P.L.-Bar Ware</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>2622</v>
+        <v>810</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
         <v>0</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>900010636</t>
+          <t>81241416</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S2620B/100</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Кран для пивной башни (башня пивная арт. 900010635)  P.L.-Bar Ware</t>
+          <t>Крышка для мармита 1/1 арт. 81233141, 78040006, 81240508 "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>810</v>
+        <v>29447</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>81212530</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
           <t>4626010430321</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Лента белая прямоуг. 10 рулонов 21,5*12 мм (рулон/700 наклеек) P.L. LINGER</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>LINGER</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>373</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>81212529</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
           <t>4626010430314</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Лента белая с красной полосой прямоуг. 10 рулонов 21,5*12 мм (рулон/600 наклеек) P.L. LINGER</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>LINGER</t>
         </is>
@@ -18923,51 +18857,51 @@
           <t>81200591</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>W09-2011</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>Мармит 4,5 л 1/2*65 с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G163" s="9">
         <v>60463</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>81200592</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
           <t>W39320</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>Мармит 4,5 л 1/2*65 с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -19005,85 +18939,85 @@
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G165" s="9">
         <v>38879</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
         <v>12</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>81241108</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CSH 6111 RG</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Мармит 5 л с откидной крышкой 48*48*27 см нерж. с медным покрытием P.L. Hotelware</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
         <v>67303</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
         <v>3</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>81241109</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CRH 6111 RG</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Мармит 5 л с откидной крышкой 65*48*27 см нерж. с медным покрытием P.L. Hotelware</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
         <v>90737</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
         <v>3</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
@@ -19093,51 +19027,51 @@
           <t>81290194</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
           <t>CDH</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Мармит 5,5 л 2/3*65 с откидной крышкой "Эконом" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
         <v>16838</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>81270223</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
           <t>W35200</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Мармит 5,5 л 2/3*65 с откидной крышкой и окном Genoa SUNNEX</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -19243,425 +19177,425 @@
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G172" s="9">
         <v>12496</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
         <v>0</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>81240606</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C322-stiv</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Мармит 6 л 2/3*65 с откидной крышкой 43,5*39*29 см нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
         <v>13989</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>81200611</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
           <t>X32621UV</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной Roll-top крышкой 36 см h 65 см SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см h65 см с откидной Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>30568</v>
+        <v>21303</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>81200610</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
           <t>X32620V</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной Roll-top крышкой и окном d 36 см нерж. SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G175" s="9">
         <v>26337</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>78040009 /NE</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
           <t>W07-3624S-1287</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной крышкой и окном 36 см нерж. Burano SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см с откидной крышкой и окном нерж. Burano SUNNEX</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G176" s="9">
         <v>107300</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>81270216</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
           <t>W06-2011</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной крышкой и окном 36 см нерж. Verona SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см с откидной крышкой и окном нерж. Verona SUNNEX</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G177" s="9">
         <v>102307</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
         <v>9</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>81241178</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WI 500/FRT/CH</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
           <t>Мармит 69*34*50 см,12 литров  P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
         <v>147300</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
         <v>11</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
           <t>92001396</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
           <t>W05-3001 / JQ-CD062</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Мармит 7 л круглый с откидной Roll-top крышкой d 36 см SUNNEX</t>
+          <t>Мармит 7 л круглый d 36 см с откидной Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G179" s="9">
         <v>21873</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
         <v>0</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>81240642</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J2502---KINGO</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,3 л 1/1*65 нерж. с откидной Roll-top крышкой поликарбонат KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G180" s="9">
         <v>42537</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
         <v>9</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>81240634</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S6501-1---KINGO</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G181" s="9">
         <v>66837</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
         <v>2</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>81240635</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S6501-2---KINGO</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G182" s="9">
         <v>66837</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
         <v>6</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>81240637</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>2501---KINGO</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G183" s="9">
         <v>34537</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
         <v>0</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>81240641</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J104---KINGO</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G184" s="9">
         <v>68103</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
         <v>0</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
@@ -19773,153 +19707,153 @@
           <t>90001053</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
           <t>X51229</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,5 л 1/1*65 с крышкой 63*35*36 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G188" s="9">
         <v>19507</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
           <t>92001203</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
           <t>JQ-CD032</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой 59*35*39,5 см нерж. EcoLine P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
         <v>20507</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
           <t>92001540</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
           <t>JQ-CD061D</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой 65*55 см нерж. EcoLine P.L. Proff Cuisine</t>
+          <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой 63,5*48*44 см нерж. EcoLine P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
         <v>27873</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>81200609</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
           <t>X32120V</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G191" s="9">
         <v>31673</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>92001482</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
           <t>W51130</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -19943,85 +19877,85 @@
           <t>92001449</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
           <t>W05-2011 / X32129D</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G193" s="9">
         <v>37073</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>92001483</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
           <t>W51139</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G194" s="9">
         <v>55811</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
           <t>81290195</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
           <t>CDG1</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,5 л 1/1*65 с откидной крышкой "Эконом" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20093,119 +20027,119 @@
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G197" s="9">
         <v>118573</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
         <v>27</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
           <t>81241107</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>786/HL</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,5 л 58*42*27 см Dents Vintage с крышкой P.L. Hotelware</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
         <v>68037</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
         <v>8</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
           <t>81240608</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
           <t>C-Z203-STIV</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л 1/1*65 с откидной Roll-top крышкой 69,5*45*45 см нерж. STIV P.L. Proff Cuisine</t>
+          <t>Мармит 9 л 1/1*100 с откидной Roll-top крышкой 64*44*45 см нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
         <v>38873</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
           <t>81240607</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C723L-STIV</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
           <t>Мармит 9 л 1/1*65 с откидной Roll-top крышкой и окном 63,5*45,5*44 см нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
         <v>27203</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
         <v>1</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
@@ -20268,51 +20202,51 @@
         <v>21473</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
         <v>0</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
           <t>81290192</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
           <t>CDK</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л круглый с откидной крышкой и окном "Эконом" нерж. P.L. Proff Cuisine</t>
+          <t>Мармит 9 л круглый d 35 см с откидной крышкой и окном "Эконом" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
         <v>19309</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
         <v>0</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
           <t>90001050</t>
         </is>
@@ -20385,507 +20319,507 @@
           <t>81200612</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
           <t>X32820V</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
           <t>Мармит 9 л овальный с откидной Roll-top крышкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G206" s="9">
         <v>31997</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
           <t>92001099</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
           <t>X32821UV</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
           <t>Мармит 9 л овальный с откидной Roll-top крышкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G207" s="9">
         <v>34874</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
         <v>0</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
           <t>81240622</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21306---KINGO</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 37,5*43*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G208" s="9">
         <v>72937</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
           <t>81240631</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19306---KINGO</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 38*41*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G209" s="9">
         <v>70873</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
         <v>0</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
           <t>81240620</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21305---KINGO</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л круглый с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л круглый d 30 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G210" s="9">
         <v>68853</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
         <v>8</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
           <t>81240630</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19305---KINGO</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л круглый с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л круглый d 30 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G211" s="9">
         <v>66873</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
         <v>6</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
           <t>81240621</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21302---KINGO</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 5,1 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G212" s="9">
         <v>76947</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
         <v>0</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
           <t>81279012</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
           <t>W17-2300T (81270002)</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 5,5 л 2/3 с откидной крышкой и окном 40,5*48*17 см SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>83173</v>
+        <v>96522</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
           <t>81240511</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
           <t>W07-2302T</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 5,5 л 2/3*65 с откидной крышкой и окном 41*48*15 см Burano SUNNEX</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>69673</v>
+        <v>63785</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
           <t>81240628</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19302---KINGO</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 5,5 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G215" s="9">
         <v>70873</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
         <v>0</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81279034</t>
+          <t>81240632</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>W17-3600T (81270004)</t>
+          <t>J19301---KINGO</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном 36 см, SICILY SUNNEX</t>
+          <t>Мармит индукционный 6 л круглый d 35 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>85937</v>
+        <v>73000</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81240632</t>
+          <t>81240619</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21301---KINGO</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном d 35 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 35 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>73000</v>
+        <v>72937</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81240619</t>
+          <t>81279034</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W17-3600T (81270004)</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном d 35 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 36 см с откидной крышкой и окном SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>72937</v>
+        <v>85937</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
           <t>81240624</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21304---KINGO</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 8,3 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G219" s="9">
         <v>85787</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
         <v>0</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
           <t>81240629</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19304---KINGO</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G220" s="9">
         <v>76947</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
         <v>0</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
@@ -20895,79 +20829,79 @@
           <t>81279001</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
           <t>W17-1100T (81270001)</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 58,5*48,5*17 см SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G221" s="9">
         <v>99837</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
           <t>81240508</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W07-1102T-UBU</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 59*47*15 см Burano SUNNEX</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>84213</v>
+        <v>85002</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
         <v>0</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
           <t>81241273</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
           <t>57012011</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 9 л 1/1*65 с откидной крышкой и окном 64*55,5*16,5 см KAPP</t>
@@ -20991,57 +20925,57 @@
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
           <t>81279023</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
           <t>W17-2810T (81270003)</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
           <t>Мармит суповой 10 л индукционный с откидной крышкой 43*48*27,5 см SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>85937</v>
+        <v>96522</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
           <t>78040007/NE</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
           <t>78040007/NE</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
           <t>Мармит суповой 10 л с откидной крышкой и окном "Burano" нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -21127,3097 +21061,3097 @@
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
           <t>81270220</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
           <t>W13-28111</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
           <t>Мармит суповой 10 л электрический 220V 300W с откидной крышкой и окном нерж. Vienna SUNNEX</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>76673</v>
+        <v>78418</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
           <t>92001039</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
           <t>83388-1</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 380W нерж. 36*,5*36,5*43 см Steel SUNNEX</t>
+          <t>Мармит суповой 10 л электрический 220V 380W с откидной крышкой нерж. 36*,5*36,5*43 см Steel SUNNEX</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G229" s="9">
         <v>25913</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81240613</t>
+          <t>92001206</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-CD066</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 400W 34*34*37 см STIV P.L. Proff Cuisine</t>
+          <t>Мармит суповой 10 л электрический 220V 400W с откидной крышкой 32*32*21,5 см EcoLine P.L.</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>11337</v>
+        <v>17573</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>92001388</t>
+          <t>81240613</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>82328-1</t>
+          <t>E001-STIV</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 400W 38,5*38,5*38 см SUNNEX</t>
+          <t>Мармит суповой 10 л электрический 220V 400W с откидной крышкой 34*34*37 см STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>18957</v>
+        <v>11337</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81006817</t>
+          <t>92001388</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>E07-10011</t>
+          <t>82328-1</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 420W 37,5*37,5*36,5 см Galena SUNNEX</t>
+          <t>Мармит суповой 10 л электрический 220V 400W с откидной крышкой 38,5*38,5*38 см SUNNEX</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>19037</v>
+        <v>18957</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>78040007</t>
+          <t>81006817</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E07-10011</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 900W с откидной крышкой и окном и дисплеем "Burano" SUNNEX</t>
+          <t>Мармит суповой 10 л электрический 220V 420W с откидной крышкой 37,5*37,5*36,5 см Galena SUNNEX</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>120893</v>
+        <v>19037</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81259227</t>
+          <t>81233139</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>W20-28221S-CBU</t>
+          <t>W07-2802T+W07-2802B</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 900W с откидной крышкой и окном с дисплеем "Roma" SUNNEX</t>
+          <t>Мармит суповой 10 л электрический 220V 900W с дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>116437</v>
+        <v>101589</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>92001206</t>
+          <t>81259227</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>JQ-CD066</t>
+          <t>W20-28221S-CBU</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический, 220V 400W, 32*32*21,5 см EcoLine P.L. Proff Cuisine</t>
+          <t>Мармит суповой 10 л электрический 220V 900W с дисплеем откидная крышка с окном "Roma" SUNNEX</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>17573</v>
+        <v>129518</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81240611</t>
+          <t>78040007</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 11 л нерж. 37*29*34,5 см STIV P.L. Proff Cuisine</t>
+          <t>Мармит суповой 10 л электрический 220V 900W с овал. дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>9437</v>
+        <v>120893</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81240623</t>
+          <t>81240611</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C8311BM-STIV</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит суповой 11 л нерж. 37*29*34,5 см STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>76953</v>
+        <v>9437</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81240633</t>
+          <t>81240623</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21303---KINGO</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см нерж. KINGO-HOTEL</t>
+          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>75037</v>
+        <v>76953</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81240636</t>
+          <t>81240633</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19303---KINGO</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 3 л 2 емкости нерж. KINGO-HOTEL</t>
+          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>37000</v>
+        <v>75037</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>92001520</t>
+          <t>81240636</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t>X58229</t>
+          <t>2503---KINGO</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4 л 2 емкости нерж. SUNNEX</t>
+          <t>Мармит суповой 3 л 2 емкости DUO нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>24137</v>
+        <v>37000</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>92001521</t>
+          <t>92001520</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t>X85887-1</t>
+          <t>X58229</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4 л 2 емкости, электрический 220V 760W, 64,5*35*31 см EcoCater SUNNEX</t>
+          <t>Мармит суповой 4 л 2 емкости DUO нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>22713</v>
+        <v>24137</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81006837</t>
+          <t>92001521</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t>X83828-1</t>
+          <t>X85887-1</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4 л 2 емкости, электрический 220V 840W, 62*36*31,5 см 83 Series SUNNEX</t>
+          <t>Мармит суповой 4 л 2 емкости DUO электрический 220V 760W, 64,5*35*31 см EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>28237</v>
+        <v>22713</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>95001151</t>
+          <t>81006837</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t>153В6</t>
+          <t>X83828-1</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4 л нерж. + стекло P.L. - REG</t>
+          <t>Мармит суповой 4 л 2 емкости DUO электрический 220V 840W, 62*36*31,5 см 83 Series SUNNEX</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>6366</v>
+        <v>28237</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>81240610</t>
+          <t>95001151</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>153В6</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4,5 л 2 емкости 61*36*36,5 см нерж. STIV P.L. Proff Cuisine</t>
+          <t>Мармит суповой 4 л нерж. + стекло P.L. - REG</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G244" s="9">
-        <v>17097</v>
+        <v>6366</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>81240609</t>
+          <t>81240610</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C824-STIV</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4,5 л 2 емкости 63,5*45,5*44 см нерж. с откидной крышкой STIV P.L. Proff Cuisine</t>
+          <t>Мармит суповой 4,5 л 2 емкости DUO 61*36*36,5 см нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>29937</v>
+        <v>17097</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81240648</t>
+          <t>81240609</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t>SD2201/60J---KINGO</t>
+          <t>C724-STIV</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 1/1*65 открытый 63,5*40*40 см поликарб. крыша КINGO-HOTEL</t>
+          <t>Мармит суповой 4,5 л 2 емкости DUO с общей откидной Roll-top крышкой 63,5*45,5*44 см STIV P.L. </t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>51037</v>
+        <v>29937</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>81004905</t>
+          <t>81240648</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t>W86-10011</t>
+          <t>SD2201/60J---KINGO</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1 *100 с откидной крышкой нерж. SUNNEX</t>
+          <t>Мармит электрический 1/1*65 открытый 63,5*40*40 см поликарб. крыша КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>45887</v>
+        <v>51037</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>81004905/1</t>
+          <t>81004905</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t>W86-1101</t>
+          <t>W86-10011</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1 *100 с откидной крышкой РАСПРОДАЖА ВЫСТ. ЭКЗ. нерж. SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1 *100 с откидной крышкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G248" s="9">
         <v>45887</v>
       </c>
       <c r="H248" s="9">
-        <v>28000</v>
+        <v/>
       </c>
       <c r="I248" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>92001450</t>
+          <t>81004905/1</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t>X813187D-1</t>
+          <t>W86-1101</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной Roll-top крышкой нерж. EcoCater SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1 *100 с откидной крышкой РАСПРОДАЖА ВЫСТ. ЭКЗ. нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>43387</v>
+        <v>45887</v>
       </c>
       <c r="H249" s="9">
-        <v/>
+        <v>28000</v>
       </c>
       <c r="I249" s="10">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>99000150</t>
+          <t>81270226</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t>X88187-1</t>
+          <t>X863187-1</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной Roll-top крышкой поликарбонат EcoCater SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с дисплеем откидная Roll-top крышка Livigno SUNNEX</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>16873</v>
+        <v>44352</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>81270226</t>
+          <t>78040006</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t>X863187-1</t>
+          <t>W07-50111-UBU</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной Roll-top крышкой цифровой дисплей Livigno SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>42643</v>
+        <v>133680</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>83100115</t>
+          <t>92001450</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t>W83-1001</t>
+          <t>X813187D-1</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной крышкой 56*41*34,5 см нерж. SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с откидной Roll-top крышкой нерж. EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>28673</v>
+        <v>46302</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>78040006</t>
+          <t>99000150</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
-          <t>W07-50111-UBU</t>
+          <t>X88187-1</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной крышкой и окном и черным дисплеем "Burano" SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с откидной Roll-top крышкой поликарбонат EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>137423</v>
+        <v>16873</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>81270224</t>
+          <t>83100115</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
-          <t>X84187-1</t>
+          <t>W83-1001</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной крышкой поликарбонат, нерж. EcoCater SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с откидной крышкой 56*41*34,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>15337</v>
+        <v>28673</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>81240639</t>
+          <t>81270224</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>X84187-1</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с откидной крышкой поликарбонат, нерж. EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>77503</v>
+        <v>15337</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>81240626</t>
+          <t>81240639</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
-          <t>E20102---KINGO</t>
+          <t>D202---KINGO</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
           <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>54403</v>
+        <v>77503</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>81240616</t>
+          <t>81240626</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20102---KINGO</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
           <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G257" s="9">
-        <v>52703</v>
+        <v>54403</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>81222611</t>
+          <t>81240616</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20102B---KINGO</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 с откидной крышкой и окном "Vienna" SUNNEX</t>
+          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G258" s="9">
-        <v>78300</v>
+        <v>52703</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>78040010</t>
+          <t>81259226</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t>W35400-1-UXW</t>
+          <t>W20-23221S-CBU</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 с откидной крышкой и окном 41*47*24 см нерж. Genoa SUNNEX</t>
+          <t>Мармит электрический 5,5 л 2/3*65 с дисплеем откидная крышка с окном "Roma" SUNNEX</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G259" s="9">
-        <v>43437</v>
+        <v>113973</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>81259226</t>
+          <t>81222611</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W16-2302T+W16-2302B</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 с откидной крышкой и окном с дисплеем "Roma" SUNNEX</t>
+          <t>Мармит электрический 5,5 л 2/3*65 с откидной крышкой и окном "Vienna" SUNNEX</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>113973</v>
+        <v>78300</v>
       </c>
       <c r="H260" s="9">
         <v/>
       </c>
       <c r="I260" s="10">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>81241410</t>
+          <t>78040010</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t>W21-23HLM01UBU</t>
+          <t>W35400-1-UXW</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном "TERNI" SUNNEX</t>
+          <t>Мармит электрический 5,5 л 2/3*65 с откидной крышкой и окном 41*47*24 см нерж. Genoa SUNNEX</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G261" s="9">
-        <v>59073</v>
+        <v>43437</v>
       </c>
       <c r="H261" s="9">
         <v/>
       </c>
       <c r="I261" s="10">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>81240282</t>
+          <t>81241410</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
-          <t>W21-2320K1-UBU</t>
+          <t>W21-23HLM01UBU</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
+          <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном "TERNI" SUNNEX</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G262" s="9">
-        <v>53077</v>
+        <v>59073</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>81240280</t>
+          <t>81240282</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
-          <t>W21-2330K1-UBU</t>
+          <t>W21-2320K1-UBU</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
           <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G263" s="9">
-        <v>43700</v>
+        <v>53077</v>
       </c>
       <c r="H263" s="9">
         <v/>
       </c>
       <c r="I263" s="10">
         <v>26</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>81240625</t>
+          <t>81240280</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W21-2330K1-UBU</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6 л круглый d 35 см с откидной крышкой и окном нерж. КINGO-HOTEL</t>
+          <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G264" s="9">
-        <v>50237</v>
+        <v>43700</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>81240615</t>
+          <t>81240625</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20101---KINGO</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6 л круглый d 38 см с откидной крышкой и окном нерж.  КINGO-HOTEL</t>
+          <t>Мармит электрический 6 л круглый d 35 см с откидной крышкой и окном нерж. КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G265" s="9">
-        <v>48637</v>
+        <v>50237</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>81240643</t>
+          <t>81240615</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20101B---KINGO</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6 л круглый d 42 см с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
+          <t>Мармит электрический 6 л круглый d 38 см с откидной крышкой и окном нерж.  КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G266" s="9">
-        <v>65703</v>
+        <v>48637</v>
       </c>
       <c r="H266" s="9">
         <v/>
       </c>
       <c r="I266" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>78040009</t>
+          <t>81240643</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t>W06-50111-UBU</t>
+          <t>SD2302/40---KINGO</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с овальным дисплеем "Burano" SUNNEX</t>
+          <t>Мармит электрический 6 л круглый d 42 см с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G267" s="9">
-        <v>107300</v>
+        <v>65703</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>92001522</t>
+          <t>78040011</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
-          <t>X883681V-1</t>
+          <t>W36400-1-UXW</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с откидной Roll-top крышкой нерж. 88 Series SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 35,5 см с откидной крышкой и окном нерж. Genoa SUNNEX</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>28773</v>
+        <v>41437</v>
       </c>
       <c r="H268" s="9">
         <v/>
       </c>
       <c r="I268" s="10">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>78040011</t>
+          <t>81259228</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t>W36400-1-UXW</t>
+          <t>W20-36221S-CBU</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с откидной крышкой и окном нерж. Genoa SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см с дисплеем откидная крышка с окном "Roma" SUNNEX</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G269" s="9">
-        <v>41437</v>
+        <v>116437</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>81259228</t>
+          <t>81233140</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W07-3602T+W07-3602B</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с откидной крышкой и окном с дисплеем d36 см "Roma" SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см с дисплеем с откидной крышкой и окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G270" s="9">
-        <v>116437</v>
+        <v>107788</v>
       </c>
       <c r="H270" s="9">
         <v/>
       </c>
       <c r="I270" s="10">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>81241411</t>
+          <t>78040009</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t>W21-36HLM01UBU</t>
+          <t>W06-50111-UBU</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый сухой нагрев без воды с откидной крышкой d36 см "TERNI" SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см с овал. дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G271" s="9">
-        <v>62473</v>
+        <v>107300</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>81270221</t>
+          <t>81241411</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t>W13-36011</t>
+          <t>W21-36HLM01UBU</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 7 л круглый с откидной крышкой и окном Kalida SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см сухой нагрев без воды с откидной крышкой "TERNI" SUNNEX</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>78300</v>
+        <v>62473</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>81240618</t>
+          <t>92001522</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>X883681V-1</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 6,8 л круглый d 40 см с откидной Roll-top крышкой нерж. 88 Series SUNNEX</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G273" s="9">
-        <v>58593</v>
+        <v>29449</v>
       </c>
       <c r="H273" s="9">
         <v/>
       </c>
       <c r="I273" s="10">
-        <v>128</v>
+        <v>18</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>81240627</t>
+          <t>81270221</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W13-36011</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 7 л круглый d 36 см с откидной крышкой и окном Vienna SUNNEX</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>58593</v>
+        <v>78300</v>
       </c>
       <c r="H274" s="9">
         <v/>
       </c>
       <c r="I274" s="10">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>81240644</t>
+          <t>81240618</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
-          <t>SD2201/40---KINGO</t>
+          <t>E20104B---KINGO</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,3 л 1/1*40 с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
+          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G275" s="9">
-        <v>65703</v>
+        <v>58593</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>4</v>
+        <v>124</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>81240640</t>
+          <t>81240627</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20104---KINGO</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G276" s="9">
-        <v>83700</v>
+        <v>58593</v>
       </c>
       <c r="H276" s="9">
         <v/>
       </c>
       <c r="I276" s="10">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>81270225</t>
+          <t>81240644</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
-          <t>X85087-1</t>
+          <t>SD2201/40---KINGO</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 нерж. 64,5*35*30 см EcoCater SUNNEX</t>
+          <t>Мармит электрический 8,3 л 1/1*40 с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G277" s="9">
-        <v>17953</v>
+        <v>65703</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>81006838</t>
+          <t>81240640</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t>X85187-1-CXW3</t>
+          <t>D204---KINGO</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 с крышкой нерж. EcoCater SUNNEX</t>
+          <t>Мармит электрический 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G278" s="9">
-        <v>21173</v>
+        <v>83700</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>81270219</t>
+          <t>81270225</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t>W13-11011</t>
+          <t>X85087-1</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 с откидной крышкой и окном Vienna SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 нерж. 64,5*35*30 см EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G279" s="9">
-        <v>92537</v>
+        <v>17953</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>81259225</t>
+          <t>81233141</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W07-1102T+W07-1102B</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 с с откидной крышкой и окном дисплеем "Roma" SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 с дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G280" s="9">
-        <v>128973</v>
+        <v>130580</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>81240281</t>
+          <t>81006838</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
-          <t>W21-1120K1-UBU</t>
+          <t>X85187-1-CXW3</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 с крышкой нерж. EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G281" s="9">
-        <v>57977</v>
+        <v>23352</v>
       </c>
       <c r="H281" s="9">
         <v/>
       </c>
       <c r="I281" s="10">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>81240279</t>
+          <t>92001390</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t>W21-1130K1-UBU</t>
+          <t>X823128V-1</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 с откидной Roll-top крышкой нерж. 82 Series Elite SUNNEX</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G282" s="9">
-        <v>49197</v>
+        <v>40748</v>
       </c>
       <c r="H282" s="9">
         <v/>
       </c>
       <c r="I282" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>99000158</t>
+          <t>81270219</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t>W01-10111</t>
+          <t>W13-11011</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л, 1/1*65 с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 с откидной крышкой и окном Vienna SUNNEX</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G283" s="9">
-        <v>55137</v>
+        <v>92537</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>81241412</t>
+          <t>81259225</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
-          <t>W21-11HLM11UBU</t>
+          <t>W20-11221S-CBU</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 9 л 1/1*65 встраиваемый сухой нагрев без воды откидная крышка "KASA" SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 с с дисплеем откидная крышка с окном "Roma" SUNNEX</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G284" s="9">
-        <v>62947</v>
+        <v>128973</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>81241409</t>
+          <t>81240281</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
-          <t>W21-11HLM01UBU</t>
+          <t>W21-1120K1-UBU</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 9 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном "TERNI" SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>67371</v>
+        <v>59443</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>78040008</t>
+          <t>81240279</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t>W08-50111-UBU</t>
+          <t>W21-1130K1-UBU</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 9 л 2/3*100 с откидной крышкой и окном с черным дисплеем "Burano" SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>107300</v>
+        <v>49197</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>07010358</t>
+          <t>99000158</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t>САС54</t>
+          <t>W01-10111</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Муфта для блендера BB250 (2 шт), пластик, черный</t>
+          <t>Мармит электрический 8,5 л, 1/1*65 с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
-          <t>Hamilton Beach</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>7386</v>
+        <v>57877</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>78040001</t>
+          <t>81241412</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
-          <t>E03-42101-UX</t>
+          <t>W21-11HLM11UBU</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Нагреватель для мармитов электрический 220V, 300W с терморегулятором Cloud Shape SUNNEX</t>
+          <t>Мармит электрический 9 л 1/1*65 встраиваемый сухой нагрев без воды откидная крышка "KASA" SUNNEX</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>8993</v>
+        <v>62947</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>81259229</t>
+          <t>81241409</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
-          <t>E03-3010W1-CX2</t>
+          <t>W21-11HLM01UBU</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Нагреватель для мармитов электрический 220V, 310W Cloud Shape SUNNEX</t>
+          <t>Мармит электрический 9 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном "TERNI" SUNNEX</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>7093</v>
+        <v>74625</v>
       </c>
       <c r="H289" s="9">
         <v/>
       </c>
       <c r="I289" s="10">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>81006816</t>
+          <t>78040008</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t>E03-3000W1</t>
+          <t>W08-50111-UBU</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Нагреватель для мармитов электрический 220V, 310W Round Shape SUNNEX</t>
+          <t>Мармит электрический 9 л 2/3*100 с дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>6873</v>
+        <v>107300</v>
       </c>
       <c r="H290" s="9">
         <v/>
       </c>
       <c r="I290" s="10">
         <v>0</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>81259230</t>
+          <t>07010358</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
-          <t>E02-35201-CX2</t>
+          <t>САС54</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Нагреватель для мармитов электрический 220V, 350W с терморегулятором Heating Mug SUNNEX</t>
+          <t>Муфта для блендера BB250 (2 шт), пластик, черный</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Hamilton Beach</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>8787</v>
+        <v>7386</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>78040002</t>
+          <t>78040001</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
-          <t>E03-42201-UX</t>
+          <t>E03-42101-UX</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Нагреватель для мармитов электрический 220V, 700W с терморегулятором Cloud Shape SUNNEX</t>
+          <t>Нагреватель для мармитов электрический 220V, 300W с терморегулятором Cloud Shape SUNNEX</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G292" s="9">
         <v>8993</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
-        <v>5</v>
+        <v>57</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>81006840</t>
+          <t>81259229</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
-          <t>CIB2412</t>
+          <t>E03-3010W1-CX2</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Охлаждающий элемент подноса для выкладки 20*12*3 см пластик SUNNEX</t>
+          <t>Нагреватель для мармитов электрический 220V, 310W Cloud Shape SUNNEX</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>573</v>
+        <v>7093</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>81006810</t>
+          <t>81006816</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t>MSSCP-1/1</t>
+          <t>E03-3000W1</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Охлаждающий элемент подноса для выкладки 53*32,5*4,5 см, нерж. SUNNEX</t>
+          <t>Нагреватель для мармитов электрический 220V, 310W Round Shape SUNNEX</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>8737</v>
+        <v>7160</v>
       </c>
       <c r="H294" s="9">
         <v/>
       </c>
       <c r="I294" s="10">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>81240667</t>
+          <t>81259230</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E02-35201-CX2</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 30*30*3,7 см нерж. KINGO-HOTEL</t>
+          <t>Нагреватель для мармитов электрический 220V, 350W с терморегулятором Heating Mug SUNNEX</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>11557</v>
+        <v>9589</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>99002131</t>
+          <t>78040002</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t>JD-P2202</t>
+          <t>E03-42201-UX</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 31,5*21,5*8,5 см с секциями пласт. с пласт. крышкой P.L. Proff Cuisine</t>
+          <t>Нагреватель для мармитов электрический 220V, 700W с терморегулятором Cloud Shape SUNNEX</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>2703</v>
+        <v>9085</v>
       </c>
       <c r="H296" s="9">
         <v/>
       </c>
       <c r="I296" s="10">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>81240668</t>
+          <t>81006840</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CIB2412</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 40*40*6 см нерж. KINGO-HOTEL</t>
+          <t>Охлаждающий элемент для подставки подноса для выкладки 20*12*3 см пластик SUNNEX</t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G297" s="9">
-        <v>15973</v>
+        <v>573</v>
       </c>
       <c r="H297" s="9">
         <v/>
       </c>
       <c r="I297" s="10">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>81240669</t>
+          <t>81006810</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSSCP-1/1</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 50*50*6 см нерж. KINGO-HOTEL</t>
+          <t>Охлаждающий элемент для подставки подноса для выкладки 53*32,5*4,5 см, нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G298" s="9">
-        <v>19237</v>
+        <v>8737</v>
       </c>
       <c r="H298" s="9">
         <v/>
       </c>
       <c r="I298" s="10">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>900010622</t>
+          <t>95001215</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
-          <t>X527117</t>
+          <t>X88113-M</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*12,5 см пласт. с пласт. крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки 53*32,5*19 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G299" s="9">
-        <v>5837</v>
+        <v>8673</v>
       </c>
       <c r="H299" s="9">
         <v/>
       </c>
       <c r="I299" s="10">
-        <v>42</v>
+        <v>172</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>95001215</t>
+          <t>81240144</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
-          <t>X88113-M</t>
+          <t>X88183</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*19 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки 53*32,5*19 см фарфор с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G300" s="9">
-        <v>8673</v>
+        <v>12473</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>172</v>
+        <v>101</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>81240144</t>
+          <t>95001213</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
-          <t>X88183</t>
+          <t>X52113-M</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*19 см фарфор с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки 53*32,5*8,5 см нерж. с пласт. крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G301" s="9">
-        <v>12473</v>
+        <v>6317</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
-        <v>103</v>
+        <v>161</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
-          <t>92001043</t>
+          <t>81240661</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
-          <t>X887117</t>
+          <t>S8805---KINGO</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*23,5 см пласт. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки 57,7*36,2*23,7 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G302" s="9">
-        <v>10973</v>
+        <v>34473</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>213</v>
+        <v>23</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
-          <t>99005086</t>
+          <t>81240660</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
-          <t>M1356-1/1</t>
+          <t>S8807---KINGO</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*23,5 см фарфор на дерев. подставке с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки d 51 см h29 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G303" s="9">
-        <v>19583</v>
+        <v>34473</v>
       </c>
       <c r="H303" s="9">
         <v/>
       </c>
       <c r="I303" s="10">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J303" s="4"/>
     </row>
     <row r="304" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="4"/>
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
-          <t>95001275</t>
+          <t>99002131</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
-          <t>X88189L-2CIB</t>
+          <t>JD-P2202</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*23,7 см нерж. с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 31,5*21,5*8,5 см с секциями пласт. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G304" s="9">
-        <v>12113</v>
+        <v>2703</v>
       </c>
       <c r="H304" s="9">
         <v/>
       </c>
       <c r="I304" s="10">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="J304" s="4"/>
     </row>
     <row r="305" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="4"/>
       <c r="B305" s="5"/>
       <c r="C305" s="6" t="inlineStr">
         <is>
-          <t>92001019</t>
+          <t>900010622</t>
         </is>
       </c>
       <c r="D305" s="7" t="inlineStr">
         <is>
-          <t>X88117</t>
+          <t>X527117</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*12,5 см пласт. с пласт. крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F305" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G305" s="9">
-        <v>9573</v>
+        <v>5837</v>
       </c>
       <c r="H305" s="9">
         <v/>
       </c>
       <c r="I305" s="10">
-        <v>169</v>
+        <v>40</v>
       </c>
       <c r="J305" s="4"/>
     </row>
     <row r="306" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="4"/>
       <c r="B306" s="5"/>
       <c r="C306" s="6" t="inlineStr">
         <is>
-          <t>990050767</t>
+          <t>92001043</t>
         </is>
       </c>
       <c r="D306" s="7" t="inlineStr">
         <is>
-          <t>M1257-1/1</t>
+          <t>X887117</t>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см нерж. с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*23,5 см пласт. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G306" s="9">
-        <v>22973</v>
+        <v>10973</v>
       </c>
       <c r="H306" s="9">
         <v/>
       </c>
       <c r="I306" s="10">
-        <v>41</v>
+        <v>213</v>
       </c>
       <c r="J306" s="4"/>
     </row>
     <row r="307" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="4"/>
       <c r="B307" s="5"/>
       <c r="C307" s="6" t="inlineStr">
         <is>
-          <t>95001274</t>
+          <t>99005086</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
-          <t>X88183L-2CIB</t>
+          <t>M1356-1/1</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*23,5 см фарфор на дерев. подставке с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G307" s="9">
-        <v>16637</v>
+        <v>19583</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
-          <t>99005067</t>
+          <t>95001275</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
-          <t>M1256-1/1</t>
+          <t>X88189L-2CIB</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*23,7 см нерж. с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G308" s="9">
-        <v>30157</v>
+        <v>12113</v>
       </c>
       <c r="H308" s="9">
         <v/>
       </c>
       <c r="I308" s="10">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="J308" s="4"/>
     </row>
     <row r="309" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="5"/>
       <c r="C309" s="6" t="inlineStr">
         <is>
-          <t>81280497</t>
+          <t>92001019</t>
         </is>
       </c>
       <c r="D309" s="7" t="inlineStr">
         <is>
-          <t>MSSCP-1/1+C88683+88189L</t>
+          <t>X88117</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F309" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G309" s="9">
-        <v>19473</v>
+        <v>9573</v>
       </c>
       <c r="H309" s="9">
         <v/>
       </c>
       <c r="I309" s="10">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="J309" s="4"/>
     </row>
     <row r="310" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="5"/>
       <c r="C310" s="6" t="inlineStr">
         <is>
-          <t>95001213</t>
+          <t>990050767</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
-          <t>X52113-M</t>
+          <t>M1257-1/1</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*8,5 см нерж. с пласт. крышкой SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см нерж. с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G310" s="9">
-        <v>6317</v>
+        <v>22973</v>
       </c>
       <c r="H310" s="9">
         <v/>
       </c>
       <c r="I310" s="10">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="J310" s="4"/>
     </row>
     <row r="311" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="5"/>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>81200579</t>
+          <t>95001274</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
-          <t>M1269-1/1</t>
+          <t>X88183L-2CIB</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 54,5*34*6 см 6 салатников (1,2л) + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G311" s="9">
-        <v>19637</v>
+        <v>16637</v>
       </c>
       <c r="H311" s="9">
         <v/>
       </c>
       <c r="I311" s="10">
-        <v>4</v>
+        <v>58</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>92001017</t>
+          <t>99005067</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
-          <t>X88117H-2CIB</t>
+          <t>M1256-1/1</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 56*35,5*28,5 см нерж. перфорир. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G312" s="9">
-        <v>11283</v>
+        <v>30157</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>81240646</t>
+          <t>81280497</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSSCP-1/1+C88683+88189L</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 57,4*26,9*27,6 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G313" s="9">
-        <v>45367</v>
+        <v>19473</v>
       </c>
       <c r="H313" s="9">
         <v/>
       </c>
       <c r="I313" s="10">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J313" s="4"/>
     </row>
     <row r="314" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="5"/>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>81240661</t>
+          <t>81200579</t>
         </is>
       </c>
       <c r="D314" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M1269-1/1</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 57,7*36,2*23,7 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Поднос для выкладки 54,5*34*6 см 6 салатников (1,2л) + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G314" s="9">
-        <v>34473</v>
+        <v>19637</v>
       </c>
       <c r="H314" s="9">
         <v/>
       </c>
       <c r="I314" s="10">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="J314" s="4"/>
     </row>
     <row r="315" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="5"/>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>81240665</t>
+          <t>92001017</t>
         </is>
       </c>
       <c r="D315" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>X88117H-2CIB</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 58,5*36,8*2,8 см нерж. зеркало KINGO-HOTEL</t>
+          <t>Поднос для выкладки 56*35,5*28,5 см нерж. перфорир. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F315" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G315" s="9">
-        <v>32437</v>
+        <v>11283</v>
       </c>
       <c r="H315" s="9">
         <v/>
       </c>
       <c r="I315" s="10">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="J315" s="4"/>
     </row>
     <row r="316" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="4"/>
       <c r="B316" s="5"/>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>81240638</t>
+          <t>81240646</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
-          <t>CH2201</t>
+          <t>S2201/40---KINGO</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 59*38*25 см нерж. на дерев. подставке с Roll-top крышкой + 2 хладогена KINGO</t>
+          <t>Поднос для выкладки 57,4*26,9*27,6 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G316" s="9">
-        <v>48703</v>
+        <v>45367</v>
       </c>
       <c r="H316" s="9">
         <v/>
       </c>
       <c r="I316" s="10">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
-          <t>81240666</t>
+          <t>81240638</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CH2201</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 60,3*36,7*7,5 см нерж. зеркало с ручками KINGO-HOTEL</t>
+          <t>Поднос для выкладки 59*38*25 см нерж. на дерев. подставке с Roll-top крышкой + 2 хладогена KINGO</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G317" s="9">
-        <v>34437</v>
+        <v>48703</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
         <v>6</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
           <t>81240647</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S2201/60J---KINGO</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
           <t>Поднос для выкладки 63,5*40*40 см нерж. с поликарб. крышой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G318" s="9">
         <v>45370</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
         <v>3</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
@@ -24227,2692 +24161,2624 @@
           <t>92001026</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
           <t>X88281-CIB</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
           <t>Поднос для выкладки d 38,5 см h30,5 см нерж. с пласт. Roll-top крышкой + емкость с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G319" s="9">
         <v>10348</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
           <t>81240645</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S2302/40---KINGO</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
           <t>Поднос для выкладки d 50 см h34 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G320" s="9">
         <v>49537</v>
       </c>
       <c r="H320" s="9">
         <v/>
       </c>
       <c r="I320" s="10">
         <v>18</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>81240660</t>
+          <t>81240509</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W07-11021B-UBU</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки d 51 см h29 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Подставка с электрическим подогревом и дисплеем для мармита арт. 81240508 Burano R SUNNEX</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G321" s="9">
-        <v>34473</v>
+        <v>55573</v>
       </c>
       <c r="H321" s="9">
         <v/>
       </c>
       <c r="I321" s="10">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
-          <t>81240509</t>
+          <t>81240512</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W07-23021B-UBU</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
-          <t>Подставка с электрическим подогревом для мармита арт. 81240508 Burano R SUNNEX</t>
+          <t>Подставка с электрическим подогревом и дисплеем для мармита арт. 81240511 Burano R SUNNEX</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G322" s="9">
-        <v>55573</v>
+        <v>47847</v>
       </c>
       <c r="H322" s="9">
         <v/>
       </c>
       <c r="I322" s="10">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
-          <t>81240512</t>
+          <t>81249835</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTS70</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
-          <t>Подставка с электрическим подогревом для мармита арт. 81240511 Burano R SUNNEX</t>
+          <t>Подставка стойка для подносов/сеток для пиццы 25*20*70 см 14 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G323" s="9">
-        <v>47847</v>
+        <v>14029</v>
       </c>
       <c r="H323" s="9">
         <v/>
       </c>
       <c r="I323" s="10">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
-          <t>81249835</t>
+          <t>81200242</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
-          <t>PTS70</t>
+          <t>PTR-18</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка для подносов/сеток для пиццы 25*20*70 см 14 ячеек P.L. Proff Cuisine</t>
+          <t>Подставка стойка для подносов/сеток для пиццы 36*32*75 см 18 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G324" s="9">
-        <v>14029</v>
+        <v>6387</v>
       </c>
       <c r="H324" s="9">
         <v/>
       </c>
       <c r="I324" s="10">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="J324" s="4"/>
     </row>
     <row r="325" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4"/>
       <c r="B325" s="5"/>
       <c r="C325" s="6" t="inlineStr">
         <is>
-          <t>81200242</t>
+          <t>81240394</t>
         </is>
       </c>
       <c r="D325" s="7" t="inlineStr">
         <is>
-          <t>PTR-18</t>
+          <t>PTR-12</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка для подносов/сеток для пиццы 36*32*75 см 18 ячеек P.L. Proff Cuisine</t>
+          <t>Подставка стойка для подносов/сеток для пиццы 36*33*51 см 12 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F325" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G325" s="9">
-        <v>6387</v>
+        <v>5283</v>
       </c>
       <c r="H325" s="9">
         <v/>
       </c>
       <c r="I325" s="10">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J325" s="4"/>
     </row>
     <row r="326" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4"/>
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
-          <t>81240394</t>
+          <t>81200190</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TSW-38</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка для подносов/сеток для пиццы 36*33*51 см 12 ячеек P.L. Proff Cuisine</t>
+          <t>Подставка стойка напольная для подносов 46*46*97 см, дерево (триджек) P.L. - BarWare</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G326" s="9">
-        <v>5283</v>
+        <v>4021</v>
       </c>
       <c r="H326" s="9">
         <v/>
       </c>
       <c r="I326" s="10">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="J326" s="4"/>
     </row>
     <row r="327" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4"/>
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
-          <t>81200190</t>
+          <t>81259172</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
-          <t>TSW-38</t>
+          <t>M8020TR-UK</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка напольная для подносов 46*46*97 см, дерево (триджек) P.L. - BarWare</t>
+          <t>Подставка стойка напольная для подносов 47*53,5*77 см, нерж. (триджек) SUNNEX</t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G327" s="9">
-        <v>4021</v>
+        <v>6083</v>
       </c>
       <c r="H327" s="9">
         <v/>
       </c>
       <c r="I327" s="10">
         <v>0</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
-          <t>81259172</t>
+          <t>90001152</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
-          <t>M8020TR-UK</t>
+          <t>JQ-OT515</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка напольная для подносов 47*53,5*77 см, нерж. (триджек) SUNNEX</t>
+          <t>Подставка стойка напольная для подносов 52,8*35*74,5 см, нерж. (триджек) P.L. - BarWare</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G328" s="9">
-        <v>6083</v>
+        <v>5737</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
         <v>0</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
-          <t>90001152</t>
+          <t>81259298</t>
         </is>
       </c>
       <c r="D329" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT515</t>
+          <t/>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка напольная для подносов 52,8*35*74,5 см, нерж. (триджек) P.L. - BarWare</t>
+          <t>Подставка стойка напольная для сумки 30*36*35 см дерево/ткань P.L. </t>
         </is>
       </c>
       <c r="F329" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G329" s="9">
-        <v>5737</v>
+        <v>4050</v>
       </c>
       <c r="H329" s="9">
         <v/>
       </c>
       <c r="I329" s="10">
         <v>0</v>
       </c>
       <c r="J329" s="4"/>
     </row>
     <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="4"/>
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
-          <t>81259298</t>
+          <t>99007051</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>2539 / 07010301</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка напольная для сумки 30*36*35 см дерево/ткань P.L. </t>
+          <t>Рем. комплект для блендера 908/909/918/919, металл/резина, черный, 8*9*8,5 см</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Hamilton Beach</t>
         </is>
       </c>
       <c r="G330" s="9">
-        <v>4050</v>
+        <v>8683</v>
       </c>
       <c r="H330" s="9">
         <v/>
       </c>
       <c r="I330" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
-          <t>99007051</t>
+          <t>99007052</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
-          <t>2539 / 07010301</t>
+          <t>58953 / 07010325</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
-          <t>Рем. комплект для блендера 908/909/918/919, металл/резина, черный, 8*9*8,5 см</t>
+          <t>Рем. комплект для блендера HBB250/250S, металл, 5*7 см</t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
           <t>Hamilton Beach</t>
         </is>
       </c>
       <c r="G331" s="9">
-        <v>8683</v>
+        <v>10332</v>
       </c>
       <c r="H331" s="9">
         <v/>
       </c>
       <c r="I331" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J331" s="4"/>
     </row>
     <row r="332" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="4"/>
       <c r="B332" s="5"/>
       <c r="C332" s="6" t="inlineStr">
         <is>
-          <t>99007052</t>
+          <t>99007053</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
-          <t>58953 / 07010325</t>
+          <t>66415</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
-          <t>Рем. комплект для блендера HBB250/250S, металл, 5*7 см</t>
+          <t>Рем. комплект для блендера HBH450-CE</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
           <t>Hamilton Beach</t>
         </is>
       </c>
       <c r="G332" s="9">
-        <v>10332</v>
+        <v>17434</v>
       </c>
       <c r="H332" s="9">
         <v/>
       </c>
       <c r="I332" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J332" s="4"/>
     </row>
     <row r="333" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="4"/>
       <c r="B333" s="5"/>
       <c r="C333" s="6" t="inlineStr">
         <is>
-          <t>99007053</t>
+          <t>81231204</t>
         </is>
       </c>
       <c r="D333" s="7" t="inlineStr">
         <is>
-          <t>66415</t>
+          <t>6126-250S-CE</t>
         </is>
       </c>
       <c r="E333" s="8" t="inlineStr">
         <is>
-          <t>Рем. комплект для блендера HBH450-CE</t>
+          <t>Стакан стальной 0,95 л к блендеру HBB250/250S</t>
         </is>
       </c>
       <c r="F333" s="7" t="inlineStr">
         <is>
           <t>Hamilton Beach</t>
         </is>
       </c>
       <c r="G333" s="9">
-        <v>17434</v>
+        <v>17114</v>
       </c>
       <c r="H333" s="9">
         <v/>
       </c>
       <c r="I333" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J333" s="4"/>
     </row>
     <row r="334" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="4"/>
       <c r="B334" s="5"/>
       <c r="C334" s="6" t="inlineStr">
         <is>
-          <t>81231204</t>
+          <t>92001528</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
-          <t>6126-250S-CE</t>
+          <t>3303T</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
-          <t>Стакан стальной 0,95 л к блендеру HBB250/250S</t>
+          <t>Станция для подогрева кофе, двойная (без колб) "Kinox"</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
-          <t>Hamilton Beach</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G334" s="9">
-        <v>17114</v>
+        <v>6504</v>
       </c>
       <c r="H334" s="9">
         <v/>
       </c>
       <c r="I334" s="10">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
-          <t>92001528</t>
+          <t>81200275</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
-          <t>3303T</t>
+          <t>CCS-39FBG</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
-          <t>Станция для подогрева кофе, двойная (без колб) "Kinox"</t>
+          <t>Стойка для ограждения, золото, h 100 см, P.L. Proff Cuisine (комплект=1 шт)</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G335" s="9">
-        <v>6504</v>
+        <v>6762</v>
       </c>
       <c r="H335" s="9">
         <v/>
       </c>
       <c r="I335" s="10">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="J335" s="4"/>
     </row>
     <row r="336" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="4"/>
       <c r="B336" s="5"/>
       <c r="C336" s="6" t="inlineStr">
         <is>
-          <t>81200275</t>
+          <t>81200276</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
-          <t>CCS-39FBG</t>
+          <t>CCS-39FBS</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
-          <t>Стойка для ограждения, золото, h 100 см, P.L. Proff Cuisine (комплект=1 шт)</t>
+          <t>Стойка для ограждения, хром, h 100 см, P.L. Proff Cuisine (комплект=1 шт)</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G336" s="9">
         <v>6762</v>
       </c>
       <c r="H336" s="9">
         <v/>
       </c>
       <c r="I336" s="10">
         <v>0</v>
       </c>
       <c r="J336" s="4"/>
     </row>
     <row r="337" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4"/>
       <c r="B337" s="5"/>
       <c r="C337" s="6" t="inlineStr">
         <is>
-          <t>81200276</t>
+          <t>81200269</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
-          <t>CCS-39FBS</t>
+          <t>DMBK-9</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
-          <t>Стойка для ограждения, хром, h 100 см, P.L. Proff Cuisine (комплект=1 шт)</t>
+          <t>Тележка + два ведра для уборки c отжимом по 30 л</t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G337" s="9">
-        <v>6762</v>
+        <v>8381</v>
       </c>
       <c r="H337" s="9">
         <v/>
       </c>
       <c r="I337" s="10">
         <v>0</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
-          <t>81200269</t>
+          <t>90001072</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
-          <t>DMBK-9</t>
+          <t>2001 (кор=1шт)+ручка</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
-          <t>Тележка + два ведра для уборки c отжимом по 30 л</t>
+          <t>Тележка для перевозки кассет для мойки 54*54*90 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G338" s="9">
-        <v>8381</v>
+        <v>10883</v>
       </c>
       <c r="H338" s="9">
         <v/>
       </c>
       <c r="I338" s="10">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
-          <t>90001072</t>
+          <t>81222337</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
-          <t>2001 (кор=1шт)+ручка</t>
+          <t>JD-RC330</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
-          <t>Тележка для перевозки кассет для мойки 54*54*90 см P.L. Proff Cuisine</t>
+          <t>Тележка для профессиональной уборки, 3 яруса, 87*43,5*90 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G339" s="9">
-        <v>10883</v>
+        <v>16437</v>
       </c>
       <c r="H339" s="9">
         <v/>
       </c>
       <c r="I339" s="10">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="J339" s="4"/>
     </row>
     <row r="340" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="4"/>
       <c r="B340" s="5"/>
       <c r="C340" s="6" t="inlineStr">
         <is>
-          <t>81222337</t>
+          <t>81400002</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
-          <t>JD-RC330</t>
+          <t>JQ-ST054</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
-          <t>Тележка для профессиональной уборки, 3 яруса, 87*43,5*90 см, P.L. Proff Cuisine</t>
+          <t>Тележка для сбора белья 71*66*95 см пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G340" s="9">
-        <v>16437</v>
+        <v>9046</v>
       </c>
       <c r="H340" s="9">
         <v/>
       </c>
       <c r="I340" s="10">
         <v>12</v>
       </c>
       <c r="J340" s="4"/>
     </row>
     <row r="341" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="4"/>
       <c r="B341" s="5"/>
       <c r="C341" s="6" t="inlineStr">
         <is>
-          <t>81400002</t>
+          <t>92000091</t>
         </is>
       </c>
       <c r="D341" s="7" t="inlineStr">
         <is>
-          <t>JQ-ST054</t>
+          <t>JQ-ST020B</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
-          <t>Тележка для сбора белья 71*66*95 см пластик, P.L. Proff Cuisine</t>
+          <t>Тележка для сбора посуды 2-х ярусная 80*45*90 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F341" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G341" s="9">
-        <v>9046</v>
+        <v>16237</v>
       </c>
       <c r="H341" s="9">
         <v/>
       </c>
       <c r="I341" s="10">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="J341" s="4"/>
     </row>
     <row r="342" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="4"/>
       <c r="B342" s="5"/>
       <c r="C342" s="6" t="inlineStr">
         <is>
-          <t>92000091</t>
+          <t>81400004</t>
         </is>
       </c>
       <c r="D342" s="7" t="inlineStr">
         <is>
-          <t>JQ-ST020B</t>
+          <t>JQ-ST056</t>
         </is>
       </c>
       <c r="E342" s="8" t="inlineStr">
         <is>
-          <t>Тележка для сбора посуды 2-х ярусная 80*45*90 см, P.L. Proff Cuisine</t>
+          <t>Тележка для уборки (2 бака), пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G342" s="9">
-        <v>16237</v>
+        <v>23061</v>
       </c>
       <c r="H342" s="9">
         <v/>
       </c>
       <c r="I342" s="10">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="J342" s="4"/>
     </row>
     <row r="343" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="4"/>
       <c r="B343" s="5"/>
       <c r="C343" s="6" t="inlineStr">
         <is>
-          <t>81400004</t>
+          <t>81400003</t>
         </is>
       </c>
       <c r="D343" s="7" t="inlineStr">
         <is>
-          <t>JQ-ST056</t>
+          <t>JQ-ST055</t>
         </is>
       </c>
       <c r="E343" s="8" t="inlineStr">
         <is>
-          <t>Тележка для уборки (2 бака), пластик, P.L. Proff Cuisine</t>
+          <t>Тележка для уборки (бак с крышкой), пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F343" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G343" s="9">
-        <v>23061</v>
+        <v>8956</v>
       </c>
       <c r="H343" s="9">
         <v/>
       </c>
       <c r="I343" s="10">
         <v>0</v>
       </c>
       <c r="J343" s="4"/>
     </row>
     <row r="344" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="4"/>
       <c r="B344" s="5"/>
       <c r="C344" s="6" t="inlineStr">
         <is>
-          <t>81400003</t>
+          <t>81200270</t>
         </is>
       </c>
       <c r="D344" s="7" t="inlineStr">
         <is>
-          <t>JQ-ST055</t>
+          <t>CT-R</t>
         </is>
       </c>
       <c r="E344" s="8" t="inlineStr">
         <is>
-          <t>Тележка для уборки (бак с крышкой), пластик, P.L. Proff Cuisine</t>
+          <t>Тележка для уборки белья круглая 80*57,2 см, h 82,6 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G344" s="9">
-        <v>8956</v>
+        <v>8530</v>
       </c>
       <c r="H344" s="9">
         <v/>
       </c>
       <c r="I344" s="10">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="J344" s="4"/>
     </row>
     <row r="345" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="4"/>
       <c r="B345" s="5"/>
       <c r="C345" s="6" t="inlineStr">
         <is>
-          <t>81200270</t>
+          <t>81200271</t>
         </is>
       </c>
       <c r="D345" s="7" t="inlineStr">
         <is>
-          <t>CT-R</t>
+          <t>CT-X</t>
         </is>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
-          <t>Тележка для уборки белья круглая 80*57,2 см, h 82,6 см, P.L. Proff Cuisine</t>
+          <t>Тележка для уборки белья прямоугольная, 69,5*60 см, h 1 м, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F345" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G345" s="9">
-        <v>8530</v>
+        <v>9902</v>
       </c>
       <c r="H345" s="9">
         <v/>
       </c>
       <c r="I345" s="10">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="J345" s="4"/>
     </row>
     <row r="346" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="4"/>
       <c r="B346" s="5"/>
       <c r="C346" s="6" t="inlineStr">
         <is>
-          <t>81200271</t>
+          <t>81200274</t>
         </is>
       </c>
       <c r="D346" s="7" t="inlineStr">
         <is>
-          <t>CT-X</t>
+          <t>CT-3823T</t>
         </is>
       </c>
       <c r="E346" s="8" t="inlineStr">
         <is>
-          <t>Тележка для уборки белья прямоугольная, 69,5*60 см, h 1 м, P.L. Proff Cuisine</t>
+          <t>Тележка для уборки белья прямоугольная, 97,2*59,1 см, h 95,3 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G346" s="9">
-        <v>9902</v>
+        <v>13584</v>
       </c>
       <c r="H346" s="9">
         <v/>
       </c>
       <c r="I346" s="10">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J346" s="4"/>
     </row>
     <row r="347" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="4"/>
       <c r="B347" s="5"/>
       <c r="C347" s="6" t="inlineStr">
         <is>
-          <t>81200274</t>
+          <t>81200272</t>
         </is>
       </c>
       <c r="D347" s="7" t="inlineStr">
         <is>
-          <t>CT-3823T</t>
+          <t>CT-3824T</t>
         </is>
       </c>
       <c r="E347" s="8" t="inlineStr">
         <is>
-          <t>Тележка для уборки белья прямоугольная, 97,2*59,1 см, h 95,3 см, P.L. Proff Cuisine</t>
+          <t>Тележка для уборки белья прямоугольная, 97,8*61 см, h 88,3 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F347" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G347" s="9">
-        <v>13584</v>
+        <v>13704</v>
       </c>
       <c r="H347" s="9">
         <v/>
       </c>
       <c r="I347" s="10">
         <v>0</v>
       </c>
       <c r="J347" s="4"/>
     </row>
     <row r="348" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4"/>
       <c r="B348" s="5"/>
       <c r="C348" s="6" t="inlineStr">
         <is>
-          <t>81200272</t>
+          <t>81200273</t>
         </is>
       </c>
       <c r="D348" s="7" t="inlineStr">
         <is>
-          <t>CT-3824T</t>
+          <t>CT-2317T</t>
         </is>
       </c>
       <c r="E348" s="8" t="inlineStr">
         <is>
-          <t>Тележка для уборки белья прямоугольная, 97,8*61 см, h 88,3 см, P.L. Proff Cuisine</t>
+          <t>Тележка для уборки белья синяя прямоугольная, 59,7*44,5 см, h 83,8 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G348" s="9">
-        <v>13704</v>
+        <v>10203</v>
       </c>
       <c r="H348" s="9">
         <v/>
       </c>
       <c r="I348" s="10">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J348" s="4"/>
     </row>
     <row r="349" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4"/>
       <c r="B349" s="5"/>
       <c r="C349" s="6" t="inlineStr">
         <is>
-          <t>81200273</t>
+          <t>99002215</t>
         </is>
       </c>
       <c r="D349" s="7" t="inlineStr">
         <is>
-          <t>CT-2317T</t>
+          <t>JD-UPT</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
-          <t>Тележка для уборки белья синяя прямоугольная, 59,7*44,5 см, h 83,8 см, P.L. Proff Cuisine</t>
+          <t>Тележка на колесах для транспортировочных контейнеров арт. 99002188, 70*50*25 см, P.L. P</t>
         </is>
       </c>
       <c r="F349" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G349" s="9">
-        <v>10203</v>
+        <v>10369</v>
       </c>
       <c r="H349" s="9">
         <v/>
       </c>
       <c r="I349" s="10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J349" s="4"/>
     </row>
     <row r="350" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4"/>
       <c r="B350" s="5"/>
       <c r="C350" s="6" t="inlineStr">
         <is>
-          <t>99002215</t>
+          <t>92000032</t>
         </is>
       </c>
       <c r="D350" s="7" t="inlineStr">
         <is>
-          <t>JD-UPT</t>
+          <t>JQ-ST019M2</t>
         </is>
       </c>
       <c r="E350" s="8" t="inlineStr">
         <is>
-          <t>Тележка на колесах для транспортировочных контейнеров арт. 99002188, 70*50*25 см, P.L. P</t>
+          <t>Тележка сервировочная 2-х ярусная 80*45*90 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G350" s="9">
-        <v>10369</v>
+        <v>16703</v>
       </c>
       <c r="H350" s="9">
         <v/>
       </c>
       <c r="I350" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J350" s="4"/>
     </row>
     <row r="351" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4"/>
       <c r="B351" s="5"/>
       <c r="C351" s="6" t="inlineStr">
         <is>
-          <t>92000032</t>
+          <t>92001052</t>
         </is>
       </c>
       <c r="D351" s="7" t="inlineStr">
         <is>
-          <t>JQ-ST019M2</t>
+          <t>JQ-ST019М3</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
-          <t>Тележка сервировочная 2-х ярусная 80*45*90 см, P.L. Proff Cuisine</t>
+          <t>Тележка сервировочная 3-х ярусная 80*45*90 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F351" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G351" s="9">
-        <v>16703</v>
+        <v>17311</v>
       </c>
       <c r="H351" s="9">
         <v/>
       </c>
       <c r="I351" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J351" s="4"/>
     </row>
     <row r="352" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="4"/>
       <c r="B352" s="5"/>
       <c r="C352" s="6" t="inlineStr">
         <is>
-          <t>92001052</t>
+          <t>99005084</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
-          <t>JQ-ST019М3</t>
+          <t>CTR-L3</t>
         </is>
       </c>
       <c r="E352" s="8" t="inlineStr">
         <is>
-          <t>Тележка сервировочная 3-х ярусная 80*45*90 см, P.L. Proff Cuisine</t>
+          <t>Тележка сервировочная 3-х ярусная 86*54*94 см Sunnex</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G352" s="9">
-        <v>17311</v>
+        <v>21893</v>
       </c>
       <c r="H352" s="9">
         <v/>
       </c>
       <c r="I352" s="10">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J352" s="4"/>
     </row>
     <row r="353" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="4"/>
       <c r="B353" s="5"/>
       <c r="C353" s="6" t="inlineStr">
         <is>
-          <t>99005084</t>
+          <t>81240932</t>
         </is>
       </c>
       <c r="D353" s="7" t="inlineStr">
         <is>
-          <t>CTR-L3</t>
+          <t>CBT 40221</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
-          <t>Тележка сервировочная 3-х ярусная 86*54*94 см Sunnex</t>
+          <t>Тележка сервировочная,нержавеющая сталь 75*45*97 см.  P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F353" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G353" s="9">
-        <v>21893</v>
+        <v>65673</v>
       </c>
       <c r="H353" s="9">
         <v/>
       </c>
       <c r="I353" s="10">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="J353" s="4"/>
     </row>
     <row r="354" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="4"/>
       <c r="B354" s="5"/>
       <c r="C354" s="6" t="inlineStr">
         <is>
-          <t>81240932</t>
+          <t>71022060</t>
         </is>
       </c>
       <c r="D354" s="7" t="inlineStr">
         <is>
-          <t>CBT 40221</t>
+          <t>894.003</t>
         </is>
       </c>
       <c r="E354" s="8" t="inlineStr">
         <is>
-          <t>Тележка сервировочная,нержавеющая сталь 75*45*97 см.  P.L.--Hotelware</t>
+          <t>Термос 3 л, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G354" s="9">
-        <v>65673</v>
+        <v>6345</v>
       </c>
       <c r="H354" s="9">
         <v/>
       </c>
       <c r="I354" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J354" s="4"/>
     </row>
     <row r="355" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="4"/>
       <c r="B355" s="5"/>
       <c r="C355" s="6" t="inlineStr">
         <is>
-          <t>71022060</t>
+          <t>95001200</t>
         </is>
       </c>
       <c r="D355" s="7" t="inlineStr">
         <is>
-          <t>894.003</t>
+          <t>MSS35DB</t>
         </is>
       </c>
       <c r="E355" s="8" t="inlineStr">
         <is>
-          <t>Термос 3 л, Pujadas, Испания</t>
+          <t>Термос 3,5 л нерж. 21,3*15,6*35 см SUNNEX</t>
         </is>
       </c>
       <c r="F355" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G355" s="9">
-        <v>6345</v>
+        <v>5137</v>
       </c>
       <c r="H355" s="9">
         <v/>
       </c>
       <c r="I355" s="10">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="J355" s="4"/>
     </row>
     <row r="356" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="4"/>
       <c r="B356" s="5"/>
       <c r="C356" s="6" t="inlineStr">
         <is>
-          <t>95001200</t>
+          <t>95001201</t>
         </is>
       </c>
       <c r="D356" s="7" t="inlineStr">
         <is>
-          <t>MSS35DB</t>
+          <t>MSS40DB (кор=6шт)</t>
         </is>
       </c>
       <c r="E356" s="8" t="inlineStr">
         <is>
-          <t>Термос 3,5 л нерж. 21,3*15,6*35 см SUNNEX</t>
+          <t>Термос 4 л нерж. 23,5*16*38 см SUNNEX</t>
         </is>
       </c>
       <c r="F356" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G356" s="9">
-        <v>5137</v>
+        <v>5437</v>
       </c>
       <c r="H356" s="9">
         <v/>
       </c>
       <c r="I356" s="10">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="J356" s="4"/>
     </row>
     <row r="357" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="4"/>
       <c r="B357" s="5"/>
       <c r="C357" s="6" t="inlineStr">
         <is>
-          <t>95001201</t>
+          <t>95001202</t>
         </is>
       </c>
       <c r="D357" s="7" t="inlineStr">
         <is>
-          <t>MSS40DB (кор=6шт)</t>
+          <t>MSS50DB</t>
         </is>
       </c>
       <c r="E357" s="8" t="inlineStr">
         <is>
-          <t>Термос 4 л нерж. 23,5*16*38 см SUNNEX</t>
+          <t>Термос 5 л нерж. 23,5*15,5*42 см SUNNEX</t>
         </is>
       </c>
       <c r="F357" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G357" s="9">
-        <v>5437</v>
+        <v>5730</v>
       </c>
       <c r="H357" s="9">
         <v/>
       </c>
       <c r="I357" s="10">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="J357" s="4"/>
     </row>
     <row r="358" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="4"/>
       <c r="B358" s="5"/>
       <c r="C358" s="6" t="inlineStr">
         <is>
-          <t>95001202</t>
+          <t>92001531</t>
         </is>
       </c>
       <c r="D358" s="7" t="inlineStr">
         <is>
-          <t>MSS50DB</t>
+          <t>4101A</t>
         </is>
       </c>
       <c r="E358" s="8" t="inlineStr">
         <is>
-          <t>Термос 5 л нерж. 23,5*15,5*42 см SUNNEX</t>
+          <t>Термос-диспенсер 2,5 л "Kinox"</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G358" s="9">
-        <v>5730</v>
+        <v>9146</v>
       </c>
       <c r="H358" s="9">
         <v/>
       </c>
       <c r="I358" s="10">
         <v>0</v>
       </c>
       <c r="J358" s="4"/>
     </row>
     <row r="359" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="4"/>
       <c r="B359" s="5"/>
       <c r="C359" s="6" t="inlineStr">
         <is>
-          <t>92001531</t>
+          <t>81007302</t>
         </is>
       </c>
       <c r="D359" s="7" t="inlineStr">
         <is>
-          <t>4101A</t>
+          <t>81007302  / 48 шт</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
-          <t>Термос-диспенсер 2,5 л "Kinox"</t>
+          <t>Топливо для мармитов 4 часа горения гель 150 гр d 8,2 см h7/4,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F359" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G359" s="9">
-        <v>9146</v>
+        <v>177</v>
       </c>
       <c r="H359" s="9">
         <v/>
       </c>
       <c r="I359" s="10">
-        <v>0</v>
+        <v>105227</v>
       </c>
       <c r="J359" s="4"/>
     </row>
     <row r="360" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="4"/>
       <c r="B360" s="5"/>
       <c r="C360" s="6" t="inlineStr">
         <is>
-          <t>81007302</t>
+          <t>81222553</t>
         </is>
       </c>
       <c r="D360" s="7" t="inlineStr">
         <is>
-          <t>81007302  / 48 шт</t>
+          <t/>
         </is>
       </c>
       <c r="E360" s="8" t="inlineStr">
         <is>
-          <t>Топливо для мармитов 4 часа горения гель 150 гр d 8,2 см h7/4,3 см P.L. Proff Cuisine</t>
+          <t>Топливо для мармитов 6 часов горения гель 190 гр ABHS P.L.</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ABHS</t>
         </is>
       </c>
       <c r="G360" s="9">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="H360" s="9">
         <v/>
       </c>
       <c r="I360" s="10">
-        <v>111133</v>
+        <v>0</v>
       </c>
       <c r="J360" s="4"/>
     </row>
     <row r="361" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="4"/>
       <c r="B361" s="5"/>
       <c r="C361" s="6" t="inlineStr">
         <is>
-          <t>81222553</t>
+          <t>81210560</t>
         </is>
       </c>
       <c r="D361" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>193.93</t>
         </is>
       </c>
       <c r="E361" s="8" t="inlineStr">
         <is>
-          <t>Топливо для мармитов 6 часов горения гель 190 гр ABHS P.L.</t>
+          <t>Фуршетный пластик набор: поднос, крышка, 12 контейнеров с крышками, ложечки</t>
         </is>
       </c>
       <c r="F361" s="7" t="inlineStr">
         <is>
-          <t>ABHS</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G361" s="9">
-        <v>187</v>
+        <v>1671</v>
       </c>
       <c r="H361" s="9">
         <v/>
       </c>
       <c r="I361" s="10">
         <v>0</v>
       </c>
       <c r="J361" s="4"/>
     </row>
     <row r="362" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4"/>
       <c r="B362" s="5"/>
       <c r="C362" s="6" t="inlineStr">
         <is>
-          <t>81210560</t>
+          <t>81210561</t>
         </is>
       </c>
       <c r="D362" s="7" t="inlineStr">
         <is>
-          <t>193.93</t>
+          <t>193.94</t>
         </is>
       </c>
       <c r="E362" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик набор: поднос, крышка, 12 контейнеров с крышками, ложечки</t>
+          <t>Фуршетный пластик набор: поднос, крышка, 20 квадратных контейнеров с крышками</t>
         </is>
       </c>
       <c r="F362" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G362" s="9">
         <v>1671</v>
       </c>
       <c r="H362" s="9">
         <v/>
       </c>
       <c r="I362" s="10">
         <v>0</v>
       </c>
       <c r="J362" s="4"/>
     </row>
     <row r="363" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="4"/>
       <c r="B363" s="5"/>
       <c r="C363" s="6" t="inlineStr">
         <is>
-          <t>81210561</t>
+          <t>81241113</t>
         </is>
       </c>
       <c r="D363" s="7" t="inlineStr">
         <is>
-          <t>193.94</t>
+          <t>MCD 5051 H</t>
         </is>
       </c>
       <c r="E363" s="8" t="inlineStr">
         <is>
-          <t>Фуршетный пластик набор: поднос, крышка, 20 квадратных контейнеров с крышками</t>
+          <t>Чафиндиш (мармит) 0,5 л круглый d 17,3 см Dents 16*16*29 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F363" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G363" s="9">
-        <v>1671</v>
+        <v>12737</v>
       </c>
       <c r="H363" s="9">
         <v/>
       </c>
       <c r="I363" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J363" s="4"/>
     </row>
     <row r="364" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="4"/>
       <c r="B364" s="5"/>
       <c r="C364" s="6" t="inlineStr">
         <is>
-          <t>81241113</t>
+          <t>81241114</t>
         </is>
       </c>
       <c r="D364" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCD 5052 H</t>
         </is>
       </c>
       <c r="E364" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 0,5 л d 17,3 см Dents круглый 16*16*29 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 0,9 л круглый d 21,5 см  Dents 21*21*35 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F364" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G364" s="9">
-        <v>12737</v>
+        <v>18737</v>
       </c>
       <c r="H364" s="9">
         <v/>
       </c>
       <c r="I364" s="10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J364" s="4"/>
     </row>
     <row r="365" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="4"/>
       <c r="B365" s="5"/>
       <c r="C365" s="6" t="inlineStr">
         <is>
-          <t>81241114</t>
+          <t>81272032</t>
         </is>
       </c>
       <c r="D365" s="7" t="inlineStr">
         <is>
-          <t>MCD 5052 H</t>
+          <t>SG-84451(A)</t>
         </is>
       </c>
       <c r="E365" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 0,9 л d 21,5 см  Dents круглый 21*21*35 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 1,75 л круглый Copper с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F365" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G365" s="9">
-        <v>18737</v>
+        <v>10240</v>
       </c>
       <c r="H365" s="9">
         <v/>
       </c>
       <c r="I365" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J365" s="4"/>
     </row>
     <row r="366" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="4"/>
       <c r="B366" s="5"/>
       <c r="C366" s="6" t="inlineStr">
         <is>
-          <t>81272032</t>
+          <t>81272030</t>
         </is>
       </c>
       <c r="D366" s="7" t="inlineStr">
         <is>
-          <t>SG-84451(A)</t>
+          <t>SG-82451(A)</t>
         </is>
       </c>
       <c r="E366" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 1,75 л Copper круглый с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 1,75 л круглый Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F366" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G366" s="9">
-        <v>10240</v>
+        <v>8881</v>
       </c>
       <c r="H366" s="9">
         <v/>
       </c>
       <c r="I366" s="10">
         <v>0</v>
       </c>
       <c r="J366" s="4"/>
     </row>
     <row r="367" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="4"/>
       <c r="B367" s="5"/>
       <c r="C367" s="6" t="inlineStr">
         <is>
-          <t>81272030</t>
+          <t>81241058</t>
         </is>
       </c>
       <c r="D367" s="7" t="inlineStr">
         <is>
-          <t>SG-82451(A)</t>
+          <t>SG-84464(A)</t>
         </is>
       </c>
       <c r="E367" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 1,75 л Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F367" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G367" s="9">
-        <v>8881</v>
+        <v>21859</v>
       </c>
       <c r="H367" s="9">
         <v/>
       </c>
       <c r="I367" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J367" s="4"/>
     </row>
     <row r="368" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="4"/>
       <c r="B368" s="5"/>
       <c r="C368" s="6" t="inlineStr">
         <is>
-          <t>81241058</t>
+          <t>81272033</t>
         </is>
       </c>
       <c r="D368" s="7" t="inlineStr">
         <is>
-          <t>SG-84464(A)</t>
+          <t>SG-84451(B)</t>
         </is>
       </c>
       <c r="E368" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F368" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G368" s="9">
-        <v>21859</v>
+        <v>15747</v>
       </c>
       <c r="H368" s="9">
         <v/>
       </c>
       <c r="I368" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J368" s="4"/>
     </row>
     <row r="369" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4"/>
       <c r="B369" s="5"/>
       <c r="C369" s="6" t="inlineStr">
         <is>
           <t>81241059</t>
         </is>
       </c>
       <c r="D369" s="7" t="inlineStr">
         <is>
           <t>SG-84475(A)</t>
         </is>
       </c>
       <c r="E369" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F369" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G369" s="9">
         <v>19437</v>
       </c>
       <c r="H369" s="9">
         <v/>
       </c>
       <c r="I369" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J369" s="4"/>
     </row>
     <row r="370" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4"/>
       <c r="B370" s="5"/>
       <c r="C370" s="6" t="inlineStr">
         <is>
-          <t>81272033</t>
+          <t>81272031</t>
         </is>
       </c>
       <c r="D370" s="7" t="inlineStr">
         <is>
-          <t>SG-84451(B)</t>
+          <t>SG-82451(B)</t>
         </is>
       </c>
       <c r="E370" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 29 см h54 см Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F370" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G370" s="9">
-        <v>15747</v>
+        <v>10931</v>
       </c>
       <c r="H370" s="9">
         <v/>
       </c>
       <c r="I370" s="10">
         <v>0</v>
       </c>
       <c r="J370" s="4"/>
     </row>
     <row r="371" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4"/>
       <c r="B371" s="5"/>
       <c r="C371" s="6" t="inlineStr">
         <is>
-          <t>81272031</t>
+          <t>81244999</t>
         </is>
       </c>
       <c r="D371" s="7" t="inlineStr">
         <is>
-          <t>SG-82451(B)</t>
+          <t>73038003 / SG-95464 (A)</t>
         </is>
       </c>
       <c r="E371" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 29 см h54 см Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 30 см Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F371" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G371" s="9">
-        <v>10931</v>
+        <v>21857</v>
       </c>
       <c r="H371" s="9">
         <v/>
       </c>
       <c r="I371" s="10">
         <v>0</v>
       </c>
       <c r="J371" s="4"/>
     </row>
     <row r="372" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A372" s="4"/>
       <c r="B372" s="5"/>
       <c r="C372" s="6" t="inlineStr">
         <is>
-          <t>81244999</t>
+          <t>81241104</t>
         </is>
       </c>
       <c r="D372" s="7" t="inlineStr">
         <is>
-          <t>73038003 / SG-95464 (A)</t>
+          <t>CRD 886 SS</t>
         </is>
       </c>
       <c r="E372" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 30 см Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 31,5 см Rings 30*30*53 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F372" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G372" s="9">
-        <v>21857</v>
+        <v>22737</v>
       </c>
       <c r="H372" s="9">
         <v/>
       </c>
       <c r="I372" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J372" s="4"/>
     </row>
     <row r="373" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="4"/>
       <c r="B373" s="5"/>
       <c r="C373" s="6" t="inlineStr">
         <is>
-          <t>81241104</t>
+          <t>81241105</t>
         </is>
       </c>
       <c r="D373" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CRD 887 SS</t>
         </is>
       </c>
       <c r="E373" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 31,5 см Rings круглый 30*30*53 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 4 л круглый d 35,5 см Rings 35*35*60 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F373" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G373" s="9">
-        <v>22737</v>
+        <v>30273</v>
       </c>
       <c r="H373" s="9">
         <v/>
       </c>
       <c r="I373" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J373" s="4"/>
     </row>
     <row r="374" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="4"/>
       <c r="B374" s="5"/>
       <c r="C374" s="6" t="inlineStr">
         <is>
-          <t>81241105</t>
+          <t>81241057</t>
         </is>
       </c>
       <c r="D374" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-82475(B)</t>
         </is>
       </c>
       <c r="E374" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 4 л d 35,5 см Rings круглый 35*35*60 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 5 л круглый Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F374" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G374" s="9">
-        <v>30273</v>
+        <v>15297</v>
       </c>
       <c r="H374" s="9">
         <v/>
       </c>
       <c r="I374" s="10">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="J374" s="4"/>
     </row>
     <row r="375" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="4"/>
       <c r="B375" s="5"/>
       <c r="C375" s="6" t="inlineStr">
         <is>
-          <t>81241057</t>
+          <t>81241060</t>
         </is>
       </c>
       <c r="D375" s="7" t="inlineStr">
         <is>
-          <t>SG-82475(B)</t>
+          <t>SG-86464(C)</t>
         </is>
       </c>
       <c r="E375" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 5 л Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F375" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G375" s="9">
-        <v>15297</v>
+        <v>25537</v>
       </c>
       <c r="H375" s="9">
         <v/>
       </c>
       <c r="I375" s="10">
-        <v>71</v>
+        <v>4</v>
       </c>
       <c r="J375" s="4"/>
     </row>
     <row r="376" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="4"/>
       <c r="B376" s="5"/>
       <c r="C376" s="6" t="inlineStr">
         <is>
           <t>81241061</t>
         </is>
       </c>
       <c r="D376" s="7" t="inlineStr">
         <is>
           <t>SG-86475(C)</t>
         </is>
       </c>
       <c r="E376" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F376" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G376" s="9">
         <v>27053</v>
       </c>
       <c r="H376" s="9">
         <v/>
       </c>
       <c r="I376" s="10">
         <v>18</v>
       </c>
       <c r="J376" s="4"/>
     </row>
     <row r="377" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="4"/>
       <c r="B377" s="5"/>
       <c r="C377" s="6" t="inlineStr">
         <is>
-          <t>81241060</t>
+          <t>81241179</t>
         </is>
       </c>
       <c r="D377" s="7" t="inlineStr">
         <is>
-          <t>SG-86464(C)</t>
+          <t>WI 505/FRT/LCH</t>
         </is>
       </c>
       <c r="E377" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Copper нерж. с медным покрытием 49*48*50 на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F377" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G377" s="9">
-        <v>25537</v>
+        <v>127703</v>
       </c>
       <c r="H377" s="9">
         <v/>
       </c>
       <c r="I377" s="10">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J377" s="4"/>
     </row>
     <row r="378" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="4"/>
       <c r="B378" s="5"/>
       <c r="C378" s="6" t="inlineStr">
         <is>
-          <t>81241179</t>
+          <t>81241106</t>
         </is>
       </c>
       <c r="D378" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CRD 888 SS</t>
         </is>
       </c>
       <c r="E378" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Copper круглый нерж. с медным покрытием 49*48*50 на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 8 л круглый d 43 см Rings 42*42*70 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F378" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G378" s="9">
-        <v>127703</v>
+        <v>47273</v>
       </c>
       <c r="H378" s="9">
         <v/>
       </c>
       <c r="I378" s="10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J378" s="4"/>
     </row>
     <row r="379" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="4"/>
       <c r="B379" s="5"/>
       <c r="C379" s="6" t="inlineStr">
         <is>
-          <t>81241106</t>
+          <t>81290197</t>
         </is>
       </c>
       <c r="D379" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CDIG</t>
         </is>
       </c>
       <c r="E379" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 8 л d 43 см Rings круглый 42*42*70 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 9 л круглый d 41,5 см h72 см Gold нерж. с покрытием на подставке P.L. </t>
         </is>
       </c>
       <c r="F379" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G379" s="9">
-        <v>47273</v>
+        <v>14931</v>
       </c>
       <c r="H379" s="9">
         <v/>
       </c>
       <c r="I379" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J379" s="4"/>
     </row>
     <row r="380" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="4"/>
       <c r="B380" s="5"/>
       <c r="C380" s="6" t="inlineStr">
         <is>
-          <t>81290197</t>
+          <t>81290196</t>
         </is>
       </c>
       <c r="D380" s="7" t="inlineStr">
         <is>
-          <t>CDIG</t>
+          <t>CDIS</t>
         </is>
       </c>
       <c r="E380" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 9 л d 41,5 см h72 см Gold круглый нерж. с покрытием на подставке P.L. </t>
+          <t>Чафиндиш (мармит) 9 л круглый d 41,5 см h72 см нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F380" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G380" s="9">
-        <v>14931</v>
+        <v>11521</v>
       </c>
       <c r="H380" s="9">
         <v/>
       </c>
       <c r="I380" s="10">
         <v>0</v>
       </c>
       <c r="J380" s="4"/>
     </row>
     <row r="381" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="4"/>
       <c r="B381" s="5"/>
       <c r="C381" s="6" t="inlineStr">
         <is>
-          <t>81290196</t>
+          <t>81212528</t>
         </is>
       </c>
       <c r="D381" s="7" t="inlineStr">
         <is>
-          <t>CDIS</t>
+          <t>00000235</t>
         </is>
       </c>
       <c r="E381" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 9 л d 41,5 см h72 см круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Этикет-пистолет маркировочный MX-5500, однострочный, 8 символов, 21,5*12 мм P.L.</t>
         </is>
       </c>
       <c r="F381" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G381" s="9">
-        <v>11521</v>
+        <v>1229</v>
       </c>
       <c r="H381" s="9">
         <v/>
       </c>
       <c r="I381" s="10">
         <v>0</v>
       </c>
       <c r="J381" s="4"/>
     </row>
     <row r="382" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="4"/>
       <c r="B382" s="5"/>
       <c r="C382" s="6" t="inlineStr">
         <is>
-          <t>81212528</t>
+          <t>81210687</t>
         </is>
       </c>
       <c r="D382" s="7" t="inlineStr">
         <is>
-          <t>00000235</t>
+          <t>209.72</t>
         </is>
       </c>
       <c r="E382" s="8" t="inlineStr">
         <is>
-          <t>Этикет-пистолет маркировочный MX-5500, однострочный, 8 символов, 21,5*12 мм P.L.</t>
+          <t>Этикетка бумажная самоклеящаяся белая 4,5*3,6 см, 100 листов, 28 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F382" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G382" s="9">
-        <v>1229</v>
+        <v>1876</v>
       </c>
       <c r="H382" s="9">
         <v/>
       </c>
       <c r="I382" s="10">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J382" s="4"/>
     </row>
     <row r="383" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="4"/>
       <c r="B383" s="5"/>
       <c r="C383" s="6" t="inlineStr">
         <is>
-          <t>81210687</t>
+          <t>81210677</t>
         </is>
       </c>
       <c r="D383" s="7" t="inlineStr">
         <is>
-          <t>209.72</t>
+          <t>209.62</t>
         </is>
       </c>
       <c r="E383" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся белая 4,5*3,6 см, 100 листов, 28 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся белая, 4,5*6,5 см, 100 листов, 16 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F383" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G383" s="9">
         <v>1876</v>
       </c>
       <c r="H383" s="9">
         <v/>
       </c>
       <c r="I383" s="10">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="J383" s="4"/>
     </row>
     <row r="384" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="4"/>
       <c r="B384" s="5"/>
       <c r="C384" s="6" t="inlineStr">
         <is>
-          <t>81210677</t>
+          <t>81210689</t>
         </is>
       </c>
       <c r="D384" s="7" t="inlineStr">
         <is>
-          <t>209.62</t>
+          <t>209.74</t>
         </is>
       </c>
       <c r="E384" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся белая, 4,5*6,5 см, 100 листов, 16 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся белая, 6*12,5 см, 100 листов, 6 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F384" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G384" s="9">
         <v>1876</v>
       </c>
       <c r="H384" s="9">
         <v/>
       </c>
       <c r="I384" s="10">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="J384" s="4"/>
     </row>
     <row r="385" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="4"/>
       <c r="B385" s="5"/>
       <c r="C385" s="6" t="inlineStr">
         <is>
-          <t>81210689</t>
+          <t>81210681</t>
         </is>
       </c>
       <c r="D385" s="7" t="inlineStr">
         <is>
-          <t>209.74</t>
+          <t>209.66</t>
         </is>
       </c>
       <c r="E385" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся белая, 6*12,5 см, 100 листов, 6 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся белая, 6,2*13,5 см, 100 листов, 6 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F385" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G385" s="9">
         <v>1876</v>
       </c>
       <c r="H385" s="9">
         <v/>
       </c>
       <c r="I385" s="10">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="J385" s="4"/>
     </row>
     <row r="386" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A386" s="4"/>
       <c r="B386" s="5"/>
       <c r="C386" s="6" t="inlineStr">
         <is>
-          <t>81210681</t>
+          <t>81210679</t>
         </is>
       </c>
       <c r="D386" s="7" t="inlineStr">
         <is>
-          <t>209.66</t>
+          <t>209.64</t>
         </is>
       </c>
       <c r="E386" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся белая, 6,2*13,5 см, 100 листов, 6 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся белая, 6,3*9 см, 100 листов, 9 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F386" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G386" s="9">
         <v>1876</v>
       </c>
       <c r="H386" s="9">
         <v/>
       </c>
       <c r="I386" s="10">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="J386" s="4"/>
     </row>
     <row r="387" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="4"/>
       <c r="B387" s="5"/>
       <c r="C387" s="6" t="inlineStr">
         <is>
-          <t>81210679</t>
+          <t>81210683</t>
         </is>
       </c>
       <c r="D387" s="7" t="inlineStr">
         <is>
-          <t>209.64</t>
+          <t>209.68</t>
         </is>
       </c>
       <c r="E387" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся белая, 6,3*9 см, 100 листов, 9 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся белая, d 4,2 см, 100 листов, 24 наклейки/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F387" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G387" s="9">
         <v>1876</v>
       </c>
       <c r="H387" s="9">
         <v/>
       </c>
       <c r="I387" s="10">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J387" s="4"/>
     </row>
     <row r="388" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="4"/>
       <c r="B388" s="5"/>
       <c r="C388" s="6" t="inlineStr">
         <is>
-          <t>81210683</t>
+          <t>81210685</t>
         </is>
       </c>
       <c r="D388" s="7" t="inlineStr">
         <is>
-          <t>209.68</t>
+          <t>209.70</t>
         </is>
       </c>
       <c r="E388" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся белая, d 4,2 см, 100 листов, 24 наклейки/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся белая, d 6,4 см, 100 листов, 12 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F388" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G388" s="9">
         <v>1876</v>
       </c>
       <c r="H388" s="9">
         <v/>
       </c>
       <c r="I388" s="10">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J388" s="4"/>
     </row>
     <row r="389" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="4"/>
       <c r="B389" s="5"/>
       <c r="C389" s="6" t="inlineStr">
         <is>
-          <t>81210685</t>
+          <t>81210688</t>
         </is>
       </c>
       <c r="D389" s="7" t="inlineStr">
         <is>
-          <t>209.70</t>
+          <t>209.73</t>
         </is>
       </c>
       <c r="E389" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся белая, d 6,4 см, 100 листов, 12 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся крафт, 4,5*3,6 см, 100 листов, 28 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F389" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G389" s="9">
-        <v>1876</v>
+        <v>2339</v>
       </c>
       <c r="H389" s="9">
         <v/>
       </c>
       <c r="I389" s="10">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="J389" s="4"/>
     </row>
     <row r="390" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="4"/>
       <c r="B390" s="5"/>
       <c r="C390" s="6" t="inlineStr">
         <is>
-          <t>81210688</t>
+          <t>81210678</t>
         </is>
       </c>
       <c r="D390" s="7" t="inlineStr">
         <is>
-          <t>209.73</t>
+          <t>209.63</t>
         </is>
       </c>
       <c r="E390" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся крафт, 4,5*3,6 см, 100 листов, 28 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся крафт, 4,5*6,5 см, 100 листов, 16 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F390" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G390" s="9">
         <v>2339</v>
       </c>
       <c r="H390" s="9">
         <v/>
       </c>
       <c r="I390" s="10">
         <v>11</v>
       </c>
       <c r="J390" s="4"/>
     </row>
     <row r="391" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="4"/>
       <c r="B391" s="5"/>
       <c r="C391" s="6" t="inlineStr">
         <is>
-          <t>81210678</t>
+          <t>81210690</t>
         </is>
       </c>
       <c r="D391" s="7" t="inlineStr">
         <is>
-          <t>209.63</t>
+          <t>209.75</t>
         </is>
       </c>
       <c r="E391" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся крафт, 4,5*6,5 см, 100 листов, 16 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся крафт, 6*12,5 см, 100 листов, 6 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F391" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G391" s="9">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="H391" s="9">
         <v/>
       </c>
       <c r="I391" s="10">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J391" s="4"/>
     </row>
     <row r="392" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A392" s="4"/>
       <c r="B392" s="5"/>
       <c r="C392" s="6" t="inlineStr">
         <is>
-          <t>81210690</t>
+          <t>81210682</t>
         </is>
       </c>
       <c r="D392" s="7" t="inlineStr">
         <is>
-          <t>209.75</t>
+          <t>209.67</t>
         </is>
       </c>
       <c r="E392" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся крафт, 6*12,5 см, 100 листов, 6 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся крафт, 6,2*13,5 см, 100 листов, 6 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F392" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G392" s="9">
-        <v>2341</v>
+        <v>2339</v>
       </c>
       <c r="H392" s="9">
         <v/>
       </c>
       <c r="I392" s="10">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="J392" s="4"/>
     </row>
     <row r="393" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="4"/>
       <c r="B393" s="5"/>
       <c r="C393" s="6" t="inlineStr">
         <is>
-          <t>81210682</t>
+          <t>81210680</t>
         </is>
       </c>
       <c r="D393" s="7" t="inlineStr">
         <is>
-          <t>209.67</t>
+          <t>209.65</t>
         </is>
       </c>
       <c r="E393" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся крафт, 6,2*13,5 см, 100 листов, 6 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся крафт, 6,3*9 см, 100 листов, 9 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F393" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G393" s="9">
         <v>2339</v>
       </c>
       <c r="H393" s="9">
         <v/>
       </c>
       <c r="I393" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J393" s="4"/>
     </row>
     <row r="394" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="4"/>
       <c r="B394" s="5"/>
       <c r="C394" s="6" t="inlineStr">
         <is>
-          <t>81210680</t>
+          <t>81210684</t>
         </is>
       </c>
       <c r="D394" s="7" t="inlineStr">
         <is>
-          <t>209.65</t>
+          <t>209.69</t>
         </is>
       </c>
       <c r="E394" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся крафт, 6,3*9 см, 100 листов, 9 наклеек/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся крафт, d 4,2 см, 24 наклеек на листе А4, 100 л/уп, Garcia De Pou</t>
         </is>
       </c>
       <c r="F394" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G394" s="9">
         <v>2339</v>
       </c>
       <c r="H394" s="9">
         <v/>
       </c>
       <c r="I394" s="10">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J394" s="4"/>
     </row>
     <row r="395" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A395" s="4"/>
       <c r="B395" s="5"/>
       <c r="C395" s="6" t="inlineStr">
         <is>
-          <t>81210684</t>
+          <t>81210686</t>
         </is>
       </c>
       <c r="D395" s="7" t="inlineStr">
         <is>
-          <t>209.69</t>
+          <t>209.71</t>
         </is>
       </c>
       <c r="E395" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся крафт, d 4,2 см, 24 наклеек на листе А4, 100 л/уп, Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся крафт, d 6,4 см, 100 листов, 12 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F395" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G395" s="9">
         <v>2339</v>
       </c>
       <c r="H395" s="9">
         <v/>
       </c>
       <c r="I395" s="10">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="J395" s="4"/>
-    </row>
-[...66 lines deleted...]
-      <c r="J397" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>