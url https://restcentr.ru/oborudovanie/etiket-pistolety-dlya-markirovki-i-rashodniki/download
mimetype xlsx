--- v0 (2026-06-04)
+++ v1 (2026-09-23)
@@ -1217,51 +1217,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 04.06.2026 10:56</t>
+          <t>Прайс актуален на 23.09.2026 07:55</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1309,85 +1309,85 @@
           <t>81212530</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>4626010430321</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Лента белая прямоуг. 10 рулонов 21,5*12 мм (рулон/700 наклеек) P.L. LINGER</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>LINGER</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>373</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81212529</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>4626010430314</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Лента белая с красной полосой прямоуг. 10 рулонов 21,5*12 мм (рулон/600 наклеек) P.L. LINGER</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>LINGER</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>373</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81212531</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>4626010430345</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Лента желтая прямоуг. 10 рулонов 21,5*12 мм (рулон/700 наклеек) P.L. LINGER</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>LINGER</t>
         </is>
@@ -1513,51 +1513,51 @@
           <t>81210687</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>209.72</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Этикетка бумажная самоклеящаяся белая 4,5*3,6 см, 100 листов, 28 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1876</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81210677</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>209.62</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Этикетка бумажная самоклеящаяся белая, 4,5*6,5 см, 100 листов, 16 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -1751,51 +1751,51 @@
           <t>81210688</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>209.73</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Этикетка бумажная самоклеящаяся крафт, 4,5*3,6 см, 100 листов, 28 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2339</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81210678</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>209.63</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Этикетка бумажная самоклеящаяся крафт, 4,5*6,5 см, 100 листов, 16 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -1906,51 +1906,51 @@
         <v>2339</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>11</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81210684</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>209.69</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Этикетка бумажная самоклеящаяся крафт, d 4,2 см, 100 листов, 24 наклейки/лист Garcia De Pou</t>
+          <t>Этикетка бумажная самоклеящаяся крафт, d 4,2 см, 24 наклеек на листе А4, 100 л/уп, Garcia De Pou</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2339</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>8</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81210686</t>
         </is>