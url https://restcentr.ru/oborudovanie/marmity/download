--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -376,51 +376,50 @@
                                 <Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.jpg"/>
                                 <Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.jpg"/>
                                 <Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.jpg"/>
                                 <Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.jpg"/>
                                 <Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.jpg"/>
                                 <Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.jpg"/>
                                 <Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.jpg"/>
                                 <Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.jpg"/>
                                 <Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.jpg"/>
                                 <Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.jpg"/>
                                 <Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.jpg"/>
                                 <Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.jpg"/>
                                 <Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.jpg"/>
                                 <Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.jpg"/>
                                 <Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.jpg"/>
                                 <Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.jpg"/>
                                 <Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.jpg"/>
                                 <Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.jpg"/>
                                 <Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.jpg"/>
                                 <Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.jpg"/>
                                 <Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.jpg"/>
                                 <Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.jpg"/>
                                 <Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.jpg"/>
                                 <Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.jpg"/>
                                 <Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.jpg"/>
-                                <Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -6649,82 +6648,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Image197"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId197"/>
-        <a:stretch>
-[...30 lines deleted...]
-        <a:blip r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -6998,78 +6965,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J201"/>
+  <dimension ref="A2:J200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 21:55</t>
+          <t>Прайс актуален на 22.09.2026 23:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -7097,357 +7064,357 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240612</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A811-2T*2--STIV</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1*65 мм (530*325 мм) 9 л двойная нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2553</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>10900037</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>U09-1000</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Диспенсер стойка для хранения чашек и приборов 2 яруса (на 48 чашек) SUNNEX</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>40837</v>
+        <v>41096</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81270227</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>X88086</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 36*33 см h8 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>7370</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222714</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>SPB-13B</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 39,5 см h10 см круглая с откидной Roll-top крышкой ротанг P.L.</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>3897</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>95001255</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>X88027</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 40 см h10 см круглая с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>5537</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81004906</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>CX5022</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 41*28 см h8,5 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>6537</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81006841</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>CX4078</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 41,5*28 см h6,5 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>7673</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222715</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPB-13A</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 52*32 см h9,5 см с откидной Roll-top крышкой ротанг P.L.</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>5273</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>249</v>
+        <v>195</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>95001212</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>X04013</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h8 см с откидной крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>7217</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81221529</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P2205</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h8,5 см с откидной Roll-top крышкой ротанг P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>6547</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
@@ -7457,5593 +7424,5593 @@
           <t>95001214</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>X88013-M</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h9 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>8537</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81006826</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>X04054</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 55*35 см h8 см с откидной крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>6993</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>184</v>
+        <v>110</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81240043</t>
+          <t>81241416</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>73038004 / SG-95465 (A)</t>
+          <t>S2620B/100</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Мармит 3 л 37*27 см h34 см с крышкой цвет Antique нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для мармита 1/1 арт. 81233141, 78040006, 81240508 "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>18247</v>
+        <v>29447</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81200591</t>
+          <t>81240043</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>W09-2011</t>
+          <t>73038004 / SG-95465 (A)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Мармит 4,5 л 1/2*65 с откидной крышкой и окном SUNNEX</t>
+          <t>Мармит 3 л 37*27 см h34 см с крышкой цвет Antique нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>60463</v>
+        <v>18247</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81200592</t>
+          <t>81200591</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>W39320</t>
+          <t>W09-2011</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Мармит 4,5 л 1/2*65 с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>46901</v>
+        <v>60463</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81270218</t>
+          <t>81200592</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>W09-1011</t>
+          <t>W39320</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Мармит 4,5 л 1/2*65 с откидной крышкой и окном Verona SUNNEX</t>
+          <t>Мармит 4,5 л 1/2*65 с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>38879</v>
+        <v>46901</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81241108</t>
+          <t>81270218</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W09-1011</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Мармит 5 л с откидной крышкой 48*48*27 см нерж. с медным покрытием P.L. Hotelware</t>
+          <t>Мармит 4,5 л 1/2*65 с откидной крышкой и окном Verona SUNNEX</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>67303</v>
+        <v>38879</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81241109</t>
+          <t>81241108</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CSH 6111 RG</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Мармит 5 л с откидной крышкой 65*48*27 см нерж. с медным покрытием P.L. Hotelware</t>
+          <t>Мармит 5 л с откидной крышкой 48*48*27 см нерж. с медным покрытием P.L. Hotelware</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>90737</v>
+        <v>67303</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>3</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81290194</t>
+          <t>81241109</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>CDH</t>
+          <t>CRH 6111 RG</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Мармит 5,5 л 2/3*65 с откидной крышкой "Эконом" нерж. P.L. Proff Cuisine</t>
+          <t>Мармит 5 л с откидной крышкой 65*48*27 см нерж. с медным покрытием P.L. Hotelware</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>16838</v>
+        <v>90737</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81270223</t>
+          <t>81290194</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>W35200</t>
+          <t>CDH</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Мармит 5,5 л 2/3*65 с откидной крышкой и окном Genoa SUNNEX</t>
+          <t>Мармит 5,5 л 2/3*65 с откидной крышкой "Эконом" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>47747</v>
+        <v>16838</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81270217</t>
+          <t>81270223</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>W08-1011</t>
+          <t>W35200</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Мармит 5,5 л 2/3*65 с откидной крышкой и окном Verona SUNNEX</t>
+          <t>Мармит 5,5 л 2/3*65 с откидной крышкой и окном Genoa SUNNEX</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>52441</v>
+        <v>47747</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81200604</t>
+          <t>81270217</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>W08-2011</t>
+          <t>W08-1011</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Мармит 5,5 л 2/3*65 с откидной крышкой и окном нерж. SUNNEX</t>
+          <t>Мармит 5,5 л 2/3*65 с откидной крышкой и окном Verona SUNNEX</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>103711</v>
+        <v>52441</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>99002126</t>
+          <t>81200604</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>X21761</t>
+          <t>W08-2011</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Мармит 5,5 л овальный с крышкой 55*32*31 см нерж. SUNNEX</t>
+          <t>Мармит 5,5 л 2/3*65 с откидной крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>12496</v>
+        <v>103711</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81240606</t>
+          <t>99002126</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>X21761</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6 л 2/3*65 с откидной крышкой 43,5*39*29 см нерж. STIV P.L. Proff Cuisine</t>
+          <t>Мармит 5,5 л овальный с крышкой 55*32*31 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>13989</v>
+        <v>12496</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81200611</t>
+          <t>81240606</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>X32621UV</t>
+          <t>C322-stiv</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной Roll-top крышкой 36 см h 65 см SUNNEX</t>
+          <t>Мармит 6 л 2/3*65 с откидной крышкой 43,5*39*29 см нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>30568</v>
+        <v>13989</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81200610</t>
+          <t>81200611</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>X32620V</t>
+          <t>X32621UV</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной Roll-top крышкой и окном d 36 см нерж. SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см h65 см с откидной Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>26337</v>
+        <v>21303</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>78040009 /NE</t>
+          <t>81200610</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>W07-3624S-1287</t>
+          <t>X32620V</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной крышкой и окном 36 см нерж. Burano SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>107300</v>
+        <v>26337</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81270216</t>
+          <t>78040009 /NE</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>W06-2011</t>
+          <t>W07-3624S-1287</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной крышкой и окном 36 см нерж. Verona SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см с откидной крышкой и окном нерж. Burano SUNNEX</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>102307</v>
+        <v>107300</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81241178</t>
+          <t>81270216</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W06-2011</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Мармит 69*34*50 см,12 литров  P.L.--Hotelware</t>
+          <t>Мармит 6,8 л круглый d 36 см с откидной крышкой и окном нерж. Verona SUNNEX</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>147300</v>
+        <v>102307</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>92001396</t>
+          <t>81241178</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>W05-3001 / JQ-CD062</t>
+          <t>WI 500/FRT/CH</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Мармит 7 л круглый с откидной Roll-top крышкой d 36 см SUNNEX</t>
+          <t>Мармит 69*34*50 см,12 литров  P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>21873</v>
+        <v>147300</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81240642</t>
+          <t>92001396</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W05-3001 / JQ-CD062</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,3 л 1/1*65 нерж. с откидной Roll-top крышкой поликарбонат KINGO-HOTEL</t>
+          <t>Мармит 7 л круглый d 36 см с откидной Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>42537</v>
+        <v>21873</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81240634</t>
+          <t>81240642</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J2502---KINGO</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит 8,3 л 1/1*65 нерж. с откидной Roll-top крышкой поликарбонат KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>66837</v>
+        <v>42537</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81240635</t>
+          <t>81240634</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S6501-1---KINGO</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>66837</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81240637</t>
+          <t>81240635</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S6501-2---KINGO</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой нерж. KINGO-HOTEL</t>
+          <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>34537</v>
+        <v>66837</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81240641</t>
+          <t>81240637</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>2501---KINGO</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>68103</v>
+        <v>34537</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81270239</t>
+          <t>81240641</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>X28187</t>
+          <t>J104---KINGO</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 нерж. с откидной Roll-top крышкой поликарбонат P.L. Proff Cuisine</t>
+          <t>Мармит 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>10459</v>
+        <v>68103</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>92001202</t>
+          <t>81270239</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>JQ-CD030</t>
+          <t>X28187</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с крышкой 60*36*31 см EcoLine нерж. P.L. Proff Cuisine</t>
+          <t>Мармит 8,5 л 1/1*65 нерж. с откидной Roll-top крышкой поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>8547</v>
+        <v>10459</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>90000019</t>
+          <t>92001202</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>X25187H</t>
+          <t>JQ-CD030</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с крышкой 60*40*32 см нерж. SUNNEX</t>
+          <t>Мармит 8,5 л 1/1*65 с крышкой 60*36*31 см EcoLine нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>11620</v>
+        <v>8547</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>90001053</t>
+          <t>90000019</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>X51229</t>
+          <t>X25187H</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с крышкой 63*35*36 см нерж. SUNNEX</t>
+          <t>Мармит 8,5 л 1/1*65 с крышкой 60*40*32 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>19507</v>
+        <v>11620</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>92001203</t>
+          <t>90001053</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>JQ-CD032</t>
+          <t>X51229</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой 59*35*39,5 см нерж. EcoLine P.L. Proff Cuisine</t>
+          <t>Мармит 8,5 л 1/1*65 с крышкой 63*35*36 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>20507</v>
+        <v>19507</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>92001540</t>
+          <t>92001203</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>JQ-CD061D</t>
+          <t>JQ-CD032</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой 65*55 см нерж. EcoLine P.L. Proff Cuisine</t>
+          <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой 59*35*39,5 см нерж. EcoLine P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>27873</v>
+        <v>20507</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81200609</t>
+          <t>92001540</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>X32120V</t>
+          <t>JQ-CD061D</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
+          <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой 63,5*48*44 см нерж. EcoLine P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>31673</v>
+        <v>27873</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>92001482</t>
+          <t>81200609</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>W51130</t>
+          <t>X32120V</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>59639</v>
+        <v>31673</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>92001449</t>
+          <t>92001482</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>W05-2011 / X32129D</t>
+          <t>W51130</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой нерж. SUNNEX</t>
+          <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>37073</v>
+        <v>59639</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>92001483</t>
+          <t>92001449</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>W51139</t>
+          <t>W05-2011 / X32129D</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>55811</v>
+        <v>37073</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81290195</t>
+          <t>92001483</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>CDG1</t>
+          <t>W51139</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с откидной крышкой "Эконом" нерж. P.L. Proff Cuisine</t>
+          <t>Мармит 8,5 л 1/1*65 с откидной Roll-top крышкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>19104</v>
+        <v>55811</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81270222</t>
+          <t>81290195</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>W16-1100</t>
+          <t>CDG1</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с откидной крышкой и окном Vienna SUNNEX</t>
+          <t>Мармит 8,5 л 1/1*65 с откидной крышкой "Эконом" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>51615</v>
+        <v>19104</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
         <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81200603</t>
+          <t>81270222</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>W07-2011</t>
+          <t>W16-1100</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 1/1*65 с откидной крышкой и окном нерж. SUNNEX</t>
+          <t>Мармит 8,5 л 1/1*65 с откидной крышкой и окном Vienna SUNNEX</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>118573</v>
+        <v>51615</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81241107</t>
+          <t>81200603</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W07-2011</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,5 л 58*42*27 см Dents Vintage с крышкой P.L. Hotelware</t>
+          <t>Мармит 8,5 л 1/1*65 с откидной крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>68037</v>
+        <v>118573</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81240608</t>
+          <t>81241107</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>C-Z203-STIV</t>
+          <t>786/HL</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л 1/1*65 с откидной Roll-top крышкой 69,5*45*45 см нерж. STIV P.L. Proff Cuisine</t>
+          <t>Мармит 8,5 л 58*42*27 см Dents Vintage с крышкой P.L. Hotelware</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>38873</v>
+        <v>68037</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81240607</t>
+          <t>81240608</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C-Z203-STIV</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л 1/1*65 с откидной Roll-top крышкой и окном 63,5*45,5*44 см нерж. STIV P.L. Proff Cuisine</t>
+          <t>Мармит 9 л 1/1*100 с откидной Roll-top крышкой 64*44*45 см нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>27203</v>
+        <v>38873</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81240605</t>
+          <t>81240607</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C723L-STIV</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л 1/1*65 с откидной крышкой 56,5*43*29 см нерж. STIV P.L. Proff Cuisine</t>
+          <t>Мармит 9 л 1/1*65 с откидной Roll-top крышкой и окном 63,5*45,5*44 см нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>16327</v>
+        <v>27203</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81290193</t>
+          <t>81240605</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>CDJK</t>
+          <t/>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л 1/1*65 с откидной крышкой и окном "Эконом" нерж. P.L. Proff Cuisine</t>
+          <t>Мармит 9 л 1/1*65 с откидной крышкой 56,5*43*29 см нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>21473</v>
+        <v>16327</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
         <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81290192</t>
+          <t>81290193</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>CDK</t>
+          <t>CDJK</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л круглый с откидной крышкой и окном "Эконом" нерж. P.L. Proff Cuisine</t>
+          <t>Мармит 9 л 1/1*65 с откидной крышкой и окном "Эконом" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>19309</v>
+        <v>21473</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
         <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>90001050</t>
+          <t>81290192</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>X22861</t>
+          <t>CDK</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л овальный с крышкой 70*45*29 см нерж. SUNNEX</t>
+          <t>Мармит 9 л круглый d 35 см с откидной крышкой и окном "Эконом" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>10934</v>
+        <v>19309</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
         <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>92001395</t>
+          <t>90001050</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>JQ-CD066BAD</t>
+          <t>X22861</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л овальный с откидной Roll-top крышкой 66*57*30 см, нерж. P.L. Proff Cuisine</t>
+          <t>Мармит 9 л овальный с крышкой 70*45*29 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>27103</v>
+        <v>10934</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81200612</t>
+          <t>92001395</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>X32820V</t>
+          <t>JQ-CD066BAD</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л овальный с откидной Roll-top крышкой нерж. SUNNEX</t>
+          <t>Мармит 9 л овальный с откидной Roll-top крышкой 66*57*30 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>31997</v>
+        <v>27103</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>92001099</t>
+          <t>81200612</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>X32821UV</t>
+          <t>X32820V</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Мармит 9 л овальный с откидной Roll-top крышкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>34874</v>
+        <v>31997</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81240622</t>
+          <t>92001099</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>X32821UV</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 37,5*43*16,5 см KINGO-HOTEL</t>
+          <t>Мармит 9 л овальный с откидной Roll-top крышкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>72937</v>
+        <v>34874</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81240631</t>
+          <t>81240622</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21306---KINGO</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 38*41*16,5 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 37,5*43*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>70873</v>
+        <v>72937</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
         <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81240620</t>
+          <t>81240631</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19306---KINGO</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л круглый с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 38*41*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>68853</v>
+        <v>70873</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81240630</t>
+          <t>81240620</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21305---KINGO</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л круглый с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л круглый d 30 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>66873</v>
+        <v>68853</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81240621</t>
+          <t>81240630</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19305---KINGO</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 5,1 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л круглый d 30 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>76947</v>
+        <v>66873</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81279012</t>
+          <t>81240621</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>W17-2300T (81270002)</t>
+          <t>21302---KINGO</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 5,5 л 2/3 с откидной крышкой и окном 40,5*48*17 см SICILY SUNNEX</t>
+          <t>Мармит индукционный 5,1 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>83173</v>
+        <v>76947</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81240511</t>
+          <t>81279012</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>W07-2302T</t>
+          <t>W17-2300T (81270002)</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 5,5 л 2/3*65 с откидной крышкой и окном 41*48*15 см Burano SUNNEX</t>
+          <t>Мармит индукционный 5,5 л 2/3 с откидной крышкой и окном 40,5*48*17 см SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>69673</v>
+        <v>96522</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81240628</t>
+          <t>81240511</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W07-2302T</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 5,5 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 5,5 л 2/3*65 с откидной крышкой и окном 41*48*15 см Burano SUNNEX</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>70873</v>
+        <v>63785</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81279034</t>
+          <t>81240628</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>W17-3600T (81270004)</t>
+          <t>J19302---KINGO</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном 36 см, SICILY SUNNEX</t>
+          <t>Мармит индукционный 5,5 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>85937</v>
+        <v>70873</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81240632</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19301---KINGO</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном d 35 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 35 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>73000</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81240619</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21301---KINGO</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном d 35 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 35 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>72937</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>8</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81240624</t>
+          <t>81279034</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W17-3600T (81270004)</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 8,3 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 36 см с откидной крышкой и окном SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>85787</v>
+        <v>85937</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81240629</t>
+          <t>81240624</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21304---KINGO</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 8,3 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>76947</v>
+        <v>85787</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
         <v>0</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81279001</t>
+          <t>81240629</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>W17-1100T (81270001)</t>
+          <t>J19304---KINGO</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 58,5*48,5*17 см SICILY SUNNEX</t>
+          <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>99837</v>
+        <v>76947</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81240508</t>
+          <t>81279001</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W17-1100T (81270001)</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 59*47*15 см Burano SUNNEX</t>
+          <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 58,5*48,5*17 см SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>84213</v>
+        <v>99837</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
         <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81241273</t>
+          <t>81240508</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>57012011</t>
+          <t>W07-1102T-UBU</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 9 л 1/1*65 с откидной крышкой и окном 64*55,5*16,5 см KAPP</t>
+          <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 59*47*15 см Burano SUNNEX</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>KAPP</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>98637</v>
+        <v>85002</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81279023</t>
+          <t>81241273</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>W17-2810T (81270003)</t>
+          <t>57012011</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л индукционный с откидной крышкой 43*48*27,5 см SICILY SUNNEX</t>
+          <t>Мармит индукционный 9 л 1/1*65 с откидной крышкой и окном 64*55,5*16,5 см KAPP</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>KAPP</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>85937</v>
+        <v>98637</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>78040007/NE</t>
+          <t>81279023</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>78040007/NE</t>
+          <t>W17-2810T (81270003)</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л с откидной крышкой и окном "Burano" нерж. SUNNEX</t>
+          <t>Мармит суповой 10 л индукционный с откидной крышкой 43*48*27,5 см SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>120893</v>
+        <v>96522</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81200605</t>
+          <t>78040007/NE</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>W10-2011</t>
+          <t>78040007/NE</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л с откидной крышкой и окном нерж. SUNNEX</t>
+          <t>Мармит суповой 10 л с откидной крышкой и окном "Burano" нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>103711</v>
+        <v>120893</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81200607</t>
+          <t>81200605</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>W38320</t>
+          <t>W10-2011</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Мармит суповой 10 л с откидной крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>68703</v>
+        <v>103711</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81270220</t>
+          <t>81200607</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>W13-28111</t>
+          <t>W38320</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 300W с откидной крышкой и окном нерж. Vienna SUNNEX</t>
+          <t>Мармит суповой 10 л с откидной крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>76673</v>
+        <v>68703</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>92001039</t>
+          <t>81270220</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>83388-1</t>
+          <t>W13-28111</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 380W нерж. 36*,5*36,5*43 см Steel SUNNEX</t>
+          <t>Мармит суповой 10 л электрический 220V 300W с откидной крышкой и окном нерж. Vienna SUNNEX</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>25913</v>
+        <v>78418</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81240613</t>
+          <t>92001039</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>83388-1</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 400W 34*34*37 см STIV P.L. Proff Cuisine</t>
+          <t>Мармит суповой 10 л электрический 220V 380W с откидной крышкой нерж. 36*,5*36,5*43 см Steel SUNNEX</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>11337</v>
+        <v>25913</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>92001388</t>
+          <t>92001206</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>82328-1</t>
+          <t>JQ-CD066</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 400W 38,5*38,5*38 см SUNNEX</t>
+          <t>Мармит суповой 10 л электрический 220V 400W с откидной крышкой 32*32*21,5 см EcoLine P.L.</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>18957</v>
+        <v>17573</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81006817</t>
+          <t>81240613</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>E07-10011</t>
+          <t>E001-STIV</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 420W 37,5*37,5*36,5 см Galena SUNNEX</t>
+          <t>Мармит суповой 10 л электрический 220V 400W с откидной крышкой 34*34*37 см STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>19037</v>
+        <v>11337</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>78040007</t>
+          <t>92001388</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>82328-1</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 900W с откидной крышкой и окном и дисплеем "Burano" SUNNEX</t>
+          <t>Мармит суповой 10 л электрический 220V 400W с откидной крышкой 38,5*38,5*38 см SUNNEX</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>120893</v>
+        <v>18957</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
         <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81259227</t>
+          <t>81006817</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>W20-28221S-CBU</t>
+          <t>E07-10011</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический 220V 900W с откидной крышкой и окном с дисплеем "Roma" SUNNEX</t>
+          <t>Мармит суповой 10 л электрический 220V 420W с откидной крышкой 37,5*37,5*36,5 см Galena SUNNEX</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>116437</v>
+        <v>19037</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>92001206</t>
+          <t>81233139</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>JQ-CD066</t>
+          <t>W07-2802T+W07-2802B</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 10 л электрический, 220V 400W, 32*32*21,5 см EcoLine P.L. Proff Cuisine</t>
+          <t>Мармит суповой 10 л электрический 220V 900W с дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>17573</v>
+        <v>101589</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81240611</t>
+          <t>81259227</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W20-28221S-CBU</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 11 л нерж. 37*29*34,5 см STIV P.L. Proff Cuisine</t>
+          <t>Мармит суповой 10 л электрический 220V 900W с дисплеем откидная крышка с окном "Roma" SUNNEX</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>9437</v>
+        <v>129518</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81240623</t>
+          <t>78040007</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит суповой 10 л электрический 220V 900W с овал. дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>76953</v>
+        <v>120893</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81240633</t>
+          <t>81240611</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C8311BM-STIV</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см нерж. KINGO-HOTEL</t>
+          <t>Мармит суповой 11 л нерж. 37*29*34,5 см STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>75037</v>
+        <v>9437</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81240636</t>
+          <t>81240623</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21303---KINGO</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 3 л 2 емкости нерж. KINGO-HOTEL</t>
+          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>37000</v>
+        <v>76953</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>92001520</t>
+          <t>81240633</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>X58229</t>
+          <t>J19303---KINGO</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4 л 2 емкости нерж. SUNNEX</t>
+          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>24137</v>
+        <v>75037</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>92001521</t>
+          <t>81240636</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>X85887-1</t>
+          <t>2503---KINGO</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4 л 2 емкости, электрический 220V 760W, 64,5*35*31 см EcoCater SUNNEX</t>
+          <t>Мармит суповой 3 л 2 емкости DUO нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>22713</v>
+        <v>37000</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81006837</t>
+          <t>92001520</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>X83828-1</t>
+          <t>X58229</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4 л 2 емкости, электрический 220V 840W, 62*36*31,5 см 83 Series SUNNEX</t>
+          <t>Мармит суповой 4 л 2 емкости DUO нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>28237</v>
+        <v>24137</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>95001151</t>
+          <t>92001521</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>153В6</t>
+          <t>X85887-1</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4 л нерж. + стекло P.L. - REG</t>
+          <t>Мармит суповой 4 л 2 емкости DUO электрический 220V 760W, 64,5*35*31 см EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>6366</v>
+        <v>22713</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81240610</t>
+          <t>81006837</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>X83828-1</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4,5 л 2 емкости 61*36*36,5 см нерж. STIV P.L. Proff Cuisine</t>
+          <t>Мармит суповой 4 л 2 емкости DUO электрический 220V 840W, 62*36*31,5 см 83 Series SUNNEX</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>17097</v>
+        <v>28237</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81240609</t>
+          <t>95001151</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>153В6</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 4,5 л 2 емкости 63,5*45,5*44 см нерж. с откидной крышкой STIV P.L. Proff Cuisine</t>
+          <t>Мармит суповой 4 л нерж. + стекло P.L. - REG</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>29937</v>
+        <v>6366</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81240648</t>
+          <t>81240610</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>SD2201/60J---KINGO</t>
+          <t>C824-STIV</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 1/1*65 открытый 63,5*40*40 см поликарб. крыша КINGO-HOTEL</t>
+          <t>Мармит суповой 4,5 л 2 емкости DUO 61*36*36,5 см нерж. STIV P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>51037</v>
+        <v>17097</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81004905</t>
+          <t>81240609</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>W86-10011</t>
+          <t>C724-STIV</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1 *100 с откидной крышкой нерж. SUNNEX</t>
+          <t>Мармит суповой 4,5 л 2 емкости DUO с общей откидной Roll-top крышкой 63,5*45,5*44 см STIV P.L. </t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>45887</v>
+        <v>29937</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81004905/1</t>
+          <t>81240648</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>W86-1101</t>
+          <t>SD2201/60J---KINGO</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1 *100 с откидной крышкой РАСПРОДАЖА ВЫСТ. ЭКЗ. нерж. SUNNEX</t>
+          <t>Мармит электрический 1/1*65 открытый 63,5*40*40 см поликарб. крыша КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>45887</v>
+        <v>51037</v>
       </c>
       <c r="H104" s="9">
-        <v>28000</v>
+        <v/>
       </c>
       <c r="I104" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>92001450</t>
+          <t>81004905</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>X813187D-1</t>
+          <t>W86-10011</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной Roll-top крышкой нерж. EcoCater SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1 *100 с откидной крышкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>43387</v>
+        <v>45887</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>99000150</t>
+          <t>81004905/1</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>X88187-1</t>
+          <t>W86-1101</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной Roll-top крышкой поликарбонат EcoCater SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1 *100 с откидной крышкой РАСПРОДАЖА ВЫСТ. ЭКЗ. нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>16873</v>
+        <v>45887</v>
       </c>
       <c r="H106" s="9">
-        <v/>
+        <v>28000</v>
       </c>
       <c r="I106" s="10">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81270226</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>X863187-1</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной Roll-top крышкой цифровой дисплей Livigno SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с дисплеем откидная Roll-top крышка Livigno SUNNEX</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>42643</v>
+        <v>44352</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>83100115</t>
+          <t>78040006</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>W83-1001</t>
+          <t>W07-50111-UBU</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной крышкой 56*41*34,5 см нерж. SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>28673</v>
+        <v>133680</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>78040006</t>
+          <t>92001450</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>W07-50111-UBU</t>
+          <t>X813187D-1</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной крышкой и окном и черным дисплеем "Burano" SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с откидной Roll-top крышкой нерж. EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>137423</v>
+        <v>46302</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81270224</t>
+          <t>99000150</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>X84187-1</t>
+          <t>X88187-1</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 13,5 л 1/1*100 с откидной крышкой поликарбонат, нерж. EcoCater SUNNEX</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с откидной Roll-top крышкой поликарбонат EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>15337</v>
+        <v>16873</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81240639</t>
+          <t>83100115</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W83-1001</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с откидной крышкой 56*41*34,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>77503</v>
+        <v>28673</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81240626</t>
+          <t>81270224</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>E20102---KINGO</t>
+          <t>X84187-1</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 13,5 л 1/1*100 с откидной крышкой поликарбонат, нерж. EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>54403</v>
+        <v>15337</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81240616</t>
+          <t>81240639</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D202---KINGO</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>52703</v>
+        <v>77503</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81222611</t>
+          <t>81240626</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20102---KINGO</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 с откидной крышкой и окном "Vienna" SUNNEX</t>
+          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>78300</v>
+        <v>54403</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>78040010</t>
+          <t>81240616</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>W35400-1-UXW</t>
+          <t>E20102B---KINGO</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 с откидной крышкой и окном 41*47*24 см нерж. Genoa SUNNEX</t>
+          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>43437</v>
+        <v>52703</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81259226</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W20-23221S-CBU</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 с откидной крышкой и окном с дисплеем "Roma" SUNNEX</t>
+          <t>Мармит электрический 5,5 л 2/3*65 с дисплеем откидная крышка с окном "Roma" SUNNEX</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>113973</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81241410</t>
+          <t>81222611</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>W21-23HLM01UBU</t>
+          <t>W16-2302T+W16-2302B</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном "TERNI" SUNNEX</t>
+          <t>Мармит электрический 5,5 л 2/3*65 с откидной крышкой и окном "Vienna" SUNNEX</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>59073</v>
+        <v>78300</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81240282</t>
+          <t>78040010</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>W21-2320K1-UBU</t>
+          <t>W35400-1-UXW</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
+          <t>Мармит электрический 5,5 л 2/3*65 с откидной крышкой и окном 41*47*24 см нерж. Genoa SUNNEX</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>53077</v>
+        <v>43437</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81240280</t>
+          <t>81241410</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>W21-2330K1-UBU</t>
+          <t>W21-23HLM01UBU</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
+          <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном "TERNI" SUNNEX</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>43700</v>
+        <v>59073</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81240625</t>
+          <t>81240282</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W21-2320K1-UBU</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6 л круглый d 35 см с откидной крышкой и окном нерж. КINGO-HOTEL</t>
+          <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>50237</v>
+        <v>53077</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81240615</t>
+          <t>81240280</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W21-2330K1-UBU</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6 л круглый d 38 см с откидной крышкой и окном нерж.  КINGO-HOTEL</t>
+          <t>Мармит электрический 5,5 л 2/3*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>48637</v>
+        <v>43700</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81240643</t>
+          <t>81240625</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20101---KINGO</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6 л круглый d 42 см с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
+          <t>Мармит электрический 6 л круглый d 35 см с откидной крышкой и окном нерж. КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>65703</v>
+        <v>50237</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>78040009</t>
+          <t>81240615</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>W06-50111-UBU</t>
+          <t>E20101B---KINGO</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с овальным дисплеем "Burano" SUNNEX</t>
+          <t>Мармит электрический 6 л круглый d 38 см с откидной крышкой и окном нерж.  КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>107300</v>
+        <v>48637</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
         <v>0</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>92001522</t>
+          <t>81240643</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>X883681V-1</t>
+          <t>SD2302/40---KINGO</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с откидной Roll-top крышкой нерж. 88 Series SUNNEX</t>
+          <t>Мармит электрический 6 л круглый d 42 см с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>28773</v>
+        <v>65703</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
         <v>1</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>78040011</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>W36400-1-UXW</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с откидной крышкой и окном нерж. Genoa SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 35,5 см с откидной крышкой и окном нерж. Genoa SUNNEX</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>41437</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
         <v>12</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81259228</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W20-36221S-CBU</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с откидной крышкой и окном с дисплеем d36 см "Roma" SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см с дисплеем откидная крышка с окном "Roma" SUNNEX</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>116437</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81241411</t>
+          <t>81233140</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>W21-36HLM01UBU</t>
+          <t>W07-3602T+W07-3602B</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый сухой нагрев без воды с откидной крышкой d36 см "TERNI" SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см с дисплеем с откидной крышкой и окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>62473</v>
+        <v>107788</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81270221</t>
+          <t>78040009</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>W13-36011</t>
+          <t>W06-50111-UBU</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 7 л круглый с откидной крышкой и окном Kalida SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см с овал. дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>78300</v>
+        <v>107300</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81240618</t>
+          <t>81241411</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W21-36HLM01UBU</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см сухой нагрев без воды с откидной крышкой "TERNI" SUNNEX</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>58593</v>
+        <v>62473</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81240627</t>
+          <t>92001522</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>X883681V-1</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 6,8 л круглый d 40 см с откидной Roll-top крышкой нерж. 88 Series SUNNEX</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>58593</v>
+        <v>29449</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81240644</t>
+          <t>81270221</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>SD2201/40---KINGO</t>
+          <t>W13-36011</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,3 л 1/1*40 с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
+          <t>Мармит электрический 7 л круглый d 36 см с откидной крышкой и окном Vienna SUNNEX</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>65703</v>
+        <v>78300</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81240640</t>
+          <t>81240618</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20104B---KINGO</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>83700</v>
+        <v>58593</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>37</v>
+        <v>124</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81270225</t>
+          <t>81240627</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>X85087-1</t>
+          <t>E20104---KINGO</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 нерж. 64,5*35*30 см EcoCater SUNNEX</t>
+          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>17953</v>
+        <v>58593</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81006838</t>
+          <t>81240644</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>X85187-1-CXW3</t>
+          <t>SD2201/40---KINGO</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 с крышкой нерж. EcoCater SUNNEX</t>
+          <t>Мармит электрический 8,3 л 1/1*40 с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>21173</v>
+        <v>65703</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81270219</t>
+          <t>81240640</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>W13-11011</t>
+          <t>D204---KINGO</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 с откидной крышкой и окном Vienna SUNNEX</t>
+          <t>Мармит электрический 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>92537</v>
+        <v>83700</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81259225</t>
+          <t>81270225</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>X85087-1</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 с с откидной крышкой и окном дисплеем "Roma" SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 нерж. 64,5*35*30 см EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>128973</v>
+        <v>17953</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81240281</t>
+          <t>81233141</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>W21-1120K1-UBU</t>
+          <t>W07-1102T+W07-1102B</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 с дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>57977</v>
+        <v>130580</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81240279</t>
+          <t>81006838</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>W21-1130K1-UBU</t>
+          <t>X85187-1-CXW3</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 с крышкой нерж. EcoCater SUNNEX</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>49197</v>
+        <v>23352</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>99000158</t>
+          <t>92001390</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>W01-10111</t>
+          <t>X823128V-1</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,5 л, 1/1*65 с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 с откидной Roll-top крышкой нерж. 82 Series Elite SUNNEX</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>55137</v>
+        <v>40748</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81241412</t>
+          <t>81270219</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>W21-11HLM11UBU</t>
+          <t>W13-11011</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 9 л 1/1*65 встраиваемый сухой нагрев без воды откидная крышка "KASA" SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 с откидной крышкой и окном Vienna SUNNEX</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>62947</v>
+        <v>92537</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81241409</t>
+          <t>81259225</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>W21-11HLM01UBU</t>
+          <t>W20-11221S-CBU</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 9 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном "TERNI" SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 с с дисплеем откидная крышка с окном "Roma" SUNNEX</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>67371</v>
+        <v>128973</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>78040008</t>
+          <t>81240281</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>W08-50111-UBU</t>
+          <t>W21-1120K1-UBU</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 9 л 2/3*100 с откидной крышкой и окном с черным дисплеем "Burano" SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>107300</v>
+        <v>59443</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>78040001</t>
+          <t>81240279</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>E03-42101-UX</t>
+          <t>W21-1130K1-UBU</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Нагреватель для мармитов электрический 220V, 300W с терморегулятором Cloud Shape SUNNEX</t>
+          <t>Мармит электрический 8,5 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном SUNNEX</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>8993</v>
+        <v>49197</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81259229</t>
+          <t>99000158</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>E03-3010W1-CX2</t>
+          <t>W01-10111</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Нагреватель для мармитов электрический 220V, 310W Cloud Shape SUNNEX</t>
+          <t>Мармит электрический 8,5 л, 1/1*65 с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>7093</v>
+        <v>57877</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81006816</t>
+          <t>81241412</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>E03-3000W1</t>
+          <t>W21-11HLM11UBU</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Нагреватель для мармитов электрический 220V, 310W Round Shape SUNNEX</t>
+          <t>Мармит электрический 9 л 1/1*65 встраиваемый сухой нагрев без воды откидная крышка "KASA" SUNNEX</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>6873</v>
+        <v>62947</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81259230</t>
+          <t>81241409</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>E02-35201-CX2</t>
+          <t>W21-11HLM01UBU</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Нагреватель для мармитов электрический 220V, 350W с терморегулятором Heating Mug SUNNEX</t>
+          <t>Мармит электрический 9 л 1/1*65 сухой нагрев без воды с откидной крышкой и окном "TERNI" SUNNEX</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>8787</v>
+        <v>74625</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>78040002</t>
+          <t>78040008</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>E03-42201-UX</t>
+          <t>W08-50111-UBU</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Нагреватель для мармитов электрический 220V, 700W с терморегулятором Cloud Shape SUNNEX</t>
+          <t>Мармит электрический 9 л 2/3*100 с дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>8993</v>
+        <v>107300</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81006840</t>
+          <t>78040001</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>CIB2412</t>
+          <t>E03-42101-UX</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Охлаждающий элемент подноса для выкладки 20*12*3 см пластик SUNNEX</t>
+          <t>Нагреватель для мармитов электрический 220V, 300W с терморегулятором Cloud Shape SUNNEX</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>573</v>
+        <v>8993</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81006810</t>
+          <t>81259229</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>MSSCP-1/1</t>
+          <t>E03-3010W1-CX2</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Охлаждающий элемент подноса для выкладки 53*32,5*4,5 см, нерж. SUNNEX</t>
+          <t>Нагреватель для мармитов электрический 220V, 310W Cloud Shape SUNNEX</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>8737</v>
+        <v>7093</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81240667</t>
+          <t>81006816</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E03-3000W1</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 30*30*3,7 см нерж. KINGO-HOTEL</t>
+          <t>Нагреватель для мармитов электрический 220V, 310W Round Shape SUNNEX</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>11557</v>
+        <v>7160</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>99002131</t>
+          <t>81259230</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>JD-P2202</t>
+          <t>E02-35201-CX2</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 31,5*21,5*8,5 см с секциями пласт. с пласт. крышкой P.L. Proff Cuisine</t>
+          <t>Нагреватель для мармитов электрический 220V, 350W с терморегулятором Heating Mug SUNNEX</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>2703</v>
+        <v>9589</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81240668</t>
+          <t>78040002</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E03-42201-UX</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 40*40*6 см нерж. KINGO-HOTEL</t>
+          <t>Нагреватель для мармитов электрический 220V, 700W с терморегулятором Cloud Shape SUNNEX</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>15973</v>
+        <v>9085</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81240669</t>
+          <t>81006840</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CIB2412</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 50*50*6 см нерж. KINGO-HOTEL</t>
+          <t>Охлаждающий элемент для подставки подноса для выкладки 20*12*3 см пластик SUNNEX</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>19237</v>
+        <v>573</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>900010622</t>
+          <t>81006810</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>X527117</t>
+          <t>MSSCP-1/1</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*12,5 см пласт. с пласт. крышкой SUNNEX</t>
+          <t>Охлаждающий элемент для подставки подноса для выкладки 53*32,5*4,5 см, нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>5837</v>
+        <v>8737</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>95001215</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>X88113-M</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*19 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки 53*32,5*19 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>8673</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>81240144</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t>X88183</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*19 см фарфор с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки 53*32,5*19 см фарфор с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>12473</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>92001043</t>
+          <t>95001213</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>X887117</t>
+          <t>X52113-M</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*23,5 см пласт. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки 53*32,5*8,5 см нерж. с пласт. крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>10973</v>
+        <v>6317</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>213</v>
+        <v>161</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>99005086</t>
+          <t>81240661</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>M1356-1/1</t>
+          <t>S8805---KINGO</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*23,5 см фарфор на дерев. подставке с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки 57,7*36,2*23,7 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>19583</v>
+        <v>34473</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>95001275</t>
+          <t>81240660</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>X88189L-2CIB</t>
+          <t>S8807---KINGO</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*23,7 см нерж. с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
+          <t>Поднос блюдо для выкладки d 51 см h29 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>12113</v>
+        <v>34473</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>92001019</t>
+          <t>99002131</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>X88117</t>
+          <t>JD-P2202</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос для выкладки 31,5*21,5*8,5 см с секциями пласт. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>9573</v>
+        <v>2703</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>169</v>
+        <v>51</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>990050767</t>
+          <t>900010622</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>M1257-1/1</t>
+          <t>X527117</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см нерж. с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*12,5 см пласт. с пласт. крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>22973</v>
+        <v>5837</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>95001274</t>
+          <t>92001043</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>X88183L-2CIB</t>
+          <t>X887117</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*23,5 см пласт. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>16637</v>
+        <v>10973</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>68</v>
+        <v>213</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>99005067</t>
+          <t>99005086</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>M1256-1/1</t>
+          <t>M1356-1/1</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*23,5 см фарфор на дерев. подставке с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>30157</v>
+        <v>19583</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81280497</t>
+          <t>95001275</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>MSSCP-1/1+C88683+88189L</t>
+          <t>X88189L-2CIB</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*23,7 см нерж. с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>19473</v>
+        <v>12113</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>95001213</t>
+          <t>92001019</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>X52113-M</t>
+          <t>X88117</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*8,5 см нерж. с пласт. крышкой SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>6317</v>
+        <v>9573</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81200579</t>
+          <t>990050767</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>M1269-1/1</t>
+          <t>M1257-1/1</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 54,5*34*6 см 6 салатников (1,2л) + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см нерж. с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>19637</v>
+        <v>22973</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>92001017</t>
+          <t>95001274</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>X88117H-2CIB</t>
+          <t>X88183L-2CIB</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 56*35,5*28,5 см нерж. перфорир. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>11283</v>
+        <v>16637</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81240646</t>
+          <t>99005067</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M1256-1/1</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 57,4*26,9*27,6 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>45367</v>
+        <v>30157</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81240661</t>
+          <t>81280497</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSSCP-1/1+C88683+88189L</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 57,7*36,2*23,7 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>34473</v>
+        <v>19473</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81240665</t>
+          <t>81200579</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M1269-1/1</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 58,5*36,8*2,8 см нерж. зеркало KINGO-HOTEL</t>
+          <t>Поднос для выкладки 54,5*34*6 см 6 салатников (1,2л) + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>32437</v>
+        <v>19637</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81240638</t>
+          <t>92001017</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>CH2201</t>
+          <t>X88117H-2CIB</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 59*38*25 см нерж. на дерев. подставке с Roll-top крышкой + 2 хладогена KINGO</t>
+          <t>Поднос для выкладки 56*35,5*28,5 см нерж. перфорир. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>48703</v>
+        <v>11283</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81240666</t>
+          <t>81240646</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S2201/40---KINGO</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 60,3*36,7*7,5 см нерж. зеркало с ручками KINGO-HOTEL</t>
+          <t>Поднос для выкладки 57,4*26,9*27,6 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>34437</v>
+        <v>45367</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81240647</t>
+          <t>81240638</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CH2201</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 63,5*40*40 см нерж. с поликарб. крышой KINGO-HOTEL</t>
+          <t>Поднос для выкладки 59*38*25 см нерж. на дерев. подставке с Roll-top крышкой + 2 хладогена KINGO</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>45370</v>
+        <v>48703</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>92001026</t>
+          <t>81240647</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>X88281-CIB</t>
+          <t>S2201/60J---KINGO</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки d 38,5 см h30,5 см нерж. с пласт. Roll-top крышкой + емкость с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 63,5*40*40 см нерж. с поликарб. крышой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>10348</v>
+        <v>45370</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81240645</t>
+          <t>92001026</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>X88281-CIB</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки d 50 см h34 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Поднос для выкладки d 38,5 см h30,5 см нерж. с пласт. Roll-top крышкой + емкость с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>49537</v>
+        <v>10348</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81240660</t>
+          <t>81240645</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S2302/40---KINGO</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки d 51 см h29 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Поднос для выкладки d 50 см h34 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>34473</v>
+        <v>49537</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>81240509</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W07-11021B-UBU</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Подставка с электрическим подогревом для мармита арт. 81240508 Burano R SUNNEX</t>
+          <t>Подставка с электрическим подогревом и дисплеем для мармита арт. 81240508 Burano R SUNNEX</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G177" s="9">
         <v>55573</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
         <v>8</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>81240512</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W07-23021B-UBU</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Подставка с электрическим подогревом для мармита арт. 81240511 Burano R SUNNEX</t>
+          <t>Подставка с электрическим подогревом и дисплеем для мармита арт. 81240511 Burano R SUNNEX</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G178" s="9">
         <v>47847</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
         <v>43</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
           <t>81007302</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
           <t>81007302  / 48 шт</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
           <t>Топливо для мармитов 4 часа горения гель 150 гр d 8,2 см h7/4,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
         <v>177</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>111133</v>
+        <v>105275</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>81222553</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>Топливо для мармитов 6 часов горения гель 190 гр ABHS P.L.</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>ABHS</t>
         </is>
@@ -13115,672 +13082,638 @@
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G182" s="9">
         <v>1671</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
         <v>0</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>81241113</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCD 5051 H</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 0,5 л d 17,3 см Dents круглый 16*16*29 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 0,5 л круглый d 17,3 см Dents 16*16*29 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
         <v>12737</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>81241114</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
           <t>MCD 5052 H</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 0,9 л d 21,5 см  Dents круглый 21*21*35 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 0,9 л круглый d 21,5 см  Dents 21*21*35 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
         <v>18737</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
         <v>10</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>81272032</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
           <t>SG-84451(A)</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 1,75 л Copper круглый с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 1,75 л круглый Copper с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
         <v>10240</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
         <v>0</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>81272030</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
           <t>SG-82451(A)</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 1,75 л Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 1,75 л круглый Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
         <v>8881</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
         <v>0</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>81241058</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
           <t>SG-84464(A)</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
         <v>21859</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
         <v>1</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81241059</t>
+          <t>81272033</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>SG-84475(A)</t>
+          <t>SG-84451(B)</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>19437</v>
+        <v>15747</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81272033</t>
+          <t>81241059</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>SG-84451(B)</t>
+          <t>SG-84475(A)</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>15747</v>
+        <v>19437</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
         <v>0</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
           <t>81272031</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
           <t>SG-82451(B)</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 29 см h54 см Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 29 см h54 см Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
         <v>10931</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
         <v>0</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>81244999</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
           <t>73038003 / SG-95464 (A)</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 30 см Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 30 см Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G191" s="9">
         <v>21857</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
         <v>0</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>81241104</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CRD 886 SS</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 31,5 см Rings круглый 30*30*53 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 31,5 см Rings 30*30*53 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G192" s="9">
         <v>22737</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
           <t>81241105</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CRD 887 SS</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 4 л d 35,5 см Rings круглый 35*35*60 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 4 л круглый d 35,5 см Rings 35*35*60 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
         <v>30273</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
         <v>10</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>81241057</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
           <t>SG-82475(B)</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 5 л Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 5 л круглый Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
         <v>15297</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
         <v>71</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81241061</t>
+          <t>81241060</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>SG-86475(C)</t>
+          <t>SG-86464(C)</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>27053</v>
+        <v>25537</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81241060</t>
+          <t>81241061</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>SG-86464(C)</t>
+          <t>SG-86475(C)</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>25537</v>
+        <v>27053</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
           <t>81241179</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WI 505/FRT/LCH</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Copper круглый нерж. с медным покрытием 49*48*50 на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 7 л круглый Copper нерж. с медным покрытием 49*48*50 на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
         <v>127703</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
         <v>11</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
           <t>81241106</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CRD 888 SS</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 8 л d 43 см Rings круглый 42*42*70 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 8 л круглый d 43 см Rings 42*42*70 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
         <v>47273</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
         <v>10</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
           <t>81290197</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
           <t>CDIG</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 9 л d 41,5 см h72 см Gold круглый нерж. с покрытием на подставке P.L. </t>
+          <t>Чафиндиш (мармит) 9 л круглый d 41,5 см h72 см Gold нерж. с покрытием на подставке P.L. </t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
         <v>14931</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
         <v>0</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
           <t>81290196</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
           <t>CDIS</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 9 л d 41,5 см h72 см круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 9 л круглый d 41,5 см h72 см нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
         <v>11521</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
         <v>0</v>
       </c>
       <c r="J200" s="4"/>
-    </row>
-[...32 lines deleted...]
-      <c r="J201" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>