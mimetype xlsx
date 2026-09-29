--- v0 (2026-06-19)
+++ v1 (2026-09-29)
@@ -1184,51 +1184,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 19.06.2026 20:33</t>
+          <t>Прайс актуален на 29.09.2026 17:19</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1256,459 +1256,459 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240622</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21306---KINGO</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 37,5*43*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>72937</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240631</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19306---KINGO</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 38*41*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>70873</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240620</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21305---KINGO</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л круглый с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л круглый d 30 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>68853</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240630</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19305---KINGO</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л круглый с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л круглый d 30 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>66873</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240621</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21302---KINGO</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 5,1 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>76947</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81279012</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>W17-2300T (81270002)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 5,5 л 2/3 с откидной крышкой и окном 40,5*48*17 см SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>83173</v>
+        <v>96522</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240511</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>W07-2302T</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 5,5 л 2/3*65 с откидной крышкой и окном 41*48*15 см Burano SUNNEX</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>69673</v>
+        <v>63785</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240628</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19302---KINGO</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 5,5 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>70873</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81279034</t>
+          <t>81240632</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>W17-3600T (81270004)</t>
+          <t>J19301---KINGO</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном 36 см, SICILY SUNNEX</t>
+          <t>Мармит индукционный 6 л круглый d 35 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>85937</v>
+        <v>73000</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81240632</t>
+          <t>81240619</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21301---KINGO</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном d 35 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 35 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>73000</v>
+        <v>72937</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>8</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81240619</t>
+          <t>81279034</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W17-3600T (81270004)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном d 35 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 36 см с откидной крышкой и окном SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>72937</v>
+        <v>85937</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240624</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21304---KINGO</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 8,3 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>85787</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240629</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19304---KINGO</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>76947</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
@@ -1732,65 +1732,65 @@
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>99837</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240508</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W07-1102T-UBU</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 59*47*15 см Burano SUNNEX</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>84213</v>
+        <v>85002</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81241273</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>57012011</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Мармит индукционный 9 л 1/1*65 с откидной крышкой и окном 64*55,5*16,5 см KAPP</t>
@@ -1814,105 +1814,105 @@
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81279023</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>W17-2810T (81270003)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Мармит суповой 10 л индукционный с откидной крышкой 43*48*27,5 см SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>85937</v>
+        <v>96522</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240623</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21303---KINGO</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>76953</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81240633</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19303---KINGO</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>75037</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">