--- v0 (2026-06-06)
+++ v1 (2026-10-24)
@@ -219,50 +219,51 @@
                                 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/>
                                 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/>
                                 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
                                 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
                                 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
                                 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
                                 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
                                 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
                                 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/>
                                 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/>
                                 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/>
                                 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/>
                                 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/>
                                 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/>
                                 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
                                 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
                                 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
                                 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
                                 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
                                 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
                                 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
                                 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
                                 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
                                 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
+                                <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1467,50 +1468,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Image40"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image41"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1784,78 +1817,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J43"/>
+  <dimension ref="A2:J44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 06.06.2026 08:56</t>
+          <t>Прайс актуален на 24.10.2026 13:01</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1888,1313 +1921,1347 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81200611</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>X32621UV</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной Roll-top крышкой 36 см h 65 см SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см h65 см с откидной Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>30568</v>
+        <v>21303</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200610</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>X32620V</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной Roll-top крышкой и окном d 36 см нерж. SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см с откидной Roll-top крышкой и окном нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>26337</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>78040009 /NE</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>W07-3624S-1287</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной крышкой и окном 36 см нерж. Burano SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см с откидной крышкой и окном нерж. Burano SUNNEX</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>107300</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>69745</v>
       </c>
       <c r="I8" s="10">
         <v>17</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81270216</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>W06-2011</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Мармит 6,8 л круглый с откидной крышкой и окном 36 см нерж. Verona SUNNEX</t>
+          <t>Мармит 6,8 л круглый d 36 см с откидной крышкой и окном нерж. Verona SUNNEX</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>102307</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>9</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92001396</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>W05-3001 / JQ-CD062</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Мармит 7 л круглый с откидной Roll-top крышкой d 36 см SUNNEX</t>
+          <t>Мармит 7 л круглый d 36 см с откидной Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>21873</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81290192</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>CDK</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Мармит 9 л круглый с откидной крышкой и окном "Эконом" нерж. P.L. Proff Cuisine</t>
+          <t>Мармит 9 л круглый d 35 см с откидной крышкой и окном "Эконом" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>19309</v>
+        <v>14855</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240620</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21305---KINGO</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л круглый с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л круглый d 30 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>68853</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>8</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240630</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19305---KINGO</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л круглый с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л круглый d 30 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>66873</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>6</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81279034</t>
+          <t>81240632</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>W17-3600T (81270004)</t>
+          <t>J19301---KINGO</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном 36 см, SICILY SUNNEX</t>
+          <t>Мармит индукционный 6 л круглый d 35 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>85937</v>
+        <v>73000</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81240632</t>
+          <t>81240619</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21301---KINGO</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном d 35 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 35 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>73000</v>
+        <v>72937</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>8</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81240619</t>
+          <t>81279034</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W17-3600T (81270004)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном d 35 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 36 см с откидной крышкой и окном SICILY SUNNEX</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>72937</v>
+        <v>85937</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>8</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240625</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20101---KINGO</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Мармит электрический 6 л круглый d 35 см с откидной крышкой и окном нерж. КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>50237</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>32654</v>
       </c>
       <c r="I17" s="10">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240615</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20101B---KINGO</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Мармит электрический 6 л круглый d 38 см с откидной крышкой и окном нерж.  КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>48637</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240643</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SD2302/40---KINGO</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Мармит электрический 6 л круглый d 42 см с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>65703</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>1</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>78040009</t>
+          <t>78040011</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>W06-50111-UBU</t>
+          <t>W36400-1-UXW</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с овальным дисплеем "Burano" SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 35,5 см с откидной крышкой и окном нерж. Genoa SUNNEX</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>107300</v>
+        <v>41437</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>92001522</t>
+          <t>81259228</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>X883681V-1</t>
+          <t>W20-36221S-CBU</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с откидной Roll-top крышкой нерж. 88 Series SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см с дисплеем откидная крышка с окном "Roma" SUNNEX</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>28773</v>
+        <v>116437</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>75684</v>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>78040011</t>
+          <t>81233140</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>W36400-1-UXW</t>
+          <t>W07-3602T+W07-3602B</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с откидной крышкой и окном нерж. Genoa SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см с дисплеем с откидной крышкой и окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>41437</v>
+        <v>107788</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81259228</t>
+          <t>78040009</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W06-50111-UBU</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый с откидной крышкой и окном с дисплеем d36 см "Roma" SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см с овал. дисплеем откидная крышка с окном "Burano" SUNNEX</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>116437</v>
+        <v>107300</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81241411</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>W21-36HLM01UBU</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6,8 л круглый сухой нагрев без воды с откидной крышкой d36 см "TERNI" SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 36 см сухой нагрев без воды с откидной крышкой "TERNI" SUNNEX</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>62473</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81270221</t>
+          <t>92001522</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>W13-36011</t>
+          <t>X883681V-1</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 7 л круглый с откидной крышкой и окном Kalida SUNNEX</t>
+          <t>Мармит электрический 6,8 л круглый d 40 см с откидной Roll-top крышкой нерж. 88 Series SUNNEX</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>78300</v>
+        <v>29449</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81241113</t>
+          <t>81270221</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>W13-36011</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 0,5 л d 17,3 см Dents круглый 16*16*29 см нерж. на подставке P.L. Hotelware</t>
+          <t>Мармит электрический 7 л круглый d 36 см с откидной крышкой и окном Vienna SUNNEX</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>12737</v>
+        <v>78300</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81241114</t>
+          <t>81241113</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>MCD 5052 H</t>
+          <t>MCD 5051 H</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 0,9 л d 21,5 см  Dents круглый 21*21*35 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 0,5 л круглый d 17,3 см Dents 16*16*29 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>18737</v>
+        <v>12737</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>8915</v>
       </c>
       <c r="I27" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81272032</t>
+          <t>81241114</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>SG-84451(A)</t>
+          <t>MCD 5052 H</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 1,75 л Copper круглый с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 0,9 л круглый d 21,5 см  Dents 21*21*35 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>10240</v>
+        <v>18737</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>13115</v>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81272030</t>
+          <t>81272032</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>SG-82451(A)</t>
+          <t>SG-84451(A)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 1,75 л Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 1,75 л круглый Copper с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>8881</v>
+        <v>10240</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81241058</t>
+          <t>81272030</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>SG-84464(A)</t>
+          <t>SG-82451(A)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 1,75 л круглый Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>21859</v>
+        <v>8881</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81241059</t>
+          <t>81241058</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>SG-84475(A)</t>
+          <t>SG-84464(A)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>19437</v>
+        <v>21859</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>1</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81272033</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>SG-84451(B)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>15747</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81272031</t>
+          <t>81241059</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>SG-82451(B)</t>
+          <t>SG-84475(A)</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 29 см h54 см Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>10931</v>
+        <v>19437</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81244999</t>
+          <t>81272031</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>73038003 / SG-95464 (A)</t>
+          <t>SG-82451(B)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 30 см Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 29 см h54 см Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>21857</v>
+        <v>10931</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81241104</t>
+          <t>81244999</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038003 / SG-95464 (A)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 31,5 см Rings круглый 30*30*53 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 30 см Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>22737</v>
+        <v>21857</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81241105</t>
+          <t>81241104</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CRD 886 SS</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 4 л d 35,5 см Rings круглый 35*35*60 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 31,5 см Rings 30*30*53 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>30273</v>
+        <v>22737</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81241057</t>
+          <t>81241105</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>SG-82475(B)</t>
+          <t>CRD 887 SS</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 5 л Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 4 л круглый d 35,5 см Rings 35*35*60 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>15297</v>
+        <v>30273</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81241061</t>
+          <t>81241057</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>SG-86475(C)</t>
+          <t>SG-82475(B)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 5 л круглый Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>27053</v>
+        <v>15297</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>10707</v>
       </c>
       <c r="I38" s="10">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81241060</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>SG-86464(C)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>25537</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>4</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81241179</t>
+          <t>81241061</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-86475(C)</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Copper круглый нерж. с медным покрытием 49*48*50 на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 7 л круглый Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>127703</v>
+        <v>27053</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>18937</v>
       </c>
       <c r="I40" s="10">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81241106</t>
+          <t>81241179</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WI 505/FRT/LCH</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 8 л d 43 см Rings круглый 42*42*70 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 7 л круглый Copper нерж. с медным покрытием 49*48*50 на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>47273</v>
+        <v>127703</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81290197</t>
+          <t>81241106</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>CDIG</t>
+          <t>CRD 888 SS</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 9 л d 41,5 см h72 см Gold круглый нерж. с покрытием на подставке P.L. </t>
+          <t>Чафиндиш (мармит) 8 л круглый d 43 см Rings 42*42*70 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>14931</v>
+        <v>47273</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>33091</v>
       </c>
       <c r="I42" s="10">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81290196</t>
+          <t>81290197</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>CDIS</t>
+          <t>CDIG</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 9 л d 41,5 см h72 см круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 9 л круглый d 41,5 см h72 см Gold нерж. с покрытием на подставке P.L. </t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>11521</v>
+        <v>14931</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
+    </row>
+    <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="6" t="inlineStr">
+        <is>
+          <t>81290196</t>
+        </is>
+      </c>
+      <c r="D44" s="7" t="inlineStr">
+        <is>
+          <t>CDIS</t>
+        </is>
+      </c>
+      <c r="E44" s="8" t="inlineStr">
+        <is>
+          <t>Чафиндиш (мармит) 9 л круглый d 41,5 см h72 см нерж. на подставке P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F44" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G44" s="9">
+        <v>11521</v>
+      </c>
+      <c r="H44" s="9">
+        <v/>
+      </c>
+      <c r="I44" s="10">
+        <v>0</v>
+      </c>
+      <c r="J44" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>