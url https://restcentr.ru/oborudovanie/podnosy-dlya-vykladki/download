--- v0 (2026-06-06)
+++ v1 (2026-10-23)
@@ -197,55 +197,50 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                         <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/>
             <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/>
                                 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/>
                                 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/>
                                 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/>
                                 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/>
                                 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/>
                                 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/>
                                 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/>
                                 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/>
                                 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/>
                                 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/>
                                 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/>
                                 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/>
                                 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/>
                                 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/>
                                 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/>
                                 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
-                                <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
-[...3 lines deleted...]
-                                <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -758,210 +753,50 @@
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Image18"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
-[...158 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -1223,78 +1058,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J26"/>
+  <dimension ref="A2:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 06.06.2026 09:11</t>
+          <t>Прайс актуален на 23.10.2026 19:00</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1339,723 +1174,553 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>99002131</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>JD-P2202</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Поднос для выкладки 31,5*21,5*8,5 см с секциями пласт. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2703</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>1756</v>
       </c>
       <c r="I6" s="10">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>900010622</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>X527117</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Поднос для выкладки 53*32,5*12,5 см пласт. с пласт. крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>5837</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>3794</v>
       </c>
       <c r="I7" s="10">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>95001215</t>
+          <t>92001043</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>X88113-M</t>
+          <t>X887117</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*19 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*23,5 см пласт. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>8673</v>
+        <v>10973</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>172</v>
+        <v>211</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81240144</t>
+          <t>99005086</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>X88183</t>
+          <t>M1356-1/1</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*19 см фарфор с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*23,5 см фарфор на дерев. подставке с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>12473</v>
+        <v>19583</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>103</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>92001043</t>
+          <t>95001275</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>X887117</t>
+          <t>X88189L-2CIB</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*23,5 см пласт. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*23,7 см нерж. с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>10973</v>
+        <v>12113</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>213</v>
+        <v>26</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>99005086</t>
+          <t>92001019</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>M1356-1/1</t>
+          <t>X88117</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*23,5 см фарфор на дерев. подставке с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>19583</v>
+        <v>9573</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>6222</v>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>95001275</t>
+          <t>990050767</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>X88189L-2CIB</t>
+          <t>M1257-1/1</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*23,7 см нерж. с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см нерж. с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>12113</v>
+        <v>22973</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>92001019</t>
+          <t>95001274</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>X88117</t>
+          <t>X88183L-2CIB</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>9573</v>
+        <v>16637</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>169</v>
+        <v>56</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>990050767</t>
+          <t>99005067</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>M1257-1/1</t>
+          <t>M1256-1/1</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см нерж. с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>22973</v>
+        <v>30157</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>40</v>
+        <v>102</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>95001274</t>
+          <t>81280497</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>X88183L-2CIB</t>
+          <t>MSSCP-1/1+C88683+88189L</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>16637</v>
+        <v>19473</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>12657</v>
       </c>
       <c r="I15" s="10">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>99005067</t>
+          <t>92001017</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>M1256-1/1</t>
+          <t>X88117H-2CIB</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 56*35,5*28,5 см нерж. перфорир. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>30157</v>
+        <v>11283</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>7333</v>
       </c>
       <c r="I16" s="10">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81280497</t>
+          <t>81240646</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>MSSCP-1/1+C88683+88189L</t>
+          <t>S2201/40---KINGO</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки 57,4*26,9*27,6 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>19473</v>
+        <v>45367</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>29488</v>
       </c>
       <c r="I17" s="10">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>95001213</t>
+          <t>81240638</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>X52113-M</t>
+          <t>CH2201</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*8,5 см нерж. с пласт. крышкой SUNNEX</t>
+          <t>Поднос для выкладки 59*38*25 см нерж. на дерев. подставке с Roll-top крышкой + 2 хладогена KINGO</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>6317</v>
+        <v>48703</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>31656</v>
       </c>
       <c r="I18" s="10">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>92001017</t>
+          <t>81240647</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>X88117H-2CIB</t>
+          <t>S2201/60J---KINGO</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 56*35,5*28,5 см нерж. перфорир. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос для выкладки 63,5*40*40 см нерж. с поликарб. крышой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>11283</v>
+        <v>45370</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>29490</v>
       </c>
       <c r="I19" s="10">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81240646</t>
+          <t>92001026</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>X88281-CIB</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 57,4*26,9*27,6 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Поднос для выкладки d 38,5 см h30,5 см нерж. с пласт. Roll-top крышкой + емкость с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>45367</v>
+        <v>10348</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>6726</v>
       </c>
       <c r="I20" s="10">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81240661</t>
+          <t>81240645</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S2302/40---KINGO</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 57,7*36,2*23,7 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Поднос для выкладки d 50 см h34 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>34473</v>
+        <v>49537</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>32199</v>
       </c>
       <c r="I21" s="10">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="J21" s="4"/>
-    </row>
-[...168 lines deleted...]
-      <c r="J26" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>