--- v0 (2026-06-06)
+++ v1 (2026-10-04)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 06.06.2026 12:03</t>
+          <t>Прайс актуален на 04.10.2026 13:13</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1315,119 +1315,119 @@
           <t>81210722</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>211.48</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Коробка Feel Green для еды на вынос, 26*18*7 см, гофр.картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>67</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81211588</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>229.94</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Коробка для еды + поднос 28*42 см, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>113</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81210970</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>229.70</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Коробка для еды на вынос-пикник Parole 24,5*13,5*12 см, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>80</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81211529</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>229.85</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Поднос для фаст-фуда Parole, отделения на 2 стакана + 2 блюда, 26*19*5 см, 50 шт/уп, Gar</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>