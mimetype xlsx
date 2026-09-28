--- v0 (2026-06-10)
+++ v1 (2026-09-28)
@@ -1415,51 +1415,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:25</t>
+          <t>Прайс актуален на 28.09.2026 21:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1507,51 +1507,51 @@
           <t>81211440</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>552.11</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Диспенсер настенный/настольный для рулонов с обёрточной бумагой 35 см, Garcia de Pou</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>14388</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81211366</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>222.52</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Обёрточная полоска для сэндвича/ролла "Газета" 7*26 см, 5000 шт/уп, жиростойкая бумага,</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -1813,51 +1813,51 @@
           <t>81211161</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>156.48</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Подкладка сервировочная (плейсмет) "ФастФуд", 31*43 см, 500 шт/уп, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2820</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>242</v>
+        <v>214</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81211173</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>169.65</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Подкладка сервировочная (плейсмет) рифленая, черная, 500 шт, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -1881,51 +1881,51 @@
           <t>81211172</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>191.13</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Подкладка сервировочная (плейсмет) рифленая, шоколад, 500 шт, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>3699</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81249863</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>1824</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Приспособление для резки стрейч пленки P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1949,51 +1949,51 @@
           <t>80002741</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>GU-FP1212K-CB/ 5 уп*1000</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Термолист "Vintage" 30*30 см для сервировки металлических корзинок, коричневый, 1000л/ко</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>6499</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>80002022</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>GU-FP1010K-CB/1к=5 уп*500</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Термолист Vintage квадратный 25*25 см для сервировки металлических корзин, коричневый, P</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2017,51 +2017,51 @@
           <t>80002023</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>GU-FP1212W-СB/ 5 уп*1000</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Термолист для сервировки квадратный 30*30 см белый, P.L. Proff Cuisine (1000 л/кор)</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>6499</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>80002020</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>GU-FP1010W-CB/ 5 уп*1000</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Термолист квадратный 25 см, белый, (1 кор=1000 листов), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2289,51 +2289,51 @@
           <t>81210922</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>169.10</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Упаковочная бумага "Чёрно-белая клетка", 28*34 см, 1000 шт/уп, жиростойкий пергамент, Ga</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>3018</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81210499</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>186.29</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Упаковочная бумага "Черная клетка", 31*31 см, жиростойкий пергамент 32 г/см2, 1000 шт/уп</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>