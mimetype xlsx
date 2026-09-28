--- v0 (2026-06-10)
+++ v1 (2026-09-28)
@@ -19202,51 +19202,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 11:23</t>
+          <t>Прайс актуален на 28.09.2026 15:50</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -19804,85 +19804,85 @@
           <t>81210713</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>210.77</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Бутылка прозрачная с пластиковой крышкой 500 мл, 6*6*18(h) см, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>107</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81210016</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>210.76</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Бутылка прозрачная с пластиковой крышкой, 350 мл, 5,5*5,5*16,5(h) см, PET, Garcia de Pou</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>89</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81211556</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>189.41</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Вилка одноразовая "Классика" 19,3 см, 100 шт, дерево, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -19906,119 +19906,119 @@
           <t>81211341</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>223.50</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Вилка одноразовая 17 см, кукурузный крахмал, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>588</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81210086</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>112.37</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Вилка одноразовая в индивидуальной упаковке 15 см, 100 шт, дерево</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>709</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81211079</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>OA23 (1кор=24уп)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Вилка одноразовая пластик, черный, 18 см, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>135</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1653</v>
+        <v>1629</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81211078</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>OA22 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Вилка фуршетная пластик, черная, 9,6 см, 50 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20110,51 +20110,51 @@
           <t>81211440</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>552.11</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Диспенсер настенный/настольный для рулонов с обёрточной бумагой 35 см, Garcia de Pou</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>14388</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>99000111</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>ZR 156  кор360/60шт уп</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Клипса для тарелки фуршетная, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20178,51 +20178,51 @@
           <t>81211367</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>098.01</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Конвертик для бургера "Газета", жиростойкий пергамент, 13*14 см, 1000 шт/уп, Garcia de P</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1626</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81210915</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>229.36</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Конвертик для бургера/кебаба Parole, 16*16,5 см, 500 шт/уп, жиростойкий пергамент, Garci</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -20280,119 +20280,119 @@
           <t>81210414</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>173.66</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Конвертик для еды 12*12,2 см, крафт-бумага, 100 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>277</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81210415</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>173.67</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Конвертик для еды 15*15,2 см, крафт-бумага, 100 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>368</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81210416</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>173.68</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Конвертик для еды 18*18,2 см, крафт-бумага, 100 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>445</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81211210</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>176.09</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Конвертик для еды с окном 16*16 см, натуральный цвет, 100 шт/уп, крафт-бумага + PELD, на</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -20450,51 +20450,51 @@
           <t>81210417</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>173.87</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Конвертик для хотдога 15*13/10 см, крафт-бумага, 100 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>238</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>338</v>
+        <v>321</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81210535</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>191.97</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Консервная банка золотого цвета, 11,2*7*3 см, алюминий, 30 шт</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -20620,51 +20620,51 @@
           <t>81210968</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>219.91</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Контейнер горизонтальный Black 480 г, 10*6*5 см, 200 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1433</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81210969</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>219.92</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Контейнер горизонтальный Black 960 г, 10,5*7,2*4,5 см, 200 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -20994,51 +20994,51 @@
           <t>81211242</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>223.36</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Контейнер для снэков/фри жиронепроницаемый рифленый, 960 гр, 10,5*7,2*4,5 см, 100 шт/уп,</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>934</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81210522</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>191.50</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Контейнер для суши черный, 18,8*13,5*4,8 см, PS, 50 шт/уп</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -22660,51 +22660,51 @@
           <t>81211369</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>230.01</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Конус Chips для снеков/фри/орешков 40 гр, жиростойкий пергамент, 16*11,5 см, 250 шт/уп,</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>700</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81211373</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>229.99</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Конус Chips для снеков/фри/орешков 400 гр, жиростойкий пергамент, 34*24 см, 250 шт/уп, G</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -22762,85 +22762,85 @@
           <t>81211370</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>230.00</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Конус Chips для снеков/фри/орешков 70 гр, жиростойкий пергамент, 20*14 см, 250 шт/уп, Ga</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>786</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81210334</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>165.57</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Конус для картофеля фри/снэков 8 см, деревянный шпон, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>430</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81211332</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>230.20</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Конус для мороженого Parole 3,75*15,2 см, бумага, 2000 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -22864,51 +22864,51 @@
           <t>81211333</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>230.19</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Конус для мороженого Parole 4,2*15,3 см, бумага, 2000 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>12311</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81400165</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>КТ 60 (малая)</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Короб для пирогов, 6*23*14 см, 100 шт/уп</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -23136,51 +23136,51 @@
           <t>81210722</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>211.48</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Коробка Feel Green для еды на вынос, 26*18*7 см, гофр.картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>67</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81211519</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>229.80</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Коробка для 1 куска пиццы Parole, 18*23*3 см, 100 шт/уп. картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -23306,51 +23306,51 @@
           <t>81211477</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>221.03</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Коробка для бургера 17,5*18*7,5 см, натуральный 50 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>1503</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81210940</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>229.50</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Коробка для бургера Parole 14*12,5*8 см, 50 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -23476,85 +23476,85 @@
           <t>81211588</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>229.94</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Коробка для еды + поднос 28*42 см, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>113</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81210970</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>229.70</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Коробка для еды на вынос-пикник Parole 24,5*13,5*12 см, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>80</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81210575</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>197.90</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Коробка для кондитерских изделий 16*16 см, фуксия-зеленый картон Garcia De Pou</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -23578,51 +23578,51 @@
           <t>81210576</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>197.92</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Коробка для кондитерских изделий 20*20 см, фуксия-зеленый картон Garcia De Pou</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>75</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>81210257</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
           <t>153.99</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Коробка для кондитерских изделий, 125 г, золотая, 10,3*6,7*4,5 см картон Garcia De Pou</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -24122,51 +24122,51 @@
           <t>81210930</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>204.67</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Коробка для торта 28*28*10 см, белая, картон 275 г/см2, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>80</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>81210934</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t>204.70</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Коробка для торта с окном 23*23*7,5 см, белая, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -24190,51 +24190,51 @@
           <t>81210935</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
           <t>204.72</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Коробка для торта с окном 28*28*10 см, белая, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>87</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>81210936</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>204.73</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Коробка для торта с окном 32*32*10 см, белая, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -24258,51 +24258,51 @@
           <t>81210942</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>219.89</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Коробка для хот-дога Black 23,5*9*6 см, 50 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>1027</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>81210547</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>192.66</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Коробка для шоколада с крышкой и разделителями, 14,5*14,5*3,5 см, черная, картон, 50 шт/</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -25482,51 +25482,51 @@
           <t>81210570</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
           <t>195.55</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
           <t>Крышка купольная с отверстием для стаканов арт.81210569, прозрачная, d 9,5 см, РЕТ, 100</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G188" s="9">
         <v>747</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
           <t>81210624</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
           <t>205.06</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
           <t>Крышка с питейником, для стакана 180 мл арт.81210623, черная, PS, 100 шт</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -25584,51 +25584,51 @@
           <t>81210636</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
           <t>205.96  Garcia D.</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
           <t>Кулек "Газета" для картофеля фри/снэков, 40г, 16 см, жиростойкий пергамент, 250 шт/уп, G</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G191" s="9">
         <v>686</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>81210359</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
           <t>167.43</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
           <t>Кулек бумажный "Газета" 250 г, белый, 29,5 см, жиростойкий пергамент, 250 шт/уп, Garcia</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -25652,51 +25652,51 @@
           <t>81210360</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
           <t>167.45</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
           <t>Кулек бумажный "Газета" 400 г, белый, жиростойкий пергамент, 250 шт/уп, Garcia de Pou</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G193" s="9">
         <v>1378</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>81210361</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
           <t>167.47</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
           <t>Кулек бумажный "Газета" 600 г, белый, жиростойкий пергамент, 250 шт/уп, Garcia de Pou</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -26196,51 +26196,51 @@
           <t>81211082</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
           <t>GA308 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
           <t>Мартинка фуршетная пластик 60 мл, 6,4*9,3 см, 6 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G209" s="9">
         <v>171</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>1449</v>
+        <v>1273</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
           <t>81211129</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
           <t>156.60</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
           <t>Менажница 5 секций, d 30,6 см, серебряная, РЕТ, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -26536,51 +26536,51 @@
           <t>81210071</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
           <t>109.29</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
           <t>Набор столовых приборов 15 см в индивидуальной упаковке: нож, вилка, ложка; дерево</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G219" s="9">
         <v>24</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
           <t>81211557</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
           <t>189.43</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
           <t>Нож одноразовый "Классика" 20,4 см, 100 шт, дерево, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -26672,51 +26672,51 @@
           <t>81211442</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
           <t>134.80</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
           <t>Обёрточная пленка прозрачная 1*50 м, PP, 1 рулон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G223" s="9">
         <v>1626</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
           <t>81211366</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
           <t>222.52</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
           <t>Обёрточная полоска для сэндвича/ролла "Газета" 7*26 см, 5000 шт/уп, жиростойкая бумага,</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -27114,51 +27114,51 @@
           <t>81210620</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
           <t>204.89</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
           <t>Пакет Panorama для сэндвича с окном 14+6*23 см, крафт-бумага, 250 шт/уп, Garcia de Pou</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G236" s="9">
         <v>1149</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
           <t>81211431</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
           <t>146.81</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
           <t>Пакет бумажный для коробок с пиццой "Feel Green" 43+33*33 см, натуральный, крафт, 1 шт,</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -27386,51 +27386,51 @@
           <t>81211429</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
           <t>222.28</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
           <t>Пакет бумажный с ручками "Газета" 32+21*28,5 см, крафт-бумага, 1 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G244" s="9">
         <v>30</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
           <t>81211363</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
           <t>168.35</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
           <t>Пакет для багета Feel Green 12+7*66 см, крафт, 100 шт/уп, бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -27454,85 +27454,85 @@
           <t>81210894</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
           <t>229.14</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
           <t>Пакет для выпечки Parole бумага 12+5*14 см, 500 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G246" s="9">
         <v>676</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
           <t>81210893</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
           <t>229.11</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
           <t>Пакет для выпечки Parole бумага 12+5*22 см, 500 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G247" s="9">
         <v>959</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
           <t>81210892</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
           <t>229.12</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
           <t>Пакет для выпечки Parole бумага 14+7*22 см, 500 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -27556,51 +27556,51 @@
           <t>81210891</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
           <t>229.13</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
           <t>Пакет для выпечки Parole бумага 14+7*26 см, 500 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G249" s="9">
         <v>1182</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
           <t>81210903</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
           <t>229.32</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
           <t>Пакет для гамбургера Parole 12+7*18 см, голубой, 500 шт/уп, жиростойкий пергамент, Garci</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -27760,51 +27760,51 @@
           <t>81210906</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
           <t>229.31</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
           <t>Пакет для гамбургера Parole 14+7*22 см, оранжевый, 500 шт/уп, жиростойкий пергамент, Gar</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G255" s="9">
         <v>1348</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
           <t>81210796</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
           <t>545.23</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
           <t>Пакет для кондитерских изделий прозрачный 12*23 см, целлофан, 100 шт/уп</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -28066,51 +28066,51 @@
           <t>81211394</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
           <t>206.70</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
           <t>Пакет для покупок без ручек 20+9*34,5 см, белый, крафт-бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G264" s="9">
         <v>14</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>236</v>
+        <v>186</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
           <t>81211395</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
           <t>222.43</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
           <t>Пакет для покупок без ручек 22+14*37 см, белый, крафт-бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -28542,119 +28542,119 @@
           <t>81210927</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
           <t>214.37</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
           <t>Пакет с ручками "Газета", 20+10*29 см, бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G278" s="9">
         <v>22</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>6835</v>
+        <v>6785</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
           <t>81210808</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
           <t>214.38</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
           <t>Пакет с ручками "Газета", 26+14*32 см, крафт-бумага Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G279" s="9">
         <v>25</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>6930</v>
+        <v>6900</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
           <t>81210807</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
           <t>214.15</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
           <t>Пакет с ручками "Мешковина", 26+14*32 см, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G280" s="9">
         <v>25</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>958</v>
+        <v>608</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
           <t>81210925</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
           <t>230.05</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
           <t>Пакет с ручками Parole, 26+14*32 см, бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -28780,51 +28780,51 @@
           <t>81211302</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
           <t>142.68</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
           <t>Пинцет для закусок 16 см, бамбук, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G285" s="9">
         <v>1962</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
           <t>81210727</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
           <t>211.84</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
           <t>Пленка с узором для упаковки кондитерских изделий, 16*16 см, 500 шт/уп</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -29052,51 +29052,51 @@
           <t>81211161</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
           <t>156.48</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
           <t>Подкладка сервировочная (плейсмет) "ФастФуд", 31*43 см, 500 шт/уп, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G293" s="9">
         <v>2820</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>242</v>
+        <v>214</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
           <t>81211173</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
           <t>169.65</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
           <t>Подкладка сервировочная (плейсмет) рифленая, черная, 500 шт, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -29120,51 +29120,51 @@
           <t>81211172</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
           <t>191.13</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
           <t>Подкладка сервировочная (плейсмет) рифленая, шоколад, 500 шт, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G295" s="9">
         <v>3699</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
           <t>81211529</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
           <t>229.85</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
           <t>Поднос для фаст-фуда Parole, отделения на 2 стакана + 2 блюда, 26*19*5 см, 50 шт/уп, Gar</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -29528,51 +29528,51 @@
           <t>81210248</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
           <t>153.49</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
           <t>Салфетка Double Point двухслойная 1/6, желтый, 33*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G307" s="9">
         <v>220</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
           <t>81210806</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
           <t>214.11</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
           <t>Салфетка Double Point двухслойная 1/8 "Мешковина", 40*40 см, 25 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -29664,85 +29664,85 @@
           <t>81210421</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
           <t>178.18</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
           <t>Салфетка I-ONE однослойная, повышенной впитываемости, 20*20 см, бумага 33 г/см2, 100 шт</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G311" s="9">
         <v>87</v>
       </c>
       <c r="H311" s="9">
         <v/>
       </c>
       <c r="I311" s="10">
-        <v>950</v>
+        <v>924</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
           <t>81210756</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
           <t>301.09</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная белая d 19 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G312" s="9">
         <v>306</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
           <t>81210757</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
           <t>301.11</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная белая d 21,5 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -29834,51 +29834,51 @@
           <t>81210769</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
           <t>305.05</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная золотая d 14 см, металлизированная целлюлоза, 100 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G316" s="9">
         <v>356</v>
       </c>
       <c r="H316" s="9">
         <v/>
       </c>
       <c r="I316" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
           <t>81210770</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
           <t>305.07</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная золотая d 16,5 см, металлизированная целлюлоза, 100 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -30242,85 +30242,85 @@
           <t>81211449</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
           <t>225.11</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная натуральная, крафт d 21,5 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G328" s="9">
         <v>482</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
           <t>81211450</t>
         </is>
       </c>
       <c r="D329" s="7" t="inlineStr">
         <is>
           <t>224.54</t>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная натуральная, крафт d 42 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F329" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G329" s="9">
         <v>1680</v>
       </c>
       <c r="H329" s="9">
         <v/>
       </c>
       <c r="I329" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J329" s="4"/>
     </row>
     <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="4"/>
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
           <t>81210384</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
           <t>169.77</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная черная d 14 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -30616,51 +30616,51 @@
           <t>81210803</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
           <t>214.06</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point ECO двухслойная, 25*25 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G339" s="9">
         <v>92</v>
       </c>
       <c r="H339" s="9">
         <v/>
       </c>
       <c r="I339" s="10">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="J339" s="4"/>
     </row>
     <row r="340" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="4"/>
       <c r="B340" s="5"/>
       <c r="C340" s="6" t="inlineStr">
         <is>
           <t>81210164</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
           <t>143.60</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point двухслойная желтый, 39*39 см, 50 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -30684,51 +30684,51 @@
           <t>81210447</t>
         </is>
       </c>
       <c r="D341" s="7" t="inlineStr">
         <is>
           <t>180.10</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point двухслойная золотая, 39*39 см, 50 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F341" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G341" s="9">
         <v>247</v>
       </c>
       <c r="H341" s="9">
         <v/>
       </c>
       <c r="I341" s="10">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="J341" s="4"/>
     </row>
     <row r="342" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="4"/>
       <c r="B342" s="5"/>
       <c r="C342" s="6" t="inlineStr">
         <is>
           <t>81210026</t>
         </is>
       </c>
       <c r="D342" s="7" t="inlineStr">
         <is>
           <t>101.86</t>
         </is>
       </c>
       <c r="E342" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point двухслойная черная, 39*39 см, 50 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -30956,51 +30956,51 @@
           <t>81210027</t>
         </is>
       </c>
       <c r="D349" s="7" t="inlineStr">
         <is>
           <t>102.16</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная белая, 33*33 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F349" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G349" s="9">
         <v>257</v>
       </c>
       <c r="H349" s="9">
         <v/>
       </c>
       <c r="I349" s="10">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J349" s="4"/>
     </row>
     <row r="350" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4"/>
       <c r="B350" s="5"/>
       <c r="C350" s="6" t="inlineStr">
         <is>
           <t>81210372</t>
         </is>
       </c>
       <c r="D350" s="7" t="inlineStr">
         <is>
           <t>167.90</t>
         </is>
       </c>
       <c r="E350" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная желтая, 40*40 см, 100 шт</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -31024,85 +31024,85 @@
           <t>81210039</t>
         </is>
       </c>
       <c r="D351" s="7" t="inlineStr">
         <is>
           <t>103.50</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная синяя, 40*40 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F351" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G351" s="9">
         <v>418</v>
       </c>
       <c r="H351" s="9">
         <v/>
       </c>
       <c r="I351" s="10">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J351" s="4"/>
     </row>
     <row r="352" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="4"/>
       <c r="B352" s="5"/>
       <c r="C352" s="6" t="inlineStr">
         <is>
           <t>81210036</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
           <t>103.00</t>
         </is>
       </c>
       <c r="E352" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная черная, 40*40 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G352" s="9">
         <v>423</v>
       </c>
       <c r="H352" s="9">
         <v/>
       </c>
       <c r="I352" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J352" s="4"/>
     </row>
     <row r="353" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="4"/>
       <c r="B353" s="5"/>
       <c r="C353" s="6" t="inlineStr">
         <is>
           <t>81210017</t>
         </is>
       </c>
       <c r="D353" s="7" t="inlineStr">
         <is>
           <t>213.56</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
           <t>Салфетка двусторонняя Like Linen серая, 40*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F353" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -31126,51 +31126,51 @@
           <t>81210749</t>
         </is>
       </c>
       <c r="D354" s="7" t="inlineStr">
         <is>
           <t>213.63</t>
         </is>
       </c>
       <c r="E354" s="8" t="inlineStr">
         <is>
           <t>Салфетка двусторонняя Like Linen, цвет бордо, 40*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G354" s="9">
         <v>1004</v>
       </c>
       <c r="H354" s="9">
         <v/>
       </c>
       <c r="I354" s="10">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="J354" s="4"/>
     </row>
     <row r="355" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="4"/>
       <c r="B355" s="5"/>
       <c r="C355" s="6" t="inlineStr">
         <is>
           <t>81210748</t>
         </is>
       </c>
       <c r="D355" s="7" t="inlineStr">
         <is>
           <t>213.62</t>
         </is>
       </c>
       <c r="E355" s="8" t="inlineStr">
         <is>
           <t>Салфетка двусторонняя Like Linen, цвет парма, 40*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F355" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -31262,51 +31262,51 @@
           <t>81211593</t>
         </is>
       </c>
       <c r="D358" s="7" t="inlineStr">
         <is>
           <t>122.17</t>
         </is>
       </c>
       <c r="E358" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная Double Point, красный, 20*20 см, 100 шт, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G358" s="9">
         <v>183</v>
       </c>
       <c r="H358" s="9">
         <v/>
       </c>
       <c r="I358" s="10">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="J358" s="4"/>
     </row>
     <row r="359" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="4"/>
       <c r="B359" s="5"/>
       <c r="C359" s="6" t="inlineStr">
         <is>
           <t>81211145</t>
         </is>
       </c>
       <c r="D359" s="7" t="inlineStr">
         <is>
           <t>122.19</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная Double Point, синий, 20*20 см, 100 шт/уп, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F359" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -31330,85 +31330,85 @@
           <t>81211148</t>
         </is>
       </c>
       <c r="D360" s="7" t="inlineStr">
         <is>
           <t>101.20</t>
         </is>
       </c>
       <c r="E360" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная Double Point, синий, 39*39 см, 50 шт/уп, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G360" s="9">
         <v>273</v>
       </c>
       <c r="H360" s="9">
         <v/>
       </c>
       <c r="I360" s="10">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J360" s="4"/>
     </row>
     <row r="361" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="4"/>
       <c r="B361" s="5"/>
       <c r="C361" s="6" t="inlineStr">
         <is>
           <t>81211139</t>
         </is>
       </c>
       <c r="D361" s="7" t="inlineStr">
         <is>
           <t>103.24</t>
         </is>
       </c>
       <c r="E361" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная, гавана, 39*39 см, 100 шт/уп, бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F361" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G361" s="9">
         <v>410</v>
       </c>
       <c r="H361" s="9">
         <v/>
       </c>
       <c r="I361" s="10">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="J361" s="4"/>
     </row>
     <row r="362" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4"/>
       <c r="B362" s="5"/>
       <c r="C362" s="6" t="inlineStr">
         <is>
           <t>81210354</t>
         </is>
       </c>
       <c r="D362" s="7" t="inlineStr">
         <is>
           <t>167.12</t>
         </is>
       </c>
       <c r="E362" s="8" t="inlineStr">
         <is>
           <t>Салфетка желтая, 40*40 см, материал Airlaid, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F362" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -32000,119 +32000,119 @@
       <c r="I379" s="10">
         <v>0</v>
       </c>
       <c r="J379" s="4"/>
     </row>
     <row r="380" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="4"/>
       <c r="B380" s="5"/>
       <c r="C380" s="6" t="inlineStr">
         <is>
           <t>81400053</t>
         </is>
       </c>
       <c r="D380" s="7" t="inlineStr">
         <is>
           <t>AS100</t>
         </is>
       </c>
       <c r="E380" s="8" t="inlineStr">
         <is>
           <t>Салфетки бумажные ажурные 10 см, 250 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F380" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G380" s="9">
         <v>64</v>
       </c>
       <c r="H380" s="9">
         <v/>
       </c>
       <c r="I380" s="10">
         <v>0</v>
       </c>
       <c r="J380" s="4"/>
     </row>
     <row r="381" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="4"/>
       <c r="B381" s="5"/>
       <c r="C381" s="6" t="inlineStr">
         <is>
           <t>81400071</t>
         </is>
       </c>
       <c r="D381" s="7" t="inlineStr">
         <is>
           <t>AS270*350</t>
         </is>
       </c>
       <c r="E381" s="8" t="inlineStr">
         <is>
           <t>Салфетки бумажные ажурные 270*350 мм, 250 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F381" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G381" s="9">
         <v>368.5</v>
       </c>
       <c r="H381" s="9">
         <v/>
       </c>
       <c r="I381" s="10">
         <v>0</v>
       </c>
       <c r="J381" s="4"/>
     </row>
     <row r="382" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="4"/>
       <c r="B382" s="5"/>
       <c r="C382" s="6" t="inlineStr">
         <is>
           <t>81400028</t>
         </is>
       </c>
       <c r="D382" s="7" t="inlineStr">
         <is>
           <t>AS380</t>
         </is>
       </c>
       <c r="E382" s="8" t="inlineStr">
         <is>
           <t>Салфетки бумажные ажурные D380мм 250шт/уп P.L.</t>
         </is>
       </c>
       <c r="F382" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G382" s="9">
         <v>865</v>
       </c>
       <c r="H382" s="9">
         <v/>
       </c>
       <c r="I382" s="10">
         <v>19</v>
       </c>
       <c r="J382" s="4"/>
     </row>
     <row r="383" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="4"/>
       <c r="B383" s="5"/>
       <c r="C383" s="6" t="inlineStr">
         <is>
           <t>81400043</t>
         </is>
       </c>
       <c r="D383" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -33064,51 +33064,51 @@
           <t>81210569</t>
         </is>
       </c>
       <c r="D411" s="7" t="inlineStr">
         <is>
           <t>195.52</t>
         </is>
       </c>
       <c r="E411" s="8" t="inlineStr">
         <is>
           <t>Стакан 360 мл, прозрачный, РЕТ, 50 шт (крышка 81210570)</t>
         </is>
       </c>
       <c r="F411" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G411" s="9">
         <v>1023</v>
       </c>
       <c r="H411" s="9">
         <v/>
       </c>
       <c r="I411" s="10">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="J411" s="4"/>
     </row>
     <row r="412" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A412" s="4"/>
       <c r="B412" s="5"/>
       <c r="C412" s="6" t="inlineStr">
         <is>
           <t>81210252</t>
         </is>
       </c>
       <c r="D412" s="7" t="inlineStr">
         <is>
           <t>153.84</t>
         </is>
       </c>
       <c r="E412" s="8" t="inlineStr">
         <is>
           <t>Стакан Feel Green для холодных напитков, 270 мл, 7,5*10 см, картон, 100 шт, Garcia de Po</t>
         </is>
       </c>
       <c r="F412" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -33166,51 +33166,51 @@
           <t>81210255</t>
         </is>
       </c>
       <c r="D414" s="7" t="inlineStr">
         <is>
           <t>153.87</t>
         </is>
       </c>
       <c r="E414" s="8" t="inlineStr">
         <is>
           <t>Стакан Feel Green для холодных напитков, 480 мл, 9*13 см, картон, 50 шт, Garcia de Pou (</t>
         </is>
       </c>
       <c r="F414" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G414" s="9">
         <v>459</v>
       </c>
       <c r="H414" s="9">
         <v/>
       </c>
       <c r="I414" s="10">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="J414" s="4"/>
     </row>
     <row r="415" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A415" s="4"/>
       <c r="B415" s="5"/>
       <c r="C415" s="6" t="inlineStr">
         <is>
           <t>81210256</t>
         </is>
       </c>
       <c r="D415" s="7" t="inlineStr">
         <is>
           <t>153.88</t>
         </is>
       </c>
       <c r="E415" s="8" t="inlineStr">
         <is>
           <t>Стакан Feel Green для холодных напитков, 660 мл, 9*17 см, картон, 50 шт, Garcia de Pou (</t>
         </is>
       </c>
       <c r="F415" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -33710,153 +33710,153 @@
           <t>81210437</t>
         </is>
       </c>
       <c r="D430" s="7" t="inlineStr">
         <is>
           <t>179.09</t>
         </is>
       </c>
       <c r="E430" s="8" t="inlineStr">
         <is>
           <t>Стакан с двойными стенками для горячих напитков 120 мл, черный, гофр.картон, 40 шт, Garc</t>
         </is>
       </c>
       <c r="F430" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G430" s="9">
         <v>390</v>
       </c>
       <c r="H430" s="9">
         <v/>
       </c>
       <c r="I430" s="10">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="J430" s="4"/>
     </row>
     <row r="431" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A431" s="4"/>
       <c r="B431" s="5"/>
       <c r="C431" s="6" t="inlineStr">
         <is>
           <t>81210425</t>
         </is>
       </c>
       <c r="D431" s="7" t="inlineStr">
         <is>
           <t>178.38</t>
         </is>
       </c>
       <c r="E431" s="8" t="inlineStr">
         <is>
           <t>Стакан с двойными стенками для горячих напитков 240 мл, гофр.картон, черный, 25 шт, Garc</t>
         </is>
       </c>
       <c r="F431" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G431" s="9">
         <v>367</v>
       </c>
       <c r="H431" s="9">
         <v/>
       </c>
       <c r="I431" s="10">
-        <v>1207</v>
+        <v>1200</v>
       </c>
       <c r="J431" s="4"/>
     </row>
     <row r="432" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A432" s="4"/>
       <c r="B432" s="5"/>
       <c r="C432" s="6" t="inlineStr">
         <is>
           <t>81210426</t>
         </is>
       </c>
       <c r="D432" s="7" t="inlineStr">
         <is>
           <t>178.39</t>
         </is>
       </c>
       <c r="E432" s="8" t="inlineStr">
         <is>
           <t>Стакан с двойными стенками для горячих напитков 360 мл, гофр.картон, черный, 25 шт, Garc</t>
         </is>
       </c>
       <c r="F432" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G432" s="9">
         <v>524</v>
       </c>
       <c r="H432" s="9">
         <v/>
       </c>
       <c r="I432" s="10">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="J432" s="4"/>
     </row>
     <row r="433" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A433" s="4"/>
       <c r="B433" s="5"/>
       <c r="C433" s="6" t="inlineStr">
         <is>
           <t>81210438</t>
         </is>
       </c>
       <c r="D433" s="7" t="inlineStr">
         <is>
           <t>179.11</t>
         </is>
       </c>
       <c r="E433" s="8" t="inlineStr">
         <is>
           <t>Стакан с двойными стенками для горячих напитков 480 мл, черный, гофр.картон, 25 шт, Garc</t>
         </is>
       </c>
       <c r="F433" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G433" s="9">
         <v>580</v>
       </c>
       <c r="H433" s="9">
         <v/>
       </c>
       <c r="I433" s="10">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="J433" s="4"/>
     </row>
     <row r="434" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A434" s="4"/>
       <c r="B434" s="5"/>
       <c r="C434" s="6" t="inlineStr">
         <is>
           <t>81210701</t>
         </is>
       </c>
       <c r="D434" s="7" t="inlineStr">
         <is>
           <t>DM-009 / 209.90 (50шт)</t>
         </is>
       </c>
       <c r="E434" s="8" t="inlineStr">
         <is>
           <t>Стакан/салатник одноразовый Bionic, японский дизайн Wasara, 335 мл, 9,9(d)*8,5(h) см, це</t>
         </is>
       </c>
       <c r="F434" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -34390,51 +34390,51 @@
           <t>81211203</t>
         </is>
       </c>
       <c r="D450" s="7" t="inlineStr">
         <is>
           <t>221.95</t>
         </is>
       </c>
       <c r="E450" s="8" t="inlineStr">
         <is>
           <t>Тарелка Parole 18 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F450" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G450" s="9">
         <v>1417</v>
       </c>
       <c r="H450" s="9">
         <v/>
       </c>
       <c r="I450" s="10">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J450" s="4"/>
     </row>
     <row r="451" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A451" s="4"/>
       <c r="B451" s="5"/>
       <c r="C451" s="6" t="inlineStr">
         <is>
           <t>81211204</t>
         </is>
       </c>
       <c r="D451" s="7" t="inlineStr">
         <is>
           <t>221.96</t>
         </is>
       </c>
       <c r="E451" s="8" t="inlineStr">
         <is>
           <t>Тарелка Parole 23 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F451" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -35580,51 +35580,51 @@
           <t>80002741</t>
         </is>
       </c>
       <c r="D485" s="7" t="inlineStr">
         <is>
           <t>GU-FP1212K-CB/ 5 уп*1000</t>
         </is>
       </c>
       <c r="E485" s="8" t="inlineStr">
         <is>
           <t>Термолист "Vintage" 30*30 см для сервировки металлических корзинок, коричневый, 1000л/ко</t>
         </is>
       </c>
       <c r="F485" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G485" s="9">
         <v>6499</v>
       </c>
       <c r="H485" s="9">
         <v/>
       </c>
       <c r="I485" s="10">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="J485" s="4"/>
     </row>
     <row r="486" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A486" s="4"/>
       <c r="B486" s="5"/>
       <c r="C486" s="6" t="inlineStr">
         <is>
           <t>80002022</t>
         </is>
       </c>
       <c r="D486" s="7" t="inlineStr">
         <is>
           <t>GU-FP1010K-CB/1к=5 уп*500</t>
         </is>
       </c>
       <c r="E486" s="8" t="inlineStr">
         <is>
           <t>Термолист Vintage квадратный 25*25 см для сервировки металлических корзин, коричневый, P</t>
         </is>
       </c>
       <c r="F486" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -35648,51 +35648,51 @@
           <t>80002023</t>
         </is>
       </c>
       <c r="D487" s="7" t="inlineStr">
         <is>
           <t>GU-FP1212W-СB/ 5 уп*1000</t>
         </is>
       </c>
       <c r="E487" s="8" t="inlineStr">
         <is>
           <t>Термолист для сервировки квадратный 30*30 см белый, P.L. Proff Cuisine (1000 л/кор)</t>
         </is>
       </c>
       <c r="F487" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G487" s="9">
         <v>6499</v>
       </c>
       <c r="H487" s="9">
         <v/>
       </c>
       <c r="I487" s="10">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="J487" s="4"/>
     </row>
     <row r="488" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A488" s="4"/>
       <c r="B488" s="5"/>
       <c r="C488" s="6" t="inlineStr">
         <is>
           <t>80002020</t>
         </is>
       </c>
       <c r="D488" s="7" t="inlineStr">
         <is>
           <t>GU-FP1010W-CB/ 5 уп*1000</t>
         </is>
       </c>
       <c r="E488" s="8" t="inlineStr">
         <is>
           <t>Термолист квадратный 25 см, белый, (1 кор=1000 листов), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F488" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -35954,51 +35954,51 @@
           <t>81210922</t>
         </is>
       </c>
       <c r="D496" s="7" t="inlineStr">
         <is>
           <t>169.10</t>
         </is>
       </c>
       <c r="E496" s="8" t="inlineStr">
         <is>
           <t>Упаковочная бумага "Чёрно-белая клетка", 28*34 см, 1000 шт/уп, жиростойкий пергамент, Ga</t>
         </is>
       </c>
       <c r="F496" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G496" s="9">
         <v>3018</v>
       </c>
       <c r="H496" s="9">
         <v/>
       </c>
       <c r="I496" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J496" s="4"/>
     </row>
     <row r="497" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A497" s="4"/>
       <c r="B497" s="5"/>
       <c r="C497" s="6" t="inlineStr">
         <is>
           <t>81210499</t>
         </is>
       </c>
       <c r="D497" s="7" t="inlineStr">
         <is>
           <t>186.29</t>
         </is>
       </c>
       <c r="E497" s="8" t="inlineStr">
         <is>
           <t>Упаковочная бумага "Черная клетка", 31*31 см, жиростойкий пергамент 32 г/см2, 1000 шт/уп</t>
         </is>
       </c>
       <c r="F497" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -36158,51 +36158,51 @@
           <t>81210303</t>
         </is>
       </c>
       <c r="D502" s="7" t="inlineStr">
         <is>
           <t>157.33</t>
         </is>
       </c>
       <c r="E502" s="8" t="inlineStr">
         <is>
           <t>Фуршетная ложка серебряная 10 см, PS, 200 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F502" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G502" s="9">
         <v>992</v>
       </c>
       <c r="H502" s="9">
         <v/>
       </c>
       <c r="I502" s="10">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="J502" s="4"/>
     </row>
     <row r="503" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A503" s="4"/>
       <c r="B503" s="5"/>
       <c r="C503" s="6" t="inlineStr">
         <is>
           <t>81210975</t>
         </is>
       </c>
       <c r="D503" s="7" t="inlineStr">
         <is>
           <t>170.83  Garcia D.</t>
         </is>
       </c>
       <c r="E503" s="8" t="inlineStr">
         <is>
           <t>Фуршетная мини-кастрюлька с крышкой, 350 мл, 15,6*10*7,3 см, 6 шт, СВЧ, PP</t>
         </is>
       </c>
       <c r="F503" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -36430,51 +36430,51 @@
           <t>81211075</t>
         </is>
       </c>
       <c r="D510" s="7" t="inlineStr">
         <is>
           <t>GA341 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E510" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик "Вилка на подставке" 7,1*2,9*2,5 см, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F510" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G510" s="9">
         <v>135</v>
       </c>
       <c r="H510" s="9">
         <v/>
       </c>
       <c r="I510" s="10">
-        <v>1032</v>
+        <v>1023</v>
       </c>
       <c r="J510" s="4"/>
     </row>
     <row r="511" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A511" s="4"/>
       <c r="B511" s="5"/>
       <c r="C511" s="6" t="inlineStr">
         <is>
           <t>81202797</t>
         </is>
       </c>
       <c r="D511" s="7" t="inlineStr">
         <is>
           <t>5023</t>
         </is>
       </c>
       <c r="E511" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик "Квадрат" 70*70 мм, 90 мл, прозрачный, 25 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F511" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -36600,85 +36600,85 @@
           <t>81210008</t>
         </is>
       </c>
       <c r="D515" s="7" t="inlineStr">
         <is>
           <t>205.51</t>
         </is>
       </c>
       <c r="E515" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 10*5,5 см, прозрачный, PS, 18 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F515" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G515" s="9">
         <v>280</v>
       </c>
       <c r="H515" s="9">
         <v/>
       </c>
       <c r="I515" s="10">
-        <v>1257</v>
+        <v>1229</v>
       </c>
       <c r="J515" s="4"/>
     </row>
     <row r="516" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A516" s="4"/>
       <c r="B516" s="5"/>
       <c r="C516" s="6" t="inlineStr">
         <is>
           <t>81200530</t>
         </is>
       </c>
       <c r="D516" s="7" t="inlineStr">
         <is>
           <t>GA250(1кор=24упак)</t>
         </is>
       </c>
       <c r="E516" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 100 мл, 7*7*7 см, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F516" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G516" s="9">
         <v>592</v>
       </c>
       <c r="H516" s="9">
         <v/>
       </c>
       <c r="I516" s="10">
-        <v>289</v>
+        <v>0</v>
       </c>
       <c r="J516" s="4"/>
     </row>
     <row r="517" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A517" s="4"/>
       <c r="B517" s="5"/>
       <c r="C517" s="6" t="inlineStr">
         <is>
           <t>81211085</t>
         </is>
       </c>
       <c r="D517" s="7" t="inlineStr">
         <is>
           <t>GA334/ZGA334 (1кор=24уп)</t>
         </is>
       </c>
       <c r="E517" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 120 мл, 7,4*5,4 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F517" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -36770,51 +36770,51 @@
           <t>81211070</t>
         </is>
       </c>
       <c r="D520" s="7" t="inlineStr">
         <is>
           <t>GA377/ZGA377(1кор=24уп)</t>
         </is>
       </c>
       <c r="E520" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 130 мл, 6,4*6,4*8,4 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F520" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G520" s="9">
         <v>364</v>
       </c>
       <c r="H520" s="9">
         <v/>
       </c>
       <c r="I520" s="10">
-        <v>221</v>
+        <v>0</v>
       </c>
       <c r="J520" s="4"/>
     </row>
     <row r="521" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A521" s="4"/>
       <c r="B521" s="5"/>
       <c r="C521" s="6" t="inlineStr">
         <is>
           <t>81211074</t>
         </is>
       </c>
       <c r="D521" s="7" t="inlineStr">
         <is>
           <t>GA329(1кор=24уп)</t>
         </is>
       </c>
       <c r="E521" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 150 мл, 7,5*7.5*4 см, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F521" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -36906,51 +36906,51 @@
           <t>81211071</t>
         </is>
       </c>
       <c r="D524" s="7" t="inlineStr">
         <is>
           <t>GA373/ZGA373(1кор=24уп)</t>
         </is>
       </c>
       <c r="E524" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 170 мл, 8.2*8.2*7.7 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F524" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G524" s="9">
         <v>452</v>
       </c>
       <c r="H524" s="9">
         <v/>
       </c>
       <c r="I524" s="10">
-        <v>1651</v>
+        <v>1595</v>
       </c>
       <c r="J524" s="4"/>
     </row>
     <row r="525" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A525" s="4"/>
       <c r="B525" s="5"/>
       <c r="C525" s="6" t="inlineStr">
         <is>
           <t>81200527</t>
         </is>
       </c>
       <c r="D525" s="7" t="inlineStr">
         <is>
           <t>GA80(1кор=20упак)</t>
         </is>
       </c>
       <c r="E525" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 5*5*4,5 см, 60 мл, 50 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F525" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -36974,51 +36974,51 @@
           <t>81200529</t>
         </is>
       </c>
       <c r="D526" s="7" t="inlineStr">
         <is>
           <t>GA249(1кор=24упак)</t>
         </is>
       </c>
       <c r="E526" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 5*5*6 см, 60 мл, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F526" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G526" s="9">
         <v>508</v>
       </c>
       <c r="H526" s="9">
         <v/>
       </c>
       <c r="I526" s="10">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="J526" s="4"/>
     </row>
     <row r="527" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A527" s="4"/>
       <c r="B527" s="5"/>
       <c r="C527" s="6" t="inlineStr">
         <is>
           <t>81210307</t>
         </is>
       </c>
       <c r="D527" s="7" t="inlineStr">
         <is>
           <t>158.59</t>
         </is>
       </c>
       <c r="E527" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 52 мл, 7,6*6,5*2,4 см, PS, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F527" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -37076,51 +37076,51 @@
           <t>81200524</t>
         </is>
       </c>
       <c r="D529" s="7" t="inlineStr">
         <is>
           <t>OA67(1кор=20упак)</t>
         </is>
       </c>
       <c r="E529" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 60 мл,  9*6*4,5 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F529" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G529" s="9">
         <v>399</v>
       </c>
       <c r="H529" s="9">
         <v/>
       </c>
       <c r="I529" s="10">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="J529" s="4"/>
     </row>
     <row r="530" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A530" s="4"/>
       <c r="B530" s="5"/>
       <c r="C530" s="6" t="inlineStr">
         <is>
           <t>81210176</t>
         </is>
       </c>
       <c r="D530" s="7" t="inlineStr">
         <is>
           <t>144.98</t>
         </is>
       </c>
       <c r="E530" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 60 мл, 5,7*4 см, РЕТ, 200 шт</t>
         </is>
       </c>
       <c r="F530" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -37212,51 +37212,51 @@
           <t>81211072</t>
         </is>
       </c>
       <c r="D533" s="7" t="inlineStr">
         <is>
           <t>GA316(1кор=24уп)</t>
         </is>
       </c>
       <c r="E533" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 65 мл, d 6,5 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F533" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G533" s="9">
         <v>278</v>
       </c>
       <c r="H533" s="9">
         <v/>
       </c>
       <c r="I533" s="10">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="J533" s="4"/>
     </row>
     <row r="534" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A534" s="4"/>
       <c r="B534" s="5"/>
       <c r="C534" s="6" t="inlineStr">
         <is>
           <t>81211083</t>
         </is>
       </c>
       <c r="D534" s="7" t="inlineStr">
         <is>
           <t>GA305 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E534" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 75 мл, 5,7*4,1 см, 6 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F534" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -37280,51 +37280,51 @@
           <t>81200525</t>
         </is>
       </c>
       <c r="D535" s="7" t="inlineStr">
         <is>
           <t>GA73(1кор=30упак)</t>
         </is>
       </c>
       <c r="E535" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 75 мл, d 4,5 см, h 8,4 см, 20 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F535" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G535" s="9">
         <v>430</v>
       </c>
       <c r="H535" s="9">
         <v/>
       </c>
       <c r="I535" s="10">
-        <v>1627</v>
+        <v>1397</v>
       </c>
       <c r="J535" s="4"/>
     </row>
     <row r="536" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A536" s="4"/>
       <c r="B536" s="5"/>
       <c r="C536" s="6" t="inlineStr">
         <is>
           <t>81210521</t>
         </is>
       </c>
       <c r="D536" s="7" t="inlineStr">
         <is>
           <t>189.81</t>
         </is>
       </c>
       <c r="E536" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 75 мл, прозрачный, PS, 8 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F536" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -37382,85 +37382,85 @@
           <t>81200526</t>
         </is>
       </c>
       <c r="D538" s="7" t="inlineStr">
         <is>
           <t>GA82(1кор=50упак)</t>
         </is>
       </c>
       <c r="E538" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 85 мл, 4,7*4,7*7 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F538" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G538" s="9">
         <v>287</v>
       </c>
       <c r="H538" s="9">
         <v/>
       </c>
       <c r="I538" s="10">
-        <v>5091</v>
+        <v>4949</v>
       </c>
       <c r="J538" s="4"/>
     </row>
     <row r="539" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A539" s="4"/>
       <c r="B539" s="5"/>
       <c r="C539" s="6" t="inlineStr">
         <is>
           <t>81211073</t>
         </is>
       </c>
       <c r="D539" s="7" t="inlineStr">
         <is>
           <t>GA347/ZGA347(1кор=24уп)</t>
         </is>
       </c>
       <c r="E539" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 85 мл, 7,8*5 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F539" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G539" s="9">
         <v>278</v>
       </c>
       <c r="H539" s="9">
         <v/>
       </c>
       <c r="I539" s="10">
-        <v>1533</v>
+        <v>1520</v>
       </c>
       <c r="J539" s="4"/>
     </row>
     <row r="540" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A540" s="4"/>
       <c r="B540" s="5"/>
       <c r="C540" s="6" t="inlineStr">
         <is>
           <t>81200528</t>
         </is>
       </c>
       <c r="D540" s="7" t="inlineStr">
         <is>
           <t>GA263(1кор=24упак)</t>
         </is>
       </c>
       <c r="E540" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик d 6,8 см, h 7см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F540" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -37688,51 +37688,51 @@
           <t>81210631</t>
         </is>
       </c>
       <c r="D547" s="7" t="inlineStr">
         <is>
           <t>205.50</t>
         </is>
       </c>
       <c r="E547" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик серебряный, 8 см, PS, 18 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F547" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G547" s="9">
         <v>392</v>
       </c>
       <c r="H547" s="9">
         <v/>
       </c>
       <c r="I547" s="10">
-        <v>1673</v>
+        <v>1643</v>
       </c>
       <c r="J547" s="4"/>
     </row>
     <row r="548" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A548" s="4"/>
       <c r="B548" s="5"/>
       <c r="C548" s="6" t="inlineStr">
         <is>
           <t>81210298</t>
         </is>
       </c>
       <c r="D548" s="7" t="inlineStr">
         <is>
           <t>157.21</t>
         </is>
       </c>
       <c r="E548" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик серебряный, PS, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F548" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -37858,51 +37858,51 @@
           <t>81211076</t>
         </is>
       </c>
       <c r="D552" s="7" t="inlineStr">
         <is>
           <t>GA186 (1кор=24уп)</t>
         </is>
       </c>
       <c r="E552" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик, 7,7*7,4*6,3 см, 24 шт/уп, 100 мл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F552" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G552" s="9">
         <v>354</v>
       </c>
       <c r="H552" s="9">
         <v/>
       </c>
       <c r="I552" s="10">
-        <v>680</v>
+        <v>598</v>
       </c>
       <c r="J552" s="4"/>
     </row>
     <row r="553" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A553" s="4"/>
       <c r="B553" s="5"/>
       <c r="C553" s="6" t="inlineStr">
         <is>
           <t>81210730</t>
         </is>
       </c>
       <c r="D553" s="7" t="inlineStr">
         <is>
           <t>211.90</t>
         </is>
       </c>
       <c r="E553" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик, 9,3*7,2*13 см, прозрачный, PS, 6 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F553" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -37994,85 +37994,85 @@
           <t>81211081</t>
         </is>
       </c>
       <c r="D556" s="7" t="inlineStr">
         <is>
           <t>OA03 (1кор=12уп)</t>
         </is>
       </c>
       <c r="E556" s="8" t="inlineStr">
         <is>
           <t>Шампанка фуршетная пластик 170 мл, 5,3*20,2 см, 6 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F556" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G556" s="9">
         <v>293</v>
       </c>
       <c r="H556" s="9">
         <v/>
       </c>
       <c r="I556" s="10">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="J556" s="4"/>
     </row>
     <row r="557" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A557" s="4"/>
       <c r="B557" s="5"/>
       <c r="C557" s="6" t="inlineStr">
         <is>
           <t>81210687</t>
         </is>
       </c>
       <c r="D557" s="7" t="inlineStr">
         <is>
           <t>209.72</t>
         </is>
       </c>
       <c r="E557" s="8" t="inlineStr">
         <is>
           <t>Этикетка бумажная самоклеящаяся белая 4,5*3,6 см, 100 листов, 28 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F557" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G557" s="9">
         <v>1876</v>
       </c>
       <c r="H557" s="9">
         <v/>
       </c>
       <c r="I557" s="10">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J557" s="4"/>
     </row>
     <row r="558" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A558" s="4"/>
       <c r="B558" s="5"/>
       <c r="C558" s="6" t="inlineStr">
         <is>
           <t>81210677</t>
         </is>
       </c>
       <c r="D558" s="7" t="inlineStr">
         <is>
           <t>209.62</t>
         </is>
       </c>
       <c r="E558" s="8" t="inlineStr">
         <is>
           <t>Этикетка бумажная самоклеящаяся белая, 4,5*6,5 см, 100 листов, 16 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F558" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -38266,51 +38266,51 @@
           <t>81210688</t>
         </is>
       </c>
       <c r="D564" s="7" t="inlineStr">
         <is>
           <t>209.73</t>
         </is>
       </c>
       <c r="E564" s="8" t="inlineStr">
         <is>
           <t>Этикетка бумажная самоклеящаяся крафт, 4,5*3,6 см, 100 листов, 28 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F564" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G564" s="9">
         <v>2339</v>
       </c>
       <c r="H564" s="9">
         <v/>
       </c>
       <c r="I564" s="10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J564" s="4"/>
     </row>
     <row r="565" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A565" s="4"/>
       <c r="B565" s="5"/>
       <c r="C565" s="6" t="inlineStr">
         <is>
           <t>81210678</t>
         </is>
       </c>
       <c r="D565" s="7" t="inlineStr">
         <is>
           <t>209.63</t>
         </is>
       </c>
       <c r="E565" s="8" t="inlineStr">
         <is>
           <t>Этикетка бумажная самоклеящаяся крафт, 4,5*6,5 см, 100 листов, 16 наклеек/лист Garcia De Pou</t>
         </is>
       </c>
       <c r="F565" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>