--- v0 (2026-06-17)
+++ v1 (2026-10-26)
@@ -3428,51 +3428,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:38</t>
+          <t>Прайс актуален на 26.10.2026 13:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3517,85 +3517,85 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81210608</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>204.38</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Контейнер Feel Green вертикальный для картофеля фри, 360 мл, картон, 100 шт/уп, Garcia d</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1001</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>650</v>
       </c>
       <c r="I6" s="10">
         <v>37</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81210609</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>204.39</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Контейнер Feel Green вертикальный для картофеля фри, 480 мл, картон, 50 шт/уп, Garcia de</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>614</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>399</v>
       </c>
       <c r="I7" s="10">
         <v>114</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81400204</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>ECO CASE 300</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Контейнер бумажный пенал с окном 300мл 100*80*30мм 100шт/уп</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
@@ -3619,153 +3619,153 @@
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81210968</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>219.91</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Контейнер горизонтальный Black 480 г, 10*6*5 см, 200 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1433</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>931</v>
       </c>
       <c r="I9" s="10">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81210969</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>219.92</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Контейнер горизонтальный Black 960 г, 10,5*7,2*4,5 см, 200 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1853</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>1204</v>
       </c>
       <c r="I10" s="10">
         <v>27</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81210637</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>205.98</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Контейнер для горячего/холодного Volare 360 мл, картон, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1768</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>1149</v>
       </c>
       <c r="I11" s="10">
         <v>10</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81210638</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>205.99</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Контейнер для горячего/холодного Volare 480 мл, картон, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>9556</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>6211</v>
       </c>
       <c r="I12" s="10">
         <v>10</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81210534</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>191.90</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Контейнер для картофеля фри, 13*18 см, деревянный шпон, 100 шт</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
@@ -3857,88 +3857,88 @@
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81210217</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>147.48</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Контейнер для кондитерских изделий, 19*12*3,5 см, двусторонний - золотой/черный, картон,</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>7194</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>4676</v>
       </c>
       <c r="I16" s="10">
         <v>2</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81211242</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>223.36</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Контейнер для снэков/фри жиронепроницаемый рифленый, 960 гр, 10,5*7,2*4,5 см, 100 шт/уп,</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>934</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>607</v>
       </c>
       <c r="I17" s="10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81211482</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>230.11</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков CHIPS вертикальный 135 г, 13*8*13,5 см, 200 шт/уп, бумага, Garc</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3993,85 +3993,85 @@
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81210947</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>229.52</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков Parole 135 г, 13*8*13,5 см, 200 шт/уп, картон, Garcia de Pou</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1366</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>887</v>
       </c>
       <c r="I20" s="10">
         <v>5</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81210949</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>229.56</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков Parole 190 г, 14,5*9,5*18 см, 200 шт/уп, картон, Garcia de Pou</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2169</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>1409</v>
       </c>
       <c r="I21" s="10">
         <v>5</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81211522</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>229.73</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков Parole 240 г, горизонтальный 8,5*5*4 см, 200 шт/уп, картон, Gar</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
@@ -4095,51 +4095,51 @@
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81211523</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>229.71</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков Parole 480 г, горизонтальный 10*6*5 см, 200 шт/уп, картон, Garc</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1471</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>956</v>
       </c>
       <c r="I23" s="10">
         <v>4</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81211524</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>229.72</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков Parole 960 г, горизонтальный 10*16*4,5 см, 200 шт/уп, картон, G</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
@@ -4163,51 +4163,51 @@
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81211485</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>221.04</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков вертикальный 135 г, 13*8*13,5 см, натуральный, 200 шт/уп, бумаг</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1398</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>908</v>
       </c>
       <c r="I25" s="10">
         <v>7</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81211486</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>221.05</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Контейнер для фри/снеков вертикальный 165 г, 13,5*8,5*16 см, натуральный, 200 шт/уп, бум</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
@@ -4265,85 +4265,85 @@
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81210167</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>143.76</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный Feel Green вертикальный для картофеля фри, 135 гр, 13*8*13,5 см, 200</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1395</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>906</v>
       </c>
       <c r="I28" s="10">
         <v>10</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81210168</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>143.78</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный Feel Green вертикальный для картофеля фри, 165 гр, 13,5*8,5*16 см, 2</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1744</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>1133</v>
       </c>
       <c r="I29" s="10">
         <v>3</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81210169</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>143.80</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный Feel Green горизонтальный для картофеля фри, 240 гр, 12,5*9,6*3,7 см</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
@@ -4401,51 +4401,51 @@
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81210960</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>229.58</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный вертикальный для фри, снеков "PAROLE" 270 мл, Ø 7,5*10 см 100шт/уп,</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>913</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I32" s="10">
         <v>10</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81210961</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>229.59</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный вертикальный для фри, снеков "PAROLE" 480 мл, Ø 8,5*13,5 см 50шт/уп,</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
@@ -4469,221 +4469,221 @@
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81210962</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>229.60</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный вертикальный для фри, снеков "PAROLE" 660 мл, Ø 8,5*18 см 50шт/уп, G</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>679</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>441</v>
       </c>
       <c r="I34" s="10">
         <v>12</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81210958</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>219.82</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный вертикальный закрывающийся для фри, снеков "BLACK" 480 мл, Ø8,5*14 с</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>592</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>384</v>
       </c>
       <c r="I35" s="10">
         <v>313</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81210954</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>229.61  Garcia D.</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный вертикальный закрывающийся для фри, снеков "PAROLE" 360 мл, Ø12,5*6,</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>980</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>637</v>
       </c>
       <c r="I36" s="10">
         <v>20</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81210225</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>147.80</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный для салата с окном, 300 мл, 8*7,5*5,5 см, 50 шт/уп, Garcia de Pou</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>973</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>632</v>
       </c>
       <c r="I37" s="10">
         <v>8</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81210226</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>147.82</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Контейнер картонный для салата с окном, 500 мл, 8,5*12*5,5 см, 50 шт/уп, Garcia de Pou</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1027</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>667</v>
       </c>
       <c r="I38" s="10">
         <v>21</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81210215</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>147.44</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Контейнер кондитерский двусторонний 13*9*3,5 см, золотой/черный, картон, 250 шт</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>3420</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>2223</v>
       </c>
       <c r="I39" s="10">
         <v>1</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81210477</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>183.72</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Контейнер кондитерский, 22*14*3,5 см, двусторонний - золотой/черный, картон, 250 шт/уп,</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
@@ -4741,51 +4741,51 @@
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81210740</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>212.60</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Контейнер суповой с крышкой, 480 мл, 9,8*7,5*10 см, крафт-бумага, 25 шт/уп, Garcia de Po</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1337</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>869</v>
       </c>
       <c r="I42" s="10">
         <v>236</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81400165</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>КТ 60 (малая)</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Короб для пирогов, 6*23*14 см, 100 шт/уп</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
@@ -4979,88 +4979,88 @@
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81210741</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>212.63</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Коробка Feel Green для бургера, 17*17*8 см, картон, 50 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>1327</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>862</v>
       </c>
       <c r="I49" s="10">
         <v>6</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81210722</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>211.48</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Коробка Feel Green для еды на вынос, 26*18*7 см, гофр.картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>67</v>
       </c>
       <c r="H50" s="9">
-        <v/>
+        <v>43</v>
       </c>
       <c r="I50" s="10">
-        <v>506</v>
+        <v>455</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81211519</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>229.80</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Коробка для 1 куска пиццы Parole, 18*23*3 см, 100 шт/уп. картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -5081,51 +5081,51 @@
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81210625</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>205.39</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Коробка для 7-9 макарон, 6*22,5 см, деревянный шпон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>308</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>200</v>
       </c>
       <c r="I52" s="10">
         <v>36</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81211479</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>219.86</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Коробка для бургера 14*12,5*5,5 см, чёрный, 50 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
@@ -5149,391 +5149,391 @@
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81211475</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>221.02</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Коробка для бургера 14*12,5*8 см, натуральный 50 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>1053</v>
       </c>
       <c r="H54" s="9">
-        <v/>
+        <v>684</v>
       </c>
       <c r="I54" s="10">
         <v>39</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81211477</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>221.03</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Коробка для бургера 17,5*18*7,5 см, натуральный 50 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>1503</v>
       </c>
       <c r="H55" s="9">
-        <v/>
+        <v>976</v>
       </c>
       <c r="I55" s="10">
         <v>55</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81210940</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>229.50</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Коробка для бургера Parole 14*12,5*8 см, 50 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>902</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>586</v>
       </c>
       <c r="I56" s="10">
         <v>38</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81211233</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>204.77</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Коробка для выпечки с ручками 10*18*7 см, белая, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>43</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>27</v>
       </c>
       <c r="I57" s="10">
         <v>222</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81211234</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>204.78</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Коробка для выпечки с ручками 16*18*7 см, белая, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>51</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>33</v>
       </c>
       <c r="I58" s="10">
         <v>76</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81211235</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>204.79</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Коробка для выпечки с ручками 20*18*7 см, белая, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>87</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>56</v>
       </c>
       <c r="I59" s="10">
         <v>71</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81211588</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>229.94</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Коробка для еды + поднос 28*42 см, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>113</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>73</v>
       </c>
       <c r="I60" s="10">
         <v>178</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81210970</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>229.70</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Коробка для еды на вынос-пикник Parole 24,5*13,5*12 см, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>80</v>
       </c>
       <c r="H61" s="9">
-        <v/>
+        <v>52</v>
       </c>
       <c r="I61" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81210575</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>197.90</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Коробка для кондитерских изделий 16*16 см, фуксия-зеленый картон Garcia De Pou</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>61</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>39</v>
       </c>
       <c r="I62" s="10">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81210576</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>197.92</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Коробка для кондитерских изделий 20*20 см, фуксия-зеленый картон Garcia De Pou</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>75</v>
       </c>
       <c r="H63" s="9">
-        <v/>
+        <v>48</v>
       </c>
       <c r="I63" s="10">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81210257</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>153.99</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Коробка для кондитерских изделий, 125 г, золотая, 10,3*6,7*4,5 см картон Garcia De Pou</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>85</v>
       </c>
       <c r="H64" s="9">
-        <v/>
+        <v>55</v>
       </c>
       <c r="I64" s="10">
         <v>4972</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81210259</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>154.07</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Коробка для кондитерских изделий, 375 г, золотая 12,5*8*5,5 см, картон, 100 шт/уп, Garci</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
@@ -5557,289 +5557,289 @@
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81211508</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>223.23</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Коробка для лапши 480 мл, натуральный цвет, 5,7*7,7 см, СВЧ, 50 шт/уп, картон, Garcia de</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>934</v>
       </c>
       <c r="H66" s="9">
-        <v/>
+        <v>607</v>
       </c>
       <c r="I66" s="10">
         <v>3</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81211511</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>223.05</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Коробка для лапши 480 мл, натуральный цвет, d 8 см, h 9 см, СВЧ, 50 шт/уп, картон, Garci</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>822</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>534</v>
       </c>
       <c r="I67" s="10">
         <v>10</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81211513</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>223.06</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Коробка для лапши 780 мл, натуральный цвет, d 9 см, h 9 см, СВЧ, 50 шт/уп, картон, Garci</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>1055</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>685</v>
       </c>
       <c r="I68" s="10">
         <v>2</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81211510</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>131.39</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Коробка для лапши с ручками 480 мл белая, 7*5,5 см, 50 шт/уп, картон, Garcia de Pou</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>1288</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>837</v>
       </c>
       <c r="I69" s="10">
         <v>7</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81211512</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>131.40</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Коробка для лапши с ручками 780 мл белая, 8*7 см, 50 шт/уп, картон, Garcia de Pou</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>1411</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>917</v>
       </c>
       <c r="I70" s="10">
         <v>7</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81210120</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>125.87</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Коробка для пиццы 36*36*4 см, картон Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>58</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>37</v>
       </c>
       <c r="I71" s="10">
         <v>50</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81210723</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>211.49</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Коробка для пиццы белая, 33*33*3,5 см, гофрированный картон Garcia de Pou</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>44</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>28</v>
       </c>
       <c r="I72" s="10">
         <v>1200</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81210231</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>148.42</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Коробка для пиццы белая, 40*40*3,5 см, гофрированный картон, 100 шт/уп, Garcia de Pou</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>64</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>41</v>
       </c>
       <c r="I73" s="10">
         <v>480</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81002209</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>БУМ09023/БУМ09024</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Коробка для пиццы, 4*33,5*33,5 см, 50 шт</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
@@ -5863,51 +5863,51 @@
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81211196</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>212.95</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Коробка для суши Bionic 18,5*13*1,5 см, натуральный цвет, 50 шт, сахарный тростник, Garc</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>1149</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>746</v>
       </c>
       <c r="I75" s="10">
         <v>12</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81211197</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>212.96</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Коробка для суши Bionic 21,3*13,3*1,5 см, натуральный цвет, 50 шт, сахарный тростник, Ga</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
@@ -5931,258 +5931,258 @@
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81211500</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>223.43</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Коробка для суши/макарон с окном 17,5*12*4,5 см, натуральный, 50 шт/уп, бумага, Garcia d</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>1220</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>793</v>
       </c>
       <c r="I77" s="10">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81211499</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>223.42</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Коробка для суши/макарон с окном 20*9*4,5 см, натуральный, 50 шт/уп, бумага, Garcia de P</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>1223</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>794</v>
       </c>
       <c r="I78" s="10">
         <v>22</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81210930</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>204.67</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Коробка для торта 28*28*10 см, белая, картон 275 г/см2, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>80</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81210934</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>204.70</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Коробка для торта с окном 23*23*7,5 см, белая, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>54</v>
       </c>
       <c r="H80" s="9">
-        <v/>
+        <v>35</v>
       </c>
       <c r="I80" s="10">
         <v>424</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81210935</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>204.72</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Коробка для торта с окном 28*28*10 см, белая, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>87</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>56</v>
       </c>
       <c r="I81" s="10">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81210936</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>204.73</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Коробка для торта с окном 32*32*10 см, белая, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>99</v>
       </c>
       <c r="H82" s="9">
-        <v/>
+        <v>64</v>
       </c>
       <c r="I82" s="10">
         <v>158</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81210942</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>219.89</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Коробка для хот-дога Black 23,5*9*6 см, 50 шт/уп, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>1027</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81210547</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>192.66</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Коробка для шоколада с крышкой и разделителями, 14,5*14,5*3,5 см, черная, картон, 50 шт/</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -6203,281 +6203,281 @@
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81210546</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>192.65  Garcia D.</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Коробка для шоколада с крышкой и разделителями, 14,5*7,5*3,5 см, черная, картон Garcia De Pou</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>171</v>
       </c>
       <c r="H85" s="9">
-        <v/>
+        <v>111</v>
       </c>
       <c r="I85" s="10">
         <v>327</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81210173</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>144.62</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Коробка картонная Feel Green для бургера, 12*12*5 см, 50 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>734</v>
       </c>
       <c r="H86" s="9">
-        <v/>
+        <v>477</v>
       </c>
       <c r="I86" s="10">
         <v>12</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81210174</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>144.64</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Коробка картонная Feel Green для бургера, 14*14*8 см, 50 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>909</v>
       </c>
       <c r="H87" s="9">
-        <v/>
+        <v>590</v>
       </c>
       <c r="I87" s="10">
         <v>29</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81210220</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>147.70</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Коробка картонная для двойного сэндвича с окном 12,4*12,4*7,3 см, 100 шт/уп, Garcia de P</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>2241</v>
       </c>
       <c r="H88" s="9">
-        <v/>
+        <v>1456</v>
       </c>
       <c r="I88" s="10">
         <v>7</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81210223</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>147.78</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Коробка картонная для сэндвича с окном 12,4*12,4*5,5 см, 25 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>796</v>
       </c>
       <c r="H89" s="9">
-        <v/>
+        <v>517</v>
       </c>
       <c r="I89" s="10">
         <v>6</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81210221</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>147.72</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Коробка картонная для тройного сэндвича с окном 12,4*12,4*8,3 см, 100 шт/уп, Garcia de P</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>2262</v>
       </c>
       <c r="H90" s="9">
-        <v/>
+        <v>1470</v>
       </c>
       <c r="I90" s="10">
         <v>5</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81211198</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>211.73</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Крышка к коробке для суши Bionic арт.81211196, 13,6*19 см, 50 шт, OPS, Garcia de Pou</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>982</v>
       </c>
       <c r="H91" s="9">
-        <v/>
+        <v>638</v>
       </c>
       <c r="I91" s="10">
         <v>2</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81211053</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>205.36</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Упаковка с отделениями для 6 макарон/печенья/конфет, 13,5*12,7*5 см, РЕТ, Garcia de Pou</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>111</v>
       </c>
       <c r="H92" s="9">
-        <v/>
+        <v>72</v>
       </c>
       <c r="I92" s="10">
         <v>771</v>
       </c>
       <c r="J92" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>