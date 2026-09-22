--- v0 (2026-06-08)
+++ v1 (2026-09-22)
@@ -1811,51 +1811,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 08.06.2026 07:24</t>
+          <t>Прайс актуален на 23.09.2026 02:55</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2243,51 +2243,51 @@
           <t>81210570</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>195.55</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Крышка купольная с отверстием для стаканов арт.81210569, прозрачная, d 9,5 см, РЕТ, 100</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>747</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81210624</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>205.06</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Крышка с питейником, для стакана 180 мл арт.81210623, черная, PS, 100 шт</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -2345,51 +2345,51 @@
           <t>81210569</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>195.52</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан 360 мл, прозрачный, РЕТ, 50 шт (крышка 81210570)</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1023</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81210252</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>153.84</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стакан Feel Green для холодных напитков, 270 мл, 7,5*10 см, картон, 100 шт, Garcia de Po</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -2447,51 +2447,51 @@
           <t>81210255</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>153.87</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Стакан Feel Green для холодных напитков, 480 мл, 9*13 см, картон, 50 шт, Garcia de Pou (</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>459</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81210256</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>153.88</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Стакан Feel Green для холодных напитков, 660 мл, 9*17 см, картон, 50 шт, Garcia de Pou (</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -2991,153 +2991,153 @@
           <t>81210437</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>179.09</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Стакан с двойными стенками для горячих напитков 120 мл, черный, гофр.картон, 40 шт, Garc</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>390</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81210425</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>178.38</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Стакан с двойными стенками для горячих напитков 240 мл, гофр.картон, черный, 25 шт, Garc</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>367</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1207</v>
+        <v>1200</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81210426</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>178.39</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Стакан с двойными стенками для горячих напитков 360 мл, гофр.картон, черный, 25 шт, Garc</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>524</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81210438</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>179.11</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Стакан с двойными стенками для горячих напитков 480 мл, черный, гофр.картон, 25 шт, Garc</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>580</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81210703</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>DM-011 / 209.92 (50шт)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Чашка одноразовая Bionic, японский дизайн Wasara, 150 мл, 8,9(d)*6(h) см, целлюлоза, 1 ш</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>