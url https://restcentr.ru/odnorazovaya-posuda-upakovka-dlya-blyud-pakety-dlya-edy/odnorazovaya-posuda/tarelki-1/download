--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -2471,51 +2471,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 19:51</t>
+          <t>Прайс актуален на 22.09.2026 21:57</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3345,51 +3345,51 @@
           <t>81211203</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>221.95</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка Parole 18 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1417</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81211204</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>221.96</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка Parole 23 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>