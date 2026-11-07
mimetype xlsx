--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -2471,51 +2471,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 21:57</t>
+          <t>Прайс актуален на 07.11.2026 14:29</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2798,51 +2798,51 @@
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81211129</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>156.60</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Менажница 5 секций, d 30,6 см, серебряная, РЕТ, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>177</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>115</v>
       </c>
       <c r="I13" s="10">
         <v>132</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81210290</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>156.60</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Менажница 5 секционная, d 30,6 см, серебряная, РЕТ, 10 шт/уп</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
@@ -2866,54 +2866,54 @@
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81210821</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>170.28</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Мини-тарелочка круглая, 24 шт, d 6 см, бамбук, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1230</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>799</v>
       </c>
       <c r="I15" s="10">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81211350</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>207.41</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Мини-тарелочки для закусок "Ассорти", натуральный цвет, сахарный тростник, 250 шт, Garci</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3308,153 +3308,153 @@
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81211202</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>151.52</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка Feel Green 29 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>3087</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>2006</v>
       </c>
       <c r="I28" s="10">
         <v>51</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81211203</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>221.95</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка Parole 18 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1417</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>921</v>
       </c>
       <c r="I29" s="10">
         <v>34</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81211204</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>221.96</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка Parole 23 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1803</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>1171</v>
       </c>
       <c r="I30" s="10">
         <v>66</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81211205</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>221.97</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка Parole 29 см, 100 шт, картон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>3339</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>2170</v>
       </c>
       <c r="I31" s="10">
         <v>37</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81210999</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>214.48</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл, 19,5*16,2 см черный пластик, уп/10 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
@@ -4294,51 +4294,51 @@
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81210695</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>DM-004 / 209.83 (50шт/уп)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Тарелка одноразовая Bionic, японский дизайн Wasara 23*3,4(h) см, целлюлоза, 1 шт, Garcia</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>86</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>55</v>
       </c>
       <c r="I57" s="10">
         <v>5</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81210691</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>DM-015 / 209.79 (уп=50шт)</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Тарелка одноразовая Bionic, японский дизайн Wasara 24,6*4(h) см, целлюлоза, 1 шт, Garcia</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
@@ -4396,51 +4396,51 @@
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81210997</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>214.46</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Тарелка прямоугольная 23*17,5 см черный пластик, уп/10 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>809</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>525</v>
       </c>
       <c r="I60" s="10">
         <v>41</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81210998</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>214.47</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Тарелка прямоугольная 29,8*22,5 см черный пластик, уп/10 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
@@ -4464,54 +4464,54 @@
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81211550</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>189.36</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Тарелка прямоугольная из пальмовых листьев 24*24*2 см, 25 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1411</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>917</v>
       </c>
       <c r="I62" s="10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81210848</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>149.16</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Тарелка-менажница Bionic трехсекционная 26 см, 150 шт, целлюлоза, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>