--- v0 (2026-06-13)
+++ v1 (2026-10-05)
@@ -2372,51 +2372,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:14</t>
+          <t>Прайс актуален на 05.10.2026 07:22</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2498,51 +2498,51 @@
           <t>81210248</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>153.49</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Салфетка Double Point двухслойная 1/6, желтый, 33*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>220</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81210806</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>214.11</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Салфетка Double Point двухслойная 1/8 "Мешковина", 40*40 см, 25 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -2634,85 +2634,85 @@
           <t>81210421</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>178.18</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Салфетка I-ONE однослойная, повышенной впитываемости, 20*20 см, бумага 33 г/см2, 100 шт</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>87</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>950</v>
+        <v>924</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81210803</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>214.06</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point ECO двухслойная, 25*25 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>92</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81210164</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>143.60</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point двухслойная желтый, 39*39 см, 50 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -2736,51 +2736,51 @@
           <t>81210447</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>180.10</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point двухслойная золотая, 39*39 см, 50 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>247</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81210026</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>101.86</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point двухслойная черная, 39*39 см, 50 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3008,51 +3008,51 @@
           <t>81210027</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>102.16</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная белая, 33*33 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>257</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81210372</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>167.90</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная желтая, 40*40 см, 100 шт</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3076,85 +3076,85 @@
           <t>81210039</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>103.50</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная синяя, 40*40 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>418</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81210036</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>103.00</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная черная, 40*40 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>423</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81210017</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>213.56</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Салфетка двусторонняя Like Linen серая, 40*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3178,51 +3178,51 @@
           <t>81210749</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>213.63</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Салфетка двусторонняя Like Linen, цвет бордо, 40*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1004</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81210748</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>213.62</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Салфетка двусторонняя Like Linen, цвет парма, 40*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3314,51 +3314,51 @@
           <t>81211593</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>122.17</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная Double Point, красный, 20*20 см, 100 шт, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>183</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81211145</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>122.19</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная Double Point, синий, 20*20 см, 100 шт/уп, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3382,85 +3382,85 @@
           <t>81211148</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>101.20</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная Double Point, синий, 39*39 см, 50 шт/уп, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>273</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81211139</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>103.24</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная, гавана, 39*39 см, 100 шт/уп, бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>410</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81210354</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>167.12</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Салфетка желтая, 40*40 см, материал Airlaid, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>