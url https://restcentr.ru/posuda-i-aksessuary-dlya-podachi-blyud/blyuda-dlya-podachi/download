--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -614,50 +614,243 @@
                                 <Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image411.jpg"/>
                                 <Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image412.jpg"/>
                                 <Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image413.jpg"/>
                                 <Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image414.jpg"/>
                                 <Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image415.jpg"/>
                                 <Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image416.jpg"/>
                                 <Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image417.jpg"/>
                                 <Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image418.jpg"/>
                                 <Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image419.jpg"/>
                                 <Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image420.jpg"/>
                                 <Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image421.jpg"/>
                                 <Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image422.jpg"/>
                                 <Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image423.jpg"/>
                                 <Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image424.jpg"/>
                                 <Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image425.jpg"/>
                                 <Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image426.jpg"/>
                                 <Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image427.jpg"/>
                                 <Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image428.jpg"/>
                                 <Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image429.jpg"/>
                                 <Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image430.jpg"/>
                                 <Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image431.jpg"/>
                                 <Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image432.jpg"/>
                                 <Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image433.jpg"/>
                                 <Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image434.jpg"/>
                                 <Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image435.jpg"/>
+                                <Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image436.jpg"/>
+                                <Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image437.jpg"/>
+                                <Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image438.jpg"/>
+                                <Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image439.jpg"/>
+                                <Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image440.jpg"/>
+                                <Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image441.jpg"/>
+                                <Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image442.jpg"/>
+                                <Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image443.jpg"/>
+                                <Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image444.jpg"/>
+                                <Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image445.jpg"/>
+                                <Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image446.jpg"/>
+                                <Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image447.jpg"/>
+                                <Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image448.jpg"/>
+                                <Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image449.jpg"/>
+                                <Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image450.jpg"/>
+                                <Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image451.jpg"/>
+                                <Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image452.jpg"/>
+                                <Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image453.jpg"/>
+                                <Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image454.jpg"/>
+                                <Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image455.jpg"/>
+                                <Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image456.jpg"/>
+                                <Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image457.jpg"/>
+                                <Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image458.jpg"/>
+                                <Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image459.jpg"/>
+                                <Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image460.jpg"/>
+                                <Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image461.jpg"/>
+                                <Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image462.jpg"/>
+                                <Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image463.jpg"/>
+                                <Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image464.jpg"/>
+                                <Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image465.jpg"/>
+                                <Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image466.jpg"/>
+                                <Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image467.jpg"/>
+                                <Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image468.jpg"/>
+                                <Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image469.jpg"/>
+                                <Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image470.jpg"/>
+                                <Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image471.jpg"/>
+                                <Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image472.jpg"/>
+                                <Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image473.jpg"/>
+                                <Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image474.jpg"/>
+                                <Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image475.jpg"/>
+                                <Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image476.jpg"/>
+                                <Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image477.jpg"/>
+                                <Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image478.jpg"/>
+                                <Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image479.jpg"/>
+                                <Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image480.jpg"/>
+                                <Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image481.jpg"/>
+                                <Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image482.jpg"/>
+                                <Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image483.jpg"/>
+                                <Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image484.jpg"/>
+                                <Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image485.jpg"/>
+                                <Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image486.jpg"/>
+                                <Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image487.jpg"/>
+                                <Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image488.jpg"/>
+                                <Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image489.jpg"/>
+                                <Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image490.jpg"/>
+                                <Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image491.jpg"/>
+                                <Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image492.jpg"/>
+                                <Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image493.jpg"/>
+                                <Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image494.jpg"/>
+                                <Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image495.jpg"/>
+                                <Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image496.jpg"/>
+                                <Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image497.jpg"/>
+                                <Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image498.jpg"/>
+                                <Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image499.jpg"/>
+                                <Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image500.jpg"/>
+                                <Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image501.jpg"/>
+                                <Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image502.jpg"/>
+                                <Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image503.jpg"/>
+                                <Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image504.jpg"/>
+                                <Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image505.jpg"/>
+                                <Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image506.jpg"/>
+                                <Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image507.jpg"/>
+                                <Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image508.jpg"/>
+                                <Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image509.jpg"/>
+                                <Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image510.jpg"/>
+                                <Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image511.jpg"/>
+                                <Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image512.jpg"/>
+                                <Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image513.jpg"/>
+                                <Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image514.jpg"/>
+                                <Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image515.jpg"/>
+                                <Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image516.jpg"/>
+                                <Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image517.jpg"/>
+                                <Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image518.jpg"/>
+                                <Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image519.jpg"/>
+                                <Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image520.jpg"/>
+                                <Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image521.jpg"/>
+                                <Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image522.jpg"/>
+                                <Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image523.jpg"/>
+                                <Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image524.jpg"/>
+                                <Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image525.jpg"/>
+                                <Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image526.jpg"/>
+                                <Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image527.jpg"/>
+                                <Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image528.jpg"/>
+                                <Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image529.jpg"/>
+                                <Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image530.jpg"/>
+                                <Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image531.jpg"/>
+                                <Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image532.jpg"/>
+                                <Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image533.jpg"/>
+                                <Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image534.jpg"/>
+                                <Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image535.jpg"/>
+                                <Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image536.jpg"/>
+                                <Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image537.jpg"/>
+                                <Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image538.jpg"/>
+                                <Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image539.jpg"/>
+                                <Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image540.jpg"/>
+                                <Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image541.jpg"/>
+                                <Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image542.jpg"/>
+                                <Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image543.jpg"/>
+                                <Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image544.jpg"/>
+                                <Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image545.jpg"/>
+                                <Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image546.jpg"/>
+                                <Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image547.jpg"/>
+                                <Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image548.jpg"/>
+                                <Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image549.jpg"/>
+                                <Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image550.jpg"/>
+                                <Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image551.jpg"/>
+                                <Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image552.jpg"/>
+                                <Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image553.jpg"/>
+                                <Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image554.jpg"/>
+                                <Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image555.jpg"/>
+                                <Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image556.jpg"/>
+                                <Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image557.jpg"/>
+                                <Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image558.jpg"/>
+                                <Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image559.jpg"/>
+                                <Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image560.jpg"/>
+                                <Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image561.jpg"/>
+                                <Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image562.jpg"/>
+                                <Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image563.jpg"/>
+                                <Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image564.jpg"/>
+                                <Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image565.jpg"/>
+                                <Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image566.jpg"/>
+                                <Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image567.jpg"/>
+                                <Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image568.jpg"/>
+                                <Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image569.jpg"/>
+                                <Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image570.jpg"/>
+                                <Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image571.jpg"/>
+                                <Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image572.jpg"/>
+                                <Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image573.jpg"/>
+                                <Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image574.jpg"/>
+                                <Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image575.jpg"/>
+                                <Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image576.jpg"/>
+                                <Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image577.jpg"/>
+                                <Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image578.jpg"/>
+                                <Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image579.jpg"/>
+                                <Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image580.jpg"/>
+                                <Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image581.jpg"/>
+                                <Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image582.jpg"/>
+                                <Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image583.jpg"/>
+                                <Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image584.jpg"/>
+                                <Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image585.jpg"/>
+                                <Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image586.jpg"/>
+                                <Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image587.jpg"/>
+                                <Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image588.jpg"/>
+                                <Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image589.jpg"/>
+                                <Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image590.jpg"/>
+                                <Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image591.jpg"/>
+                                <Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image592.jpg"/>
+                                <Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image593.jpg"/>
+                                <Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image594.jpg"/>
+                                <Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image595.jpg"/>
+                                <Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image596.jpg"/>
+                                <Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image597.jpg"/>
+                                <Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image598.jpg"/>
+                                <Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image599.jpg"/>
+                                <Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image600.jpg"/>
+                                <Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image601.jpg"/>
+                                <Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image602.jpg"/>
+                                <Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image603.jpg"/>
+                                <Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image604.jpg"/>
+                                <Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image605.jpg"/>
+                                <Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image606.jpg"/>
+                                <Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image607.jpg"/>
+                                <Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image608.jpg"/>
+                                <Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image609.jpg"/>
+                                <Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image610.jpg"/>
+                                <Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image611.jpg"/>
+                                <Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image612.jpg"/>
+                                <Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image613.jpg"/>
+                                <Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image614.jpg"/>
+                                <Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image615.jpg"/>
+                                <Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image616.jpg"/>
+                                <Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image617.jpg"/>
+                                <Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image618.jpg"/>
+                                <Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image619.jpg"/>
+                                <Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image620.jpg"/>
+                                <Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image621.jpg"/>
+                                <Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image622.jpg"/>
+                                <Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image623.jpg"/>
+                                <Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image624.jpg"/>
+                                <Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image625.jpg"/>
+                                <Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image626.jpg"/>
+                                <Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image627.jpg"/>
+                                <Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image628.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -14502,50 +14695,6226 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>437</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>438</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="435" name="Image435"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Image436"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Image437"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Image438"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Image439"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Image440"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Image441"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Image442"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Image443"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Image444"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Image445"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Image446"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Image447"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Image448"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Image449"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Image450"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Image451"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Image452"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Image453"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Image454"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Image455"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Image456"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Image457"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Image458"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Image459"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Image460"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Image461"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Image462"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Image463"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Image464"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Image465"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Image466"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Image467"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Image468"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Image469"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Image470"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Image471"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Image472"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Image473"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Image474"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Image475"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Image476"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>480</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Image477"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>480</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>481</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Image478"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>481</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>482</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Image479"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>482</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>483</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Image480"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>483</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>484</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Image481"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>484</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>485</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Image482"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>485</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>486</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Image483"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>486</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>487</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Image484"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>487</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>488</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Image485"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>488</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>489</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Image486"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>489</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>490</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Image487"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>490</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>491</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Image488"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>491</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>492</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Image489"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>492</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>493</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Image490"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>493</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>494</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Image491"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>494</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>495</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Image492"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>495</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>496</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Image493"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>496</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>497</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Image494"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>497</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>498</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Image495"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>498</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>499</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Image496"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>499</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>500</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Image497"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>500</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>501</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Image498"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>501</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>502</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Image499"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>502</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>503</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Image500"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>503</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>504</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Image501"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>504</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>505</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Image502"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>505</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>506</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Image503"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>506</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>507</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Image504"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>507</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>508</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Image505"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>508</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>509</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Image506"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>509</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>510</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Image507"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>510</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>511</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Image508"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>511</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>512</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Image509"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>512</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>513</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Image510"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>513</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>514</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Image511"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>514</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>515</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Image512"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>515</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>516</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Image513"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>516</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>517</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Image514"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>517</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>518</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Image515"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>518</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>519</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Image516"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>519</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>520</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Image517"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>520</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>521</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Image518"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>521</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>522</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Image519"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>522</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>523</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Image520"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>523</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>524</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Image521"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>524</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>525</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Image522"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>525</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>526</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Image523"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>526</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>527</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Image524"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>527</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>528</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Image525"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>528</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>529</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Image526"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>529</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>530</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Image527"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>530</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>531</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Image528"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>531</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>532</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Image529"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>532</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>533</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Image530"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>533</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>534</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Image531"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>534</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>535</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Image532"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>535</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>536</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Image533"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>536</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>537</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Image534"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>537</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>538</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Image535"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>538</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>539</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Image536"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>539</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>540</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Image537"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>540</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>541</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Image538"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>541</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>542</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Image539"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>542</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>543</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Image540"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>543</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>544</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Image541"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>544</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>545</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Image542"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>545</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>546</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Image543"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>546</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>547</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Image544"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>547</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>548</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Image545"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>548</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>549</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Image546"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>549</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>550</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Image547"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>550</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>551</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Image548"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>551</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>552</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Image549"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>552</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Image550"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>554</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Image551"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>554</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>555</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Image552"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>555</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>556</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Image553"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>556</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>557</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Image554"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>557</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>558</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Image555"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>558</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>559</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Image556"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>559</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>560</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Image557"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>560</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>561</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Image558"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>561</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>562</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Image559"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>562</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>563</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Image560"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>563</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>564</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Image561"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>564</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>565</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Image562"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>565</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>566</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Image563"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>566</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>567</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Image564"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>567</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>568</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Image565"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>568</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>569</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Image566"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>569</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>570</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Image567"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>570</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>571</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Image568"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>571</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Image569"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>573</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Image570"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>573</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>574</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Image571"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>574</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>575</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Image572"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>575</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>576</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Image573"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>576</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>577</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Image574"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>577</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>578</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Image575"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>578</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>579</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Image576"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>579</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>580</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Image577"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>580</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>581</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Image578"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>581</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Image579"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>583</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Image580"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>583</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>584</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Image581"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>584</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>585</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Image582"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>585</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>586</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Image583"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>586</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>587</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Image584"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>587</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>588</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Image585"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>588</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>589</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Image586"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>589</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>590</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Image587"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>590</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>591</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Image588"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>591</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>592</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Image589"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>592</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>593</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Image590"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>593</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>594</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Image591"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>594</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>595</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Image592"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>595</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>596</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Image593"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>596</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>597</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Image594"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>597</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>598</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Image595"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>598</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>599</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Image596"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>599</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>600</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Image597"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>600</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>601</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Image598"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>601</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>602</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Image599"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>602</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>603</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Image600"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>603</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>604</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Image601"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>604</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>605</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Image602"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>605</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>606</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Image603"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>606</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>607</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Image604"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>607</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>608</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Image605"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>608</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>609</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Image606"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>609</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>610</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Image607"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>610</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>611</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Image608"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>611</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>612</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Image609"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>612</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>613</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Image610"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>613</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>614</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Image611"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>614</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>615</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Image612"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>615</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>616</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Image613"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>616</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>617</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Image614"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>617</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>618</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Image615"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>618</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>619</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Image616"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>619</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>620</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Image617"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>620</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>621</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Image618"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>621</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>622</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Image619"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>622</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>623</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Image620"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>623</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>624</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Image621"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>624</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>625</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Image622"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>625</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>626</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Image623"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>626</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>627</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Image624"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>627</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>628</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Image625"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>628</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>629</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Image626"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>629</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>630</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Image627"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>630</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>631</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Image628"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId628"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -14819,78 +21188,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J438"/>
+  <dimension ref="A2:J631"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:17</t>
+          <t>Прайс актуален на 23.09.2026 06:49</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -14918,14748 +21287,21310 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221798</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81221798</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо "Лопата" 24*13*4 см черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо "Лопата" 24*13 см h4 см для подачи закусок черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>787</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>766</v>
+        <v>734</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223318</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>180322 8шт/2 шткор</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо "Лопата" 35,5*20*3,6 см черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо "Лопата" 35,5*20 см h3,6 см для подачи черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1413</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>844</v>
+        <v>805</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223319</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>180323 кор=8/2</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо "Лопата" 40*23*3,5 см черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо "Лопата" 40*23 см h3,5 см для подачи черное Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2157</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1012</v>
+        <v>967</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81222154</t>
+          <t>81290157</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F32006-TAI</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 20,8*13*3 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 15,5*1,7 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>537</v>
+        <v>423</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>44</v>
+        <v>2137</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81222155</t>
+          <t>81222141</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW30165-TAI</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 25*15,5*3 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 16,4*2,1 см круглое Blue Mine пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>703</v>
+        <v>397</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>179</v>
+        <v>599</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81222156</t>
+          <t>81290158</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F32007-TAI</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 28,9*18,1*3,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 19,4*1,8 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1073</v>
+        <v>658</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>286</v>
+        <v>1710</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81200067</t>
+          <t>81221781</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>F1614-12 (кор=12шт)</t>
+          <t>JM169201-BY</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 30,5 см White белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо 20*14*2,3 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1073</v>
+        <v>370</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2242</v>
+        <v>300</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>91623106</t>
+          <t>81290163</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>91623106</t>
+          <t>S31408-TAI</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 31 см White белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 20,5*20*3 см овальное 400 мл African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>620</v>
+        <v>887</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>1622</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81229371</t>
+          <t>81290137</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-ZT-32-PZT</t>
+          <t>JW31208-TAI</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см Cowry Yellow By Bone Innovation [1]</t>
+          <t>Блюдо 20,5*3 см круглое Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>2572</v>
+        <v>813</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>13</v>
+        <v>720</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229286</t>
+          <t>81222089</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-32-PZT</t>
+          <t>S31408-TAI</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см Elegance By Bone Innovation [1]</t>
+          <t>Блюдо 20,6*3 см круглое с бортом Birch 300 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>2299</v>
+        <v>773</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>759</v>
+        <v>503</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229798</t>
+          <t>81222154</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-ZT-32-PZT</t>
+          <t>K52008-TAI</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2 см Edera By Bone Innovation [6]</t>
+          <t>Блюдо 20,8*13*3 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>2117</v>
+        <v>537</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>174</v>
+        <v>28</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229410</t>
+          <t>81229933</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>TN-KL-ZT-32-PZT</t>
+          <t>F32009</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2 см Kolezyum By Bone Innovation [1]</t>
+          <t>Блюдо 21*2 см круглое Timber Brown пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>2299</v>
+        <v>993</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222850</t>
+          <t>81290159</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-32-PZT</t>
+          <t>F32009-TAI</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2 см Rug By Bone Innovation [1]</t>
+          <t>Блюдо 21,5*2 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1923</v>
+        <v>873</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>288</v>
+        <v>1978</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81229446</t>
+          <t>81222142</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-ZT-32-PZT</t>
+          <t>JW30220-TAI</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2 см Spazio By Bone Innovation [1]</t>
+          <t>Блюдо 22*2,5 см круглое Blue Mine пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>2299</v>
+        <v>737</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>41</v>
+        <v>1811</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81221626</t>
+          <t>81290142</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>TN-FB-ZT-32-PZT</t>
+          <t>F46209-TAI</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,1 см Falme Brown By Bone Innovation [1]</t>
+          <t>Блюдо 23*13*3,5 см овальное глубокое Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1896</v>
+        <v>657</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>97</v>
+        <v>479</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81221649</t>
+          <t>81222095</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-ZT-32-PZT</t>
+          <t>F46209-TAI</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,1 см Falme Grey By Bone Innovation [1]</t>
+          <t>Блюдо 23*13,5*4,7 см овальное с бортом Birch 200 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1696</v>
+        <v>537</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>121</v>
+        <v>351</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81229552</t>
+          <t>81221777</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-32-PZT</t>
+          <t>JM169154-BY</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,2 см Arel By Bone Innovation [1]</t>
+          <t>Блюдо 23,7*13,6*2,6 см овальное пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1153</v>
+        <v>317</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>159</v>
+        <v>798</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81222768</t>
+          <t>81222134</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-32-PZT</t>
+          <t>JW72009-TAI</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,2 см Oliva By Bone Innovation [1]</t>
+          <t>Блюдо 24*11*2,2 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1923</v>
+        <v>573</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>356</v>
+        <v>230</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81222722</t>
+          <t>81222116</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>L2810</t>
+          <t>JW72009-TAI</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,3 см Evolutions Solutions Pizza Эволюшн Opal ARC [6]</t>
+          <t>Блюдо 24*11*2,2 см прямоуг. с бортом Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>592</v>
+        <v>403</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>664</v>
+        <v>2207</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81229394</t>
+          <t>81290096</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-ZT-32-PZT</t>
+          <t>JW72009-TAI</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см Legna By Bone Innovation [1]</t>
+          <t>Блюдо 24*11*2,6 см прямоуг. с бортом Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1485</v>
+        <v>639</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>0</v>
+        <v>917</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>70001360</t>
+          <t>81290123</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>N9406/V1780</t>
+          <t>JW72009-TAI</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см Solutions Pizza Эволюшн Opal ARC [6]</t>
+          <t>Блюдо 24*11*2,6 см прямоуг. с бортом Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>592</v>
+        <v>573</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>672</v>
+        <v>105</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>91623107</t>
+          <t>81290160</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>91623107 / P5179331</t>
+          <t>F32010-TAI</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см White белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 24,2*2,5 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>635</v>
+        <v>1073</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>0</v>
+        <v>987</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81240395</t>
+          <t>81221773</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM16905-BY</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 33 cм Light Grey Matt Pizza камень P.L. Proff Cuisine</t>
+          <t>Блюдо 24,3*17,3*2 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1327</v>
+        <v>957</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>242</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81241253</t>
+          <t>81221776</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM169132-BY</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 11,9*8,3 см h4,2 см 20 мл Gray Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 24,4*15,8*2,3 см менажница прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>603</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>644</v>
+        <v>246</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81241254</t>
+          <t>81290117</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>K52010-TAI</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 12,6*6,6 см h3,2 см 15 мл Pearl Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 24,8*15,2*2,9 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>603</v>
+        <v>697</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>200</v>
+        <v>808</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81221990</t>
+          <t>81229955</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5710</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 13*12 см h3 см 50 мл Pearl Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 24,8*17,1*1,9 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>599</v>
+        <v>503</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>592</v>
+        <v>563</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81241250</t>
+          <t>81222155</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>K52010-TAI</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 13*12,5 см h3 см Shell Northern Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 25*15,5*3 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>714</v>
+        <v>187</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81221988</t>
+          <t>81290164</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S31410-TAI</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 15*15 см h5,5 см 125 мл Pearl Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 25*24,5*3 см овальное 500 мл African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>779</v>
+        <v>1237</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81241251</t>
+          <t>81290059</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>G416920-MS</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 15*5,9 см h7/3,5 см 130 мл с крышкой Groundnut Gray Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 25,3*25,3*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1137</v>
+        <v>1217</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>786</v>
+        <v>277</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81241261</t>
+          <t>81229940</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW55310</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 15,4*14,5 см h4 см 450 мл с ручками Light Brown Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 26*16,2*2 см прямоуг. Turquoise black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>897</v>
+        <v>1437</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>1033</v>
+        <v>144</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81241229</t>
+          <t>81290138</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW31210-TAI</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 15,6*6,6 см h1,5 см Fish Pearl Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 26*3,5 см круглое Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>453</v>
+        <v>1347</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>684</v>
+        <v>819</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81241392</t>
+          <t>81222100</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>CEP9077</t>
+          <t>JW50106-TAI</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 16*12 см h4 см 250 мл Blue Rim эмалированая сталь SUNNEX [1] </t>
+          <t>Блюдо 26,2*16,2*6,7 см прямоуг. с бортом Birch 1350 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>817</v>
+        <v>1583</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1111</v>
+        <v>134</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81241393</t>
+          <t>81290130</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>CED9078</t>
+          <t>541006B-TAI</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 18*13 см h4 см 400 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
+          <t>Блюдо 26,5*16,2*1,8 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>887</v>
+        <v>1361</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>1035</v>
+        <v>91</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81222307</t>
+          <t>81290085</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>541006C-TAI</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 18*14,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 26,5*16,2*1,8 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>737</v>
+        <v>1678</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>995</v>
+        <v>52</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81222021</t>
+          <t>81290052</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M418247-1-GC</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 19,5*11,2 см h4,4 см 450 мл с ручками Green Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 26,5*16,3*1,7 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>1137</v>
+        <v>776</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>521</v>
+        <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81241394</t>
+          <t>81290044</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>CED9079</t>
+          <t>J446402-GC</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 19,5*14 см h4,5 см 520 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
+          <t>Блюдо 26,5*16,3*1,7 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>973</v>
+        <v>523</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>837</v>
+        <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81241249</t>
+          <t>81221772</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM16913-BY</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 19,9*8 см h3,8 см Pearl Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 27*19,2*3,5 см прямоуг. волна пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>707</v>
+        <v>887</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>812</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81229056</t>
+          <t>81222143</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>MSL2010</t>
+          <t>JW30270-TAI</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 20*10*0,5 см черное сланец SUNNEX</t>
+          <t>Блюдо 27*3 см круглое Blue Mine пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>243</v>
+        <v>1137</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>888</v>
+        <v>465</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81241248</t>
+          <t>81221779</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM16918-BY</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 20*14 см h3 см Gray Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 27,5*14,4*1,9 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>897</v>
+        <v>837</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>664</v>
+        <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81221986</t>
+          <t>81222096</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F46211-TAI</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 20*14,5 см h6 см 150 мл Pearl Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 27,5*16,5*5,5 см овальное с бортом Birch 500 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>989</v>
+        <v>737</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>1175</v>
+        <v>290</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81229057</t>
+          <t>81229934</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>MSL2020</t>
+          <t>F32011</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 20*20*0,5 см черное сланец SUNNEX</t>
+          <t>Блюдо 27,5*2,5 см круглое Timber Brown пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>413</v>
+        <v>1537</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>868</v>
+        <v>253</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81222309</t>
+          <t>81290161</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F32011-TAI</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 21*7,4 см h13,5 см Sea Blue Leaf Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 27,5*2,7 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1247</v>
+        <v>1337</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1090</v>
+        <v>996</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81241228</t>
+          <t>81290143</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F46211-TAI</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 21*9 см h2 см Fish Pearl Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 27,6*16,7*5,3 см овальное глубокое Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>597</v>
+        <v>837</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>448</v>
+        <v>220</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81241395</t>
+          <t>81221778</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>CED9080</t>
+          <t>JM169153-BY</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 22*16,5 см h5 см 700 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
+          <t>Блюдо 27,7*16*2,7 см овальное пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1073</v>
+        <v>503</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1023</v>
+        <v>163</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81222007</t>
+          <t>81222150</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW1011-TAI</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 22*7,5 см h13 см Gray Leaf Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 28*3,5 см круглое Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1037</v>
+        <v>1273</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>678</v>
+        <v>417</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>99000093</t>
+          <t>81222156</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>F3002-9 кор=18/3</t>
+          <t>K51011-TAI</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 22,5*18,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо 28,9*18,1*3,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>977</v>
+        <v>1073</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>330</v>
+        <v>288</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81241252</t>
+          <t>81229954</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5812</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 22,7*6,5 см h7,5 см 195 мл с крышкой Groundnut Northern Blue Frutti di Mare [1]</t>
+          <t>Блюдо 28,9*20,3*2,3 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1897</v>
+        <v>698</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>547</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81221994</t>
+          <t>81221774</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM169212-BY</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 23*19 см h4,5 см 225 мл Pearl Leaf Frutti di Mare P.L. [4]</t>
+          <t>Блюдо 29*20,5*2 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1377</v>
+        <v>1043</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>803</v>
+        <v>439</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81222306</t>
+          <t>81290097</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW72011-TAI</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 23,5*21,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 29,4*14,1*2,7 см прямоуг. с бортом Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>1273</v>
+        <v>1013</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1053</v>
+        <v>1482</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81222311</t>
+          <t>81290124</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW72011-TAI</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 24 см h6 см Звезда Gray Starfish Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 29,4*14,1*2,7 см прямоуг. с бортом Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>1957</v>
+        <v>937</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>1114</v>
+        <v>281</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81241396</t>
+          <t>81222135</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>CEP9081</t>
+          <t>JW72011-TAI</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 24,7*18,5 см h5 см 1000 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
+          <t>Блюдо 29,4*14,3*3 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>1278</v>
+        <v>953</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1038</v>
+        <v>218</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81229058</t>
+          <t>81222117</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>MSL25</t>
+          <t>JW72011-TAI</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25*0,5 см круглое черное сланец SUNNEX</t>
+          <t>Блюдо 29,4*14,3*3 см прямоуг. с бортом Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>573</v>
+        <v>677</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>724</v>
+        <v>912</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>99000097</t>
+          <t>81290165</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>F3000-10 (кор=20/2</t>
+          <t>S31412-TAI</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,5*15 см h4,5 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
+          <t>Блюдо 30*4 см круглое 1500 мл Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>873</v>
+        <v>1547</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>472</v>
+        <v>1105</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81222708</t>
+          <t>81222090</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S31412-TAI</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,5*18,5 см h8,4 см Organic 300 мл белое фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Блюдо 30*4 см круглое с бортом Birch 300 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>1537</v>
+        <v>1253</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>293</v>
+        <v>243</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81241260</t>
+          <t>81222153</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A5412-TAI</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,5*22,7 см h4 см 800 мл с ручками Green Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 31,2*10,4*1,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>1473</v>
+        <v>723</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1040</v>
+        <v>247</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>99000096</t>
+          <t>81290144</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>F3014-10.5  кор=12/3</t>
+          <t>F46212-TAI</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,8*20,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо 31,5*19*5 см овальное глубокое Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>1473</v>
+        <v>1578</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>629</v>
+        <v>503</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81241397</t>
+          <t>81290066</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>CEP9082</t>
+          <t>M418241-MS</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 26*19 см h6 см 1250 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
+          <t>Блюдо 32*17*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>1317</v>
+        <v>973</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>603</v>
+        <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81223914</t>
+          <t>81290050</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>F1512-10.5</t>
+          <t>M418241-1-GC</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 26,8*15,3 см h4,6 см 500 мл Asymmetry овальное белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо 32*17*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>1038</v>
+        <v>1137</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>935</v>
+        <v>0</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81222305</t>
+          <t>81229939</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW55312</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 27,5*22,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 32*17,6*2 см прямоуг. Turquoise black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>1473</v>
+        <v>1683</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1082</v>
+        <v>244</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>99000094</t>
+          <t>81222102</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>F3002-11 (кор=12/3</t>
+          <t>JW50113-TAI</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 28*23 см h 5,7 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо 32*26*6,5 см прямоуг. с бортом Birch 2500 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>1299</v>
+        <v>2937</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>3</v>
+        <v>116</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81221991</t>
+          <t>81222101</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50137-TAI</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 28*28 см h6 см 100 мл Звезда Pearl Starfish Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 32,2*17,3*6,2 см прямоуг. с бортом Birch 1700 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>2547</v>
+        <v>1997</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>702</v>
+        <v>101</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81250107</t>
+          <t>81290055</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>16-153 BROWN кор=16/4</t>
+          <t>M477730-MS</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 29*25 см h3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 32,5*17,5*1,1 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>1547</v>
+        <v>807</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1355</v>
+        <v>12</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81229059</t>
+          <t>81290131</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>MSL30</t>
+          <t>541307B-TAI</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30*0,5 см круглое черное сланец SUNNEX</t>
+          <t>Блюдо 32,5*17,6*1,8 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>737</v>
+        <v>2337</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>786</v>
+        <v>109</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81229060</t>
+          <t>81290086</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>MSL3012</t>
+          <t>541307C</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30*12*0,5 см черное сланец SUNNEX</t>
+          <t>Блюдо 32,5*17,6*1,8 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>387</v>
+        <v>2237</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>0</v>
+        <v>239</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81229065</t>
+          <t>81290132</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>MSL6</t>
+          <t>541310B-TAI</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30*15*0,5 см черное сланец SUNNEX</t>
+          <t>Блюдо 32,5*25*1,7 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>457</v>
+        <v>2837</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81229066</t>
+          <t>81290087</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>MSL7</t>
+          <t>541310C-TAI</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30*20*0,5 см черное сланец SUNNEX</t>
+          <t>Блюдо 32,5*25*1,7 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>537</v>
+        <v>2837</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>324</v>
+        <v>533</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81229061</t>
+          <t>81290065</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>MSL3030</t>
+          <t>M418242-MS</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30*30*0,5 см черное сланец SUNNEX</t>
+          <t>Блюдо 32,5*26,5*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>719</v>
+        <v>1573</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>1072</v>
+        <v>626</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81223344</t>
+          <t>81290051</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>F2898-12/71047042</t>
+          <t>M418242-1-GC</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30,5*24,5 см Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 32,5*26,5*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>1259</v>
+        <v>1673</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
         <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81222308</t>
+          <t>81290043</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J446401-GC</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30,5*25 см h3 см Sea Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 32,5*26,5*1,7 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>1737</v>
+        <v>993</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>1099</v>
+        <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81241244</t>
+          <t>81222136</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW72013-TAI</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30,5*28,7 см h3,3 см Pebbles Clear Ice Dark Gray Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 33*16,7*2,8 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>1423</v>
+        <v>1337</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>428</v>
+        <v>210</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81229062</t>
+          <t>81290098</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>MSL35</t>
+          <t>JW72013-TAI</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 35*0,5 см круглое черное сланец SUNNEX</t>
+          <t>Блюдо 33,1*16,8*3,5 см прямоуг. с бортом Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>873</v>
+        <v>1213</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>54148/Б</t>
+          <t>81290125</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>54148/Б</t>
+          <t>JW72013-TAI</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 39*45 см стекло Пикник Pasabahce [1]</t>
+          <t>Блюдо 33,1*16,8*3,5 см прямоуг. с бортом Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>132</v>
+        <v>1403</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81229063</t>
+          <t>81229953</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>MSL4012</t>
+          <t>5913</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 40*12*0,5 см черное сланец SUNNEX</t>
+          <t>Блюдо 33,7*23,2*2,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>457</v>
+        <v>1037</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>331</v>
+        <v>1552</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81229067</t>
+          <t>81290084</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>MSL8</t>
+          <t>JW32015-TAI</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 40*20*0,5 см черное сланец SUNNEX</t>
+          <t>Блюдо 35*2 см круглое Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>713</v>
+        <v>2473</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>189</v>
+        <v>781</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81229064</t>
+          <t>81290108</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>MSL4025</t>
+          <t>JW31614-TAI</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 40*25*0,5 см черное сланец SUNNEX</t>
+          <t>Блюдо 35*2,3 см круглое Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>837</v>
+        <v>3347</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>429</v>
+        <v>1026</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>99000092</t>
+          <t>81290058</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>F3001-8 кор=16/2</t>
+          <t>M477731-MS</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 20,5 см h8,8 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
+          <t>Блюдо 35*28,5*1,4 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>1037</v>
+        <v>1213</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>65</v>
+        <v>215</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81269996</t>
+          <t>81229945</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>10351</t>
+          <t>1412</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 24 см h1,6 см стекло "Патиссэри" Tempered Glass Pasabahce [1]</t>
+          <t>Блюдо 35*30*4,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>166</v>
+        <v>1637</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81201285</t>
+          <t>81290062</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>10352/b</t>
+          <t>G416911-MS</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 28 см стекло "Патиссэри" Tempered Glass Pasabahce [1]</t>
+          <t>Блюдо 35,5*18*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>90</v>
+        <v>1358</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>0</v>
+        <v>184</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81201295</t>
+          <t>81290063</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>95198</t>
+          <t>M414890-MS</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 32 см с крышкой h15 см стекло "Патиссэри" Tempered Glass Pasabahce [1]</t>
+          <t>Блюдо 36,1*20,4*3,5 см прямоуг. с бортом Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>1080</v>
+        <v>1273</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>0</v>
+        <v>399</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>99002701</t>
+          <t>81290053</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>S1293 (кор=24шт)</t>
+          <t>JM16911-MS</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 17,5*11,5 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо 36,8*18,2*2,1 см доска прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>538</v>
+        <v>1037</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
         <v>0</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>99002702</t>
+          <t>81290060</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>S1349 (кор=24шт)</t>
+          <t>M418091-MS</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 18*12 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо 37*37*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>538</v>
+        <v>3231</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>99002703</t>
+          <t>81229956</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>S1447 (кор=24шт)</t>
+          <t>5415</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 18,5*14 см h5 см 500 мл фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо 37,8*18*3,4 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>538</v>
+        <v>937</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>99002704</t>
+          <t>81290145</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>S1478 (кор=16шт)</t>
+          <t>F46215-TAI</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо 37,8*22,9*7 см овальное глубокое Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>821</v>
+        <v>1613</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>0</v>
+        <v>142</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>99002705</t>
+          <t>81229941</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>S1479 (кор=16шт)</t>
+          <t>JW55316</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо 40*16*2 см прямоуг. Turquoise black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>821</v>
+        <v>1983</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81223501</t>
+          <t>81229935</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>HJ8383-2-BU кор=8/1</t>
+          <t>S51607</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи черное 33*21*7 см Black фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 41*18*4 см прямоуг. Timber Brown пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>2184</v>
+        <v>3157</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>175</v>
+        <v>368</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81221826</t>
+          <t>81290174</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S51607-TAI</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 16*16 см h5,4 см White Matt Panasia P.L. Proff Cuisine [2]</t>
+          <t>Блюдо 41*18*4 см прямоуг. с бортом African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>1237</v>
+        <v>3157</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>1348</v>
+        <v>276</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81229869</t>
+          <t>81290180</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S51607-TAI</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 17,5*17,5 см с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [2]</t>
+          <t>Блюдо 41*18*4 см прямоуг. с бортом Maple пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>673</v>
+        <v>3337</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>6850</v>
+        <v>57</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81200034</t>
+          <t>81290061</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>F2934BY-8.5W (кор=24шт)</t>
+          <t>M418094-MS</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 21,5*21,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо 41*41*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>973</v>
+        <v>3957</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>614</v>
+        <v>107</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>99000153</t>
+          <t>81290048</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>F2934BY-10W кор=18/3</t>
+          <t>J447327-GC</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 25*25 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо 41,7*28,2*2,1 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>1273</v>
+        <v>1173</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>647</v>
+        <v>0</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>99000192</t>
+          <t>81290047</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>F2934 (кор=18/3</t>
+          <t>J447326-GC</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 25,5*25,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо 41,7*28,2*6,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>873</v>
+        <v>1588</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>637</v>
+        <v>4</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81222052</t>
+          <t>81229936</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S41709</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 27*27 см h1,9 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 43*24*7,5 см овальное Timber Brown пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>1537</v>
+        <v>2683</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>773</v>
+        <v>241</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81200035</t>
+          <t>81290054</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>F2934BY-12W (кор=12шт)</t>
+          <t>JM16912-MS</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 30*30 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 44,5*22,2*2,1 см доска прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>1564</v>
+        <v>1613</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>1220</v>
+        <v>351</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81223478</t>
+          <t>81290175</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>52434 кор=16/4</t>
+          <t>S51809-TAI</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое 18 см h4 см 570 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо 45,7*23*3,8 см прямоуг. с бортом African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>947</v>
+        <v>3343</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>2097</v>
+        <v>0</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81222013</t>
+          <t>81290181</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S51809-TAI</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое 28 см h2,5 см Light Brown Frutti di Mare P.L. [1]</t>
+          <t>Блюдо 45,7*23*3,8 см прямоуг. с бортом Maple пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>1907</v>
+        <v>4113</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>543</v>
+        <v>21</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81223487</t>
+          <t>81290057</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>52665 кор=24/4</t>
+          <t>M418092-MS</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 15 см h4 см Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо 46*21*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>983</v>
+        <v>2296</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>800</v>
+        <v>85</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81229997</t>
+          <t>81290147</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW46018-TAI</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 15 см h5 см 500 мл с ручкой Elegance Sun P.L. Proff Cuisine [4]</t>
+          <t>Блюдо 46*25,4*2,8 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>837</v>
+        <v>2237</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>5900</v>
+        <v>277</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81220298</t>
+          <t>81290056</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>G416910-MS</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 17 см h3,2 см 350 мл с ручками Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Блюдо 51*25,3*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>803</v>
+        <v>2461</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>396</v>
+        <v>96</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81223077</t>
+          <t>81222104</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>TX0270-H275 кор=36/6</t>
+          <t>JW50216-TAI</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 17,5 см h3,5 см 200 мл с ручками Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Блюдо 53*16*6,2 см прямоуг. с бортом Birch 2500 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>733</v>
+        <v>2977</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>297</v>
+        <v>98</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81223084</t>
+          <t>81290133</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>TX0270-H281 кор=36/6</t>
+          <t>542106B</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 17,5 см h3,5 см 200 мл с ручками Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Блюдо 53*16,2*1,7 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>673</v>
+        <v>2512</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>837</v>
+        <v>31</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81223457</t>
+          <t>81290088</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>53315 кор=24/4</t>
+          <t>542106C-TAI</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 20 см h4 см Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо 53*16,2*1,8 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>1497</v>
+        <v>3270</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>777</v>
+        <v>81</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81222890</t>
+          <t>81290067</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00089917</t>
+          <t>M418240-MS</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 21,5 см h3,5 см с ручками 300 мл "Псковский" керамика ПГ [6]</t>
+          <t>Блюдо 53*32*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>413</v>
+        <v>2776</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81221825</t>
+          <t>81290049</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>ZA0368-9.5-FR</t>
+          <t>M418240-1-GC</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 21,7 см h2,3 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Блюдо 53*32*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>1637</v>
+        <v>3106</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>1101</v>
+        <v>118</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81223027</t>
+          <t>81222103</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>99010004 /P5225928-0</t>
+          <t>JW502113-TAI</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 22 см h6 см 1500 мл с ручками White Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 53*32*6,2 см прямоуг. с бортом Birch 5000 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>1387</v>
+        <v>4993</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>1027</v>
+        <v>119</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81222573</t>
+          <t>81290146</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50021-TAI</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 22,6 см h3 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Блюдо 53*32,5*1,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>1147</v>
+        <v>5321</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>697</v>
+        <v>170</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81223479</t>
+          <t>81290089</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>52935 кор=12/3</t>
+          <t>542113C-TAI</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 25 см c емкостью для соуса Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 53*32,5*1,7 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>1673</v>
+        <v>6013</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>697</v>
+        <v>556</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81223906</t>
+          <t>81290042</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>F2858-10</t>
+          <t>J446400-GC</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 25 см Lotos Wave белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо 53*32,5*1,7 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>854</v>
+        <v>1973</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81223486</t>
+          <t>81290134</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>52849 кор=12/3</t>
+          <t>542113B-TAI</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 26,5 см h3,3 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 53*32,5*1,8 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>1883</v>
+        <v>4826</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>1122</v>
+        <v>136</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81223481</t>
+          <t>81290148</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>52163 кор=12/4</t>
+          <t>JW46020-TAI</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 30 см h2 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо 53,5*29*3 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>1913</v>
+        <v>2847</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>539</v>
+        <v>223</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81221497</t>
+          <t>81290064</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>094071A-G001</t>
+          <t>M418093-MS</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 31,4 см h2,5 см Impress Noble [6]</t>
+          <t>Блюдо 55*33*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>1287</v>
+        <v>4397</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>629</v>
+        <v>19</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81221716</t>
+          <t>81290041</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>1Q2356-6106SX</t>
+          <t>J427530-GC</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 33 см h2 см Blue Sunset матовое стекло P.L. Proff Cuisine [6]</t>
+          <t>Блюдо 56,2*17*2,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>1017</v>
+        <v>1479</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>837</v>
+        <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81229864</t>
+          <t>81229947</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>60254-R3</t>
+          <t>4024</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое для подачи d 12 см h7 см Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Блюдо 60*26*1,7 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>737</v>
+        <v>3798</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>990</v>
+        <v>294</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81229863</t>
+          <t>81290149</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW46025-TAI</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое для подачи d 16 см h6,2 см Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Блюдо 64,5*24*3,5 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>1173</v>
+        <v>3273</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>883</v>
+        <v>326</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81229862</t>
+          <t>81200067</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1614-12 (кор=12шт)</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое для подачи d 25 см h6,5 см Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Блюдо для пиццы 30,5 см h1,5 см White белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>2378</v>
+        <v>1073</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>1103</v>
+        <v>2101</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81229154</t>
+          <t>91623106</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-15-OV</t>
+          <t>91623106</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8 см h2 см емкость для закусок Infinity By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для пиццы 31 см h2 см White белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>323</v>
+        <v>0</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81222006</t>
+          <t>81229371</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CW-YL-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8 см h4 см 200 мл Gray Oval Bucket с ручками Frutti di Mare P.L. [1]</t>
+          <t>Блюдо для пиццы 32 см Cowry Yellow By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>573</v>
+        <v>2572</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>393</v>
+        <v>12</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81222862</t>
+          <t>81229286</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-15-OV</t>
+          <t>HA-EL-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8,5 см h2 см для закусок Rug By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для пиццы 32 см Elegance By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>737</v>
+        <v>2299</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>825</v>
+        <v>746</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81229527</t>
+          <t>81229798</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-15-OV</t>
+          <t>TN-ED-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Arel By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для пиццы 32 см h2 см Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>513</v>
+        <v>2117</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>1907</v>
+        <v>174</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81229803</t>
+          <t>81229410</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-ZT-15-OV</t>
+          <t>TN-KL-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Edera By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для пиццы 32 см h2 см Kolezyum By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>947</v>
+        <v>2299</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81229213</t>
+          <t>81222850</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-15-OV</t>
+          <t>RUG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Elegance By Bone Innovation [6]</t>
+          <t>Блюдо для пиццы 32 см h2 см Rug By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>838</v>
+        <v>1923</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>0</v>
+        <v>280</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81222777</t>
+          <t>81229446</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-15-OV</t>
+          <t>TN-SZ-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Oliva By Bone Innovation [bb]  [6]</t>
+          <t>Блюдо для пиццы 32 см h2 см Spazio By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>747</v>
+        <v>2299</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>944</v>
+        <v>41</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81229102</t>
+          <t>91623107</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-15-OV</t>
+          <t>91623107 / P5179331</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Supreme By Bone Innovation [6]</t>
+          <t>Блюдо для пиццы 32 см h2 см White белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81229354</t>
+          <t>81221626</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-15-OV</t>
+          <t>TN-FB-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Vintage By Bone Innovation [6]</t>
+          <t>Блюдо для пиццы 32 см h2,1 см Falme Brown By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>624</v>
+        <v>1896</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81221596</t>
+          <t>81221649</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>IS-MB-16-OV</t>
+          <t>TN-FG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 16*10,5 см h3,2 см 140 мл емкость для закусок Ombra Island Gray By Bone [6]</t>
+          <t>Блюдо для пиццы 32 см h2,1 см Falme Grey By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>1311</v>
+        <v>1696</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>358</v>
+        <v>120</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81221589</t>
+          <t>81229552</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>IS-VH-16-OV</t>
+          <t>01-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 16*10,5 см h3,2 см 140 мл емкость для закусок Velho Island Ivory By Bone [6]</t>
+          <t>Блюдо для пиццы 32 см h2,2 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>1311</v>
+        <v>1153</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>621</v>
+        <v>270</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81221605</t>
+          <t>81229394</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>IS-16-OV</t>
+          <t>TN-LG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 16*10,5 см h3,2 см 140 мл емкость для закусок White Island By Bone [6]</t>
+          <t>Блюдо для пиццы 32 см h2,2 см Legna By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>947</v>
+        <v>1485</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>645</v>
+        <v>0</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81221992</t>
+          <t>81222768</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 16*10,5 см h4 см 140 мл Pearl Sea Stone с ручками Frutti di Mare P.L. [4]</t>
+          <t>Блюдо для пиццы 32 см h2,2 см Oliva By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>537</v>
+        <v>1923</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>505</v>
+        <v>466</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81223454</t>
+          <t>81222722</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>51907 кор=16/4</t>
+          <t>L2810</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 18,5*12,5 см h3,5 см 310 мл с ручками Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо для пиццы 32 см h2,3 см Evolutions Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>893</v>
+        <v>592</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>0</v>
+        <v>562</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81223456</t>
+          <t>70001360</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>80127 кор=16/4</t>
+          <t>N9406/V1780</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 18,5*15 см h5,3 см 850 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо для пиццы 32 см Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>1357</v>
+        <v>592</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>1242</v>
+        <v>672</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81229528</t>
+          <t>81240395</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-19-OV</t>
+          <t>PSC-13L</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Arel By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для пиццы 33 cм Light Grey Matt Pizza камень P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>673</v>
+        <v>1327</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>2962</v>
+        <v>240</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81229369</t>
+          <t>81241253</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-ZT-19-OV</t>
+          <t>B240040612-J</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Cowry Yellow By Bone Innovation [6]</t>
+          <t>Блюдо для подачи 11,9*8,3 см h4,2 см 20 мл емкость для закусок Gray Shell Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>983</v>
+        <v>603</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>125</v>
+        <v>570</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81229804</t>
+          <t>81241251</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-ZT-19-OV</t>
+          <t>B2400206158-2410B</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Edera By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для подачи 15*5,9 см h7 см 130 мл для закусок крышкой Groundnut Gray Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>132</v>
+        <v>783</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81229214</t>
+          <t>81241261</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-19-OV</t>
+          <t>B23292019-2401A</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Elegance By Bone Innovation [6]</t>
+          <t>Блюдо для подачи 15,4*14,5 см h4 см 450 мл для закусок с ручками Light Brown Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>1152</v>
+        <v>897</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>231</v>
+        <v>1025</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81229155</t>
+          <t>81241392</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-19-OV</t>
+          <t>CEP9077</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Infinity By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для подачи 16*12 см h4 см 250 мл Blue Rim эмалированая сталь SUNNEX [1] </t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>1263</v>
+        <v>817</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>278</v>
+        <v>1100</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81229392</t>
+          <t>81241393</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-ZT-19-OV</t>
+          <t>CED9078</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Legna By Bone Innovation [6]</t>
+          <t>Блюдо для подачи 18*13 см h4 см 400 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>809</v>
+        <v>887</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>0</v>
+        <v>1033</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81222863</t>
+          <t>81222307</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-19-OV</t>
+          <t>QB23172003</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Rug By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для подачи 18*14,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>1037</v>
+        <v>737</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>3037</v>
+        <v>991</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81229444</t>
+          <t>81222021</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-ZT-19-OV</t>
+          <t>QB23185008</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Spazio Tinta By Bone Innovation [6]</t>
+          <t>Блюдо для подачи 19,5*11,2 см h4,4 см 450 мл с ручками Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>1079</v>
+        <v>1137</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>131</v>
+        <v>513</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81229103</t>
+          <t>81241394</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-19-OV</t>
+          <t>CED9079</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Supreme By Bone Innovation [6]</t>
+          <t>Блюдо для подачи 19,5*14 см h4,5 см 520 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>1092</v>
+        <v>973</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>0</v>
+        <v>789</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81221581</t>
+          <t>81241248</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-19-OV</t>
+          <t>B240040619-J</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Tessera By Bone Innovation [6]</t>
+          <t>Блюдо для подачи 20*14 см h3 см емкость для закусок Gray Shell Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>1150</v>
+        <v>897</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>130</v>
+        <v>588</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81229355</t>
+          <t>81222309</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-19-OV</t>
+          <t>QB23172010</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Vintage By Bone Innovation [6]</t>
+          <t>Блюдо для подачи 21*7,4 см h13,5 см для закусок Sea Blue Leaf Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>1237</v>
+        <v>1247</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>143</v>
+        <v>1090</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81222005</t>
+          <t>81241395</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CED9080</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11,5 см h4 см 400 мл Gray Oval Bucket с ручками Frutti di Mare P.L. [1]</t>
+          <t>Блюдо для подачи 22*16,5 см h5 см 700 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>1037</v>
+        <v>1073</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>829</v>
+        <v>1022</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81221597</t>
+          <t>81222007</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>IS-MB-19-OV</t>
+          <t>QB23164010</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*13 см h3,2 см емкость для закусок Ombra Island Gray By Bone [6]</t>
+          <t>Блюдо для подачи 22*7,5 см h13 см для закусок Gray Leaf Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>1649</v>
+        <v>1037</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>373</v>
+        <v>666</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81221590</t>
+          <t>81222306</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>IS-VH-19-OV</t>
+          <t>QB23172002</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*13 см h3,2 см емкость для закусок Velho Island Ivory By Bone [6]</t>
+          <t>Блюдо для подачи 23,5*21,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>1649</v>
+        <v>1273</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>674</v>
+        <v>1061</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81221604</t>
+          <t>81222311</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>IS-19-OV</t>
+          <t>QB23176002</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*13 см h3,2 см емкость для закусок White Island By Bone [6]</t>
+          <t>Блюдо для подачи 24 см h6 см для закусок Звезда Gray Starfish Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>1186</v>
+        <v>1957</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>490</v>
+        <v>1090</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81223292</t>
+          <t>81241396</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>10604 (dark red)кор=48шт.</t>
+          <t>CEP9081</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 20*13 см h1,9 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи 24,7*18,5 см h5 см 1000 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>587</v>
+        <v>1278</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>415</v>
+        <v>1037</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>99004022</t>
+          <t>81241260</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>F1237-8 /P5123420</t>
+          <t>B23292026-2401C</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 20*14 см белое фарфор P.L. Proff Cuisine [10]</t>
+          <t>Блюдо для подачи 25,5*22,7 см h4 см 800 мл с ручками Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>237</v>
+        <v>1473</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>3829</v>
+        <v>1038</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81229957</t>
+          <t>81241397</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>JHLD1120</t>
+          <t>CEP9082</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 20*14*2,5 см Lord Gray P.L. Proff Cuisine [8]</t>
+          <t>Блюдо для подачи 26*19 см h6 см 1250 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>437</v>
+        <v>1317</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>5297</v>
+        <v>602</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81223915</t>
+          <t>81200108</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>F1476-8.25</t>
+          <t>H9721-B (кор=24шт)</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 20,5*3,5 см h2,8 см для оливок белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо для подачи 26*19 см Matsuyama Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>193</v>
+        <v>777</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>987</v>
+        <v>0</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81221717</t>
+          <t>81223914</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>1Q2362-6106SX</t>
+          <t>F1512-10.5</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 21*11,5 см h2 см Blue Sunset матовое стекло P.L. Proff Cuisine [6]</t>
+          <t>Блюдо для подачи 26,8*15,3 см h4,6 см 500 мл Asymmetry овальное белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>673</v>
+        <v>1038</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>1061</v>
+        <v>934</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81222604</t>
+          <t>81222305</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23172001</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 21*15,2 см h2 см без борта Fine Plus Noble [6]</t>
+          <t>Блюдо для подачи 27,5*22,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>937</v>
+        <v>1473</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>384</v>
+        <v>1075</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>99004076</t>
+          <t>81221991</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>F0225-8.5 (кор=72 шт)</t>
+          <t>QB23176003</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 21,5*11,5 см с ручками белое фарфор P.L. Proff Cuisine [9]</t>
+          <t>Блюдо для подачи 28*28 см h6 см 100 мл для закусок Звезда Pearl Starfish Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>298</v>
+        <v>2547</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>435</v>
+        <v>648</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81220299</t>
+          <t>81229036</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>TX0089-H461</t>
+          <t>16-153dk/whitematt</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22*11,5*3 см 240 мл с ручками Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Блюдо для подачи 29*25 cм h3 cм 200 мл Crush White Matt New Brown Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>673</v>
+        <v>1547</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>0</v>
+        <v>492</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>70001354</t>
+          <t>81250107</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>D6885/H4126  (1кор=36/6)</t>
+          <t>16-153 BROWN кор=16/4</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22*14 см Трианон Opal ARC [6]</t>
+          <t>Блюдо для подачи 29*25 см h3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>385</v>
+        <v>1547</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>1347</v>
+        <v>1151</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81222681</t>
+          <t>81223344</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2898-12/71047042</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22,5*12,3 см h2,1 см для подачи белое фарфор NEW P.L. Proff Cuisine [10]</t>
+          <t>Блюдо для подачи 30,5*24,5 см h1,5 см Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>473</v>
+        <v>1259</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>947</v>
+        <v>0</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81223455</t>
+          <t>81222308</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>52443 кор=12/3</t>
+          <t>QB23172007</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22,5*15 см h4 см 500 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи 30,5*25 см h3 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>1247</v>
+        <v>1737</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>960</v>
+        <v>1087</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81222010</t>
+          <t>81241244</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B240020631-2410X</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 23,5*5,7 см h3,5 см 100 мл Gray Narrowboat с ручками Frutti di Mare P.L. [3]</t>
+          <t>Блюдо для подачи 30,5*28,7 см h3,3 см Pebbles Clear Ice Dark Gray Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>737</v>
+        <v>1423</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>1784</v>
+        <v>378</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81221501</t>
+          <t>81200109</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>H9917-B (кор=18шт)</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 23,9*17,2 см h2,6 см Impress Noble [1]</t>
+          <t>Блюдо для подачи 31*24 см Matsuyama Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>1517</v>
+        <v>987</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>1342</v>
+        <v>0</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81221997</t>
+          <t>81223501</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HJ8383-2-BU кор=8/1</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*12,5 см h5,5 см 210 мл Pearl Sea Stone с ручками Frutti di Mare P.L. [4]</t>
+          <t>Блюдо для подачи 33*21 см h7 см Black фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>1113</v>
+        <v>2184</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>1514</v>
+        <v>175</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81229433</t>
+          <t>81290070</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-ZT-24-OV</t>
+          <t>J449993TZ-GC</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14 см Armonia By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для подачи 34,8*15,9*12,7, см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>918</v>
+        <v>1273</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>1880</v>
+        <v>86</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81221627</t>
+          <t>81290074</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>TN-FB-ZT-24-OV</t>
+          <t>J442551SZ-GC</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14 см Falme Brown By Bone Innovation [6]</t>
+          <t>Блюдо для подачи 36*19*7,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>1376</v>
+        <v>1273</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>476</v>
+        <v>118</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81221650</t>
+          <t>81290069</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-ZT-24-OV</t>
+          <t>J449994TZ-GC</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14 см Falme Grey By Bone Innovation [6]</t>
+          <t>Блюдо для подачи 37,8*17,3*13,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>1376</v>
+        <v>1583</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>592</v>
+        <v>101</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81222179</t>
+          <t>54148/Б</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>AN-ZT-24-OV</t>
+          <t>54148/Б</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14 см h2,7 см Antico By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для подачи 39*45 см стекло Пикник Pasabahce [1]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>2053</v>
+        <v>132</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>834</v>
+        <v>0</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81229215</t>
+          <t>81290173</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-24-OV</t>
+          <t>S32316-TAI</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см Elegance By Bone Innovation [6]</t>
+          <t>Блюдо для подачи 40*3,8 см доска круглая African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>1566</v>
+        <v>3937</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>875</v>
+        <v>140</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81222779</t>
+          <t>81290068</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-24-OV</t>
+          <t>J449995TZ-GC</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см h2,8 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для подачи 40,6*18,6*14,3 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>1197</v>
+        <v>1893</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>1538</v>
+        <v>104</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81229529</t>
+          <t>81290073</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-24-OV</t>
+          <t>J442550SZ-GC</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см h3 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для подачи 43,2*23*8,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>829</v>
+        <v>2073</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>3542</v>
+        <v>93</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81229805</t>
+          <t>81290071</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-ZT-24-OV</t>
+          <t>J643111SZ-GC</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см h3 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для подачи 47,1*24*14,7 см White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>1573</v>
+        <v>3371</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>236</v>
+        <v>64</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81222864</t>
+          <t>81290072</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-24-OV</t>
+          <t>J643110SZ-GC</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см h3 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для подачи 54,7*27,9*17,1 см White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>1197</v>
+        <v>5376</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81221582</t>
+          <t>81269996</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-24-OV</t>
+          <t>10351</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см h3 см Tessera By Bone Innovation [6]</t>
+          <t>Блюдо для подачи d 24 см h1,6 см стекло "Патиссэри" Tempered Glass Pasabahce [1]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>1449</v>
+        <v>166</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81229156</t>
+          <t>81201285</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-24-OV</t>
+          <t>10352/b</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Блюдо для подачи d 28 см стекло "Патиссэри" Tempered Glass Pasabahce [1]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>1407</v>
+        <v>90</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
         <v>0</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81229104</t>
+          <t>81201295</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-24-OV</t>
+          <t>95198</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см Supreme By Bone Innovation [6]</t>
+          <t>Блюдо для подачи d 32 см с крышкой h15 см стекло "Патиссэри" Tempered Glass Pasabahce [1]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>1373</v>
+        <v>1117</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81229676</t>
+          <t>99002701</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-ZT-24-OV</t>
+          <t>S1293 (кор=24шт)</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см Tropical By Bone Innovation [6]</t>
+          <t>Блюдо для подачи и запекания 17,5*11,5 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>1735</v>
+        <v>538</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
         <v>0</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81229305</t>
+          <t>99002702</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-24-OV</t>
+          <t>S1349 (кор=24шт)</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см Vintage By Bone Innovation [6]</t>
+          <t>Блюдо для подачи и запекания 18*12 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>1451</v>
+        <v>538</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
         <v>0</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81229958</t>
+          <t>99002703</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>JHLD1124</t>
+          <t>S1447 (кор=24шт)</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*16*2,7 см Lord Gray P.L. Proff Cuisine [8]</t>
+          <t>Блюдо для подачи и запекания 18,5*14 см h5 см 500 мл фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>573</v>
+        <v>538</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>5326</v>
+        <v>0</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81221728</t>
+          <t>99002704</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S1478 (кор=16шт)</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*17 см h2 см 400 мл Green Sky матовое стекло P.L. Proff Cuisine [6]</t>
+          <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>617</v>
+        <v>821</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>1470</v>
+        <v>0</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81221674</t>
+          <t>99002705</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S1479 (кор=16шт)</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*18 см h1,7 см Grace Noble [1]</t>
+          <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>1637</v>
+        <v>821</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>2133</v>
+        <v>0</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81290263</t>
+          <t>81221826</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>313031</t>
+          <t>ZA0367-6-FR</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*18 см h2,8 см Aristocrat Noble [1]</t>
+          <t>Блюдо квадратное 16*16 см h5,4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>1713</v>
+        <v>1237</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>4724</v>
+        <v>1325</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81233092</t>
+          <t>81229869</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>305031А</t>
+          <t>80415 к=36/6</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24,2*18 см h1,8 см Bella Noble [1]</t>
+          <t>Блюдо квадратное 17,5*17,5 см для закусок с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>1573</v>
+        <v>673</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>1138</v>
+        <v>6615</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81222680</t>
+          <t>81229057</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>F1041-10 (кор=30шт)</t>
+          <t>MSL2020</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24,4*14,5 см h1,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [5]</t>
+          <t>Блюдо квадратное 20*20 см h0,5 см для подачи черное сланец SUNNEX</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>623</v>
+        <v>413</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>2311</v>
+        <v>765</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81222356</t>
+          <t>81200034</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>306031А</t>
+          <t>F2934BY-8.5W (кор=24шт)</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24,5*19 см h2,3 см Neo Silk Noble [1]</t>
+          <t>Блюдо квадратное 21,5*21,5 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>1697</v>
+        <v>973</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>2768</v>
+        <v>614</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81222242</t>
+          <t>81200036</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2934-8.5BY (кор=24/4</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24,8*18 см h2,9 см Aristocrat Peach Tea Noble [1]</t>
+          <t>Блюдо квадратное 22*22 см Relief Black фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>1857</v>
+        <v>937</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>559</v>
+        <v>686</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81223294</t>
+          <t>99000153</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>10789 (dark red)кор=24шт.</t>
+          <t>F2934BY-10W кор=18/3</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25*16 см h2,4 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо квадратное 25*25 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>744</v>
+        <v>1273</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>563</v>
+        <v>640</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81241327</t>
+          <t>99000195</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2934-10FB (кор=18шт</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25*16,1 см h5,5 см 880 мл с ручками Bakery Fusion P.L. Proff Cuisine [2]</t>
+          <t>Блюдо квадратное 25*25 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>853</v>
+        <v>1197</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>416</v>
+        <v>664</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>99004008</t>
+          <t>99000192</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>F1237-10 (кор=36шт)</t>
+          <t>F2934 (кор=18/3</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25*18 см h2,3 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо квадратное 25,5*25,5 см h1,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>370</v>
+        <v>873</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>4062</v>
+        <v>588</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81222004</t>
+          <t>81222052</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0380-11-FR</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25,5*13,5 см h5 см 700 мл Gray Oval Bucket с ручками Frutti di Mare P.L. [1]</t>
+          <t>Блюдо квадратное 27*27 см h1,9 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>1293</v>
+        <v>1537</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>1014</v>
+        <v>640</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81222882</t>
+          <t>81229061</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087867</t>
+          <t>MSL3030</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25,5*15 см h3 см "Псковский" керамика ПГ [6]</t>
+          <t>Блюдо квадратное 30*30 см h0,5 см для подачи черное сланец SUNNEX</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>437</v>
+        <v>719</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>57</v>
+        <v>916</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81222921</t>
+          <t>81200035</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092453</t>
+          <t>F2934BY-12W (кор=12шт)</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25,5*15 см h3 см "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Блюдо квадратное 30*30 см h2 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>437</v>
+        <v>1564</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>0</v>
+        <v>1220</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81222605</t>
+          <t>81200037</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2934-12BY (кор=12шт)</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25,7*18,8 см h2,2 см без борта Fine Plus Noble [3]</t>
+          <t>Блюдо квадратное 30*30 см Relief Black фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>1578</v>
+        <v>1813</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>426</v>
+        <v>681</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81229959</t>
+          <t>81223395</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>JHLD1126</t>
+          <t>WDEDSQ30BG</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 26*18*2,2 см Lord Gray P.L. Proff Cuisine [6]</t>
+          <t>Блюдо квадратное 30*30 см Woodart фарфор RAK</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>737</v>
+        <v>1605.5</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>3945</v>
+        <v>165</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81223239</t>
+          <t>81223478</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>16-149 STONE A кор=12/2</t>
+          <t>52434 кор=16/4</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 26*20 см h6 см 300 мл Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое 18 см h4 см 570 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>2497</v>
+        <v>947</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>1093</v>
+        <v>1738</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81220266</t>
+          <t>81222013</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>52303 кор=18/3</t>
+          <t>QB23183001</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 26*20*4 см Elephant Ivory P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое 28 см h2,5 см Light Brown Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>1437</v>
+        <v>1907</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>912</v>
+        <v>533</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81223131</t>
+          <t>81221920</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>52303 кор=18/3</t>
+          <t>23-794-2BROWN B / К=16ШТ</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 26,5*20 см h4,5 см Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
+          <t>Блюдо круглое d 14,6 см h4,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>1517</v>
+        <v>1237</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>4940</v>
+        <v>336</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81223467</t>
+          <t>81221924</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>52427 кор=18/3</t>
+          <t>23-796-2BROWN B / К=16</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 26,8*19 см Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
+          <t>Блюдо круглое d 14,7 см h2,6 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>1603</v>
+        <v>1193</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>3276</v>
+        <v>482</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81222682</t>
+          <t>81221922</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>F1379-11 (кор=36 шт)</t>
+          <t>23-795-2BROWN B /К=16ШТ</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 27,5*15 см h2,3 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Блюдо круглое d 15 см h3,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>773</v>
+        <v>1237</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>1550</v>
+        <v>458</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81221718</t>
+          <t>81221844</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-796-2STONE B / К=16ШТ</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 28*15 см h2 см Blue Sunset матовое стекло P.L. Proff Cuisine [4]</t>
+          <t>Блюдо круглое d 15,4 см h2,5 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>903</v>
+        <v>1197</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>980</v>
+        <v>211</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81221959</t>
+          <t>81221842</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-795-2STONE B / К=16ШТ</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 28*18,3 см h2,1 см Blue Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 15,5 см h3,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>1673</v>
+        <v>1237</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>170</v>
+        <v>656</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81221729</t>
+          <t>81220298</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>1Q1851-066RGX</t>
+          <t>TX0270-H461</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 28*21 см h4,4 см 800 мл Green Sky матовое стекло P.L. Proff Cuisine [6]</t>
+          <t>Блюдо круглое d 17 см h3,2 см 350 мл с ручками Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>873</v>
+        <v>803</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>934</v>
+        <v>998</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81223139</t>
+          <t>81223077</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>52852 кор=12/3</t>
+          <t>TX0270-H275 кор=36/6</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 28*21,5 см h3 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
+          <t>Блюдо круглое d 17,5 см h3,5 см 200 мл с ручками Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>1557</v>
+        <v>733</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>876</v>
+        <v>248</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81200048</t>
+          <t>81223091</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>F3002FB-11L (кор=12/</t>
+          <t>TX0270-H357 кор36/6</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 28*22 см h6 см Organic Black P.L. Proff Cuisine [3]</t>
+          <t>Блюдо круглое d 17,5 см h3,5 см 200 мл с ручками Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>1675</v>
+        <v>803</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>394</v>
+        <v>721</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81223992</t>
+          <t>81223084</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>JM2323 16/4</t>
+          <t>TX0270-H281 кор=36/6</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 28*24 см h3,4 см Brown Spider Silk P.L. Proff Cuisine [4]</t>
+          <t>Блюдо круглое d 17,5 см h3,5 см 200 мл с ручками Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>987</v>
+        <v>673</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>2139</v>
+        <v>831</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81221996</t>
+          <t>81229237</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J20007/7"(SW/Blue C)</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 28,5*10,5 см h6,5 см 350 мл Pearl Leaf Frutti di Mare P.L. [4]</t>
+          <t>Блюдо круглое d 17,5 см h8 см 200 мл для подачи бело-голубое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>1173</v>
+        <v>1143</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>957</v>
+        <v>361</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81229434</t>
+          <t>81229234</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-ZT-29-OV</t>
+          <t>J20007/7"(SW/MattB)</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Armonia By Bone Innovation [bb] [6]</t>
+          <t>Блюдо круглое d 17,5 см h8 см 200 мл для подачи бело-черное "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>1950</v>
+        <v>1143</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>3323</v>
+        <v>342</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81229370</t>
+          <t>81229231</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-ZT-29-OV</t>
+          <t>J20007/7"(SW/Matt W)</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Cowry Yellow By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 17,5 см h8 см 200 мл для подачи белое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>1664</v>
+        <v>1141</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>264</v>
+        <v>0</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81229216</t>
+          <t>81229238</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-29-OV</t>
+          <t>J20007/8"(SW/Blue C)</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Elegance By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 20 см h10 см 300 мл для подачи бело-голубое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>1849</v>
+        <v>1691</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>609</v>
+        <v>442</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81221628</t>
+          <t>81229235</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>TN-FB-ZT-29-OV</t>
+          <t>J20007/8"(SW/MattB)</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см h3 см Falme Brown By Bone Innovation [6]</t>
+          <t>Блюдо круглое d 20 см h10 см 300 мл для подачи бело-черное "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>1849</v>
+        <v>1573</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>387</v>
+        <v>281</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81229409</t>
+          <t>81229232</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>TN-KL-ZT-29-OV</t>
+          <t>J20007/8" (SW/MattW)</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см h3 см Kolezyum By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 20 см h10 см 300 мл для подачи белое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>1849</v>
+        <v>1573</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>161</v>
+        <v>0</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81222180</t>
+          <t>81221921</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>AN-ZT-29-OV</t>
+          <t>23-795-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см h3,2 см Antico By Bone Innovation [bb] [6]</t>
+          <t>Блюдо круглое d 20 см h3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>2148</v>
+        <v>1257</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>0</v>
+        <v>401</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81221651</t>
+          <t>81223457</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-ZT-29-OV</t>
+          <t>53315 кор=24/4</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см h3,2 см Falme Grey By Bone Innovation [6]</t>
+          <t>Блюдо круглое d 20 см h4 см Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>1550</v>
+        <v>1497</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>997</v>
+        <v>725</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81222338</t>
+          <t>81221923</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>HA-GL-ZT-29-OV</t>
+          <t>23-796-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см h3,2 см Gleam By Bone Innovation [6]</t>
+          <t>Блюдо круглое d 20,2 см h2,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>1875</v>
+        <v>1673</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>675</v>
+        <v>373</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81229806</t>
+          <t>81221919</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-ZT-29-OV</t>
+          <t>23-794-1BROWN B / К=12ШТ</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см h3,3 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Блюдо круглое d 20,2 см h4,5 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>1947</v>
+        <v>1737</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>266</v>
+        <v>376</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81229445</t>
+          <t>81221843</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-ZT-29-OV</t>
+          <t>23-796-1STONE B / К=12ШТ</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см h3,3 см Spazio By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 20,7 см h2,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>2112</v>
+        <v>1674</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>163</v>
+        <v>353</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81229726</t>
+          <t>81221841</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-29-OV</t>
+          <t>23-795 1STONE B /К=12ШТ</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см h3,3 см Tessera By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 20,8 см h3,7 см 260 мл Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>1950</v>
+        <v>1399</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>548</v>
+        <v>1641</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81229157</t>
+          <t>81222890</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-29-OV</t>
+          <t>ПГ022-00089917</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Блюдо круглое d 21,5 см h3,5 см с ручками 300 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>2112</v>
+        <v>453</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>333</v>
+        <v>183</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81229393</t>
+          <t>81221825</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-ZT-29-OV</t>
+          <t>ZA0368-9.5-FR</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Legna By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 21,7 см h2,3 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>1826</v>
+        <v>1637</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>0</v>
+        <v>990</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81229745</t>
+          <t>81223009</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-29-OV</t>
+          <t>3160124 кор=12/2</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Rome By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 22 см h6 см 1500 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>1950</v>
+        <v>854</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>158</v>
+        <v>0</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81229105</t>
+          <t>81223019</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-29-OV</t>
+          <t>P5225928/0525-3/3011194</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Supreme By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 22 см h6 см 1500 мл с ручками Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>1802</v>
+        <v>1453</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>0</v>
+        <v>111</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81229777</t>
+          <t>81223026</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>TN-TR-ZT-29-OV</t>
+          <t>97000004 /P5225928/0525-4</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Tierra By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 22 см h6 см 1500 мл с ручками Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>2112</v>
+        <v>1453</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>862</v>
+        <v>519</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81229677</t>
+          <t>81223023</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-ZT-29-OV</t>
+          <t>P5225928/0525-5 кор=12/2</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Tropical By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 22 см h6 см 1500 мл с ручками Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>2330</v>
+        <v>1163</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
         <v>0</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81229306</t>
+          <t>81223027</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-29-OV</t>
+          <t>99010004 /P5225928-0</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Vintage By Bone Innovation [1]</t>
+          <t>Блюдо круглое d 22 см h6 см 1500 мл с ручками White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>1950</v>
+        <v>1387</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>39</v>
+        <v>949</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81229530</t>
+          <t>81229239</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-29-OV</t>
+          <t>J20007/9"(SW/Blue C)</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17,5 см h3,2 см Arel By Bone Innovation [bb] [1]</t>
+          <t>Блюдо круглое d 22,5 см h11,5 см 500 мл для подачи бело-голубое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>1163</v>
+        <v>2369</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>2969</v>
+        <v>588</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>81222780</t>
+          <t>81229236</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-29-OV</t>
+          <t>J20007/9"(SW/MattB)</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17,5 см h3,2 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Блюдо круглое d 22,5 см h11,5 см 500 мл для подачи бело-черное "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>1763</v>
+        <v>2369</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>775</v>
+        <v>584</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81222865</t>
+          <t>81229233</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-29-OV</t>
+          <t>J20007/9"(SW/MattW)</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17,5 см h3,2 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Блюдо круглое d 22,5 см h11,5 см 500 мл для подачи белое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>1764</v>
+        <v>2369</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>2665</v>
+        <v>20</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81241242</t>
+          <t>81222573</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-9-ME</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*18 см h2,5 см Crab Green Frutti di Mare P.L. [1]</t>
+          <t>Блюдо круглое d 22,6 см h3 см White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>1537</v>
+        <v>1147</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>300</v>
+        <v>542</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81241243</t>
+          <t>81221870</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-599-2STONE B /К=8ШТ</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*18 см h2,5 см Crab Northern Blue Gray Frutti di Mare P.L. [1]</t>
+          <t>Блюдо круглое d 23,2 см h6,7 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>1537</v>
+        <v>2037</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
-        <v>256</v>
+        <v>359</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81223141</t>
+          <t>81223479</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>52799 кор=18/3</t>
+          <t>52935 кор=12/3</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*20 см h3 см Side Up Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
+          <t>Блюдо круглое d 25 см c емкостью для соуса Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>1397</v>
+        <v>1673</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>912</v>
+        <v>659</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>70001355</t>
+          <t>81229058</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>D6891  (1кор=16/4)</t>
+          <t>MSL25</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*22 см Трианон Opal ARC [4]</t>
+          <t>Блюдо круглое d 25 см h0,5 см для подачи черное сланец SUNNEX</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>802</v>
+        <v>573</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>1194</v>
+        <v>568</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81250108</t>
+          <t>81223906</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t>17-381-1 BROWN кор=18/6</t>
+          <t>F2858-10</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*25*1 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 25 см Lotos Wave белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>1337</v>
+        <v>854</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>397</v>
+        <v>0</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81223291</t>
+          <t>81223486</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>10872 (dark red)кор=18шт.</t>
+          <t>52849 кор=12/3</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29,2*14 см h2 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 26,5 см h3,3 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>1018</v>
+        <v>1883</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>185</v>
+        <v>1056</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81223339</t>
+          <t>81222574</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>4012635 /F1134-12 к=</t>
+          <t>ZA0509-11-ME</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29,5*12 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо круглое d 28 см h3 см White Moon P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>413</v>
+        <v>1637</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>498</v>
+        <v>834</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81223293</t>
+          <t>81221869</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t>10554 (dark red)кор=24шт.</t>
+          <t>19-599-1STONE B /К=6ШТ</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29,5*14 см h2,6 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 28,2 см h6,2 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>910</v>
+        <v>3407</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>391</v>
+        <v>246</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81221502</t>
+          <t>81229059</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSL30</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29,6*21,3 см h3,1 см Impress Noble [1]</t>
+          <t>Блюдо круглое d 30 см h0,5 см для подачи черное сланец SUNNEX</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>1637</v>
+        <v>737</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
-        <v>587</v>
+        <v>779</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81223140</t>
+          <t>81223481</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>70215 кор=24/4</t>
+          <t>52163 кор=12/4</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*14 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 30 см h2 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>1317</v>
+        <v>1913</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>651</v>
+        <v>477</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81229960</t>
+          <t>70001337</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t>JHLD1120</t>
+          <t>D6871   (1кор=4шт)</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*20*2,7 см Lord Gray P.L. Proff Cuisine [4]</t>
+          <t>Блюдо круглое d 31 см Трианон Opal ARC [4]</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>873</v>
+        <v>448</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>3720</v>
+        <v>0</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>99004025</t>
+          <t>81221497</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t>F1237-12 (кор=24/4</t>
+          <t>094071A-G001</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*21 см белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо круглое d 31,4 см h2,5 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>597</v>
+        <v>1287</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
-        <v>4145</v>
+        <v>627</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81222684</t>
+          <t>81221716</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1Q2356-6106SX</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*21,5 см h3 см с бортом белое фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Блюдо круглое d 33 см h2 см Blue Sunset матовое стекло P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>1297</v>
+        <v>1017</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>1113</v>
+        <v>786</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81221675</t>
+          <t>81229062</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSL35</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*22,5 см h2,2 см Grace Noble [1]</t>
+          <t>Блюдо круглое d 35 см h0,5 см для подачи черное сланец SUNNEX</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>1998</v>
+        <v>873</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>2145</v>
+        <v>225</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81224315</t>
+          <t>99000092</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t>313012</t>
+          <t>F3001-8 кор=16/2</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*22,5 см h2,8 см Aristocrat Noble [1]</t>
+          <t>Блюдо круглое для подачи d 20,5 см h8,8 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>1739</v>
+        <v>1037</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>81229572</t>
+          <t>81229862</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t>313012-gold</t>
+          <t>60254-R1</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*22,5 см h2,8 см Gold Aristocrat Noble [1]</t>
+          <t>Блюдо круглое для подачи d 25 см h6,5 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>2347</v>
+        <v>2378</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>217</v>
+        <v>1085</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>70001362</t>
+          <t>81229154</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t>L2811</t>
+          <t>HA-IN-ZT-15-OV</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*26 см для стейка Solutions Steak Эволюшн Opal ARC [6]</t>
+          <t>Блюдо овальное 15*8 см h2 см емкость для закусок Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>592</v>
+        <v>624</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>515</v>
+        <v>323</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>81223322</t>
+          <t>81222862</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t>10551 (dark red)кор=12/3</t>
+          <t>RUG-ZT-15-OV</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*26,5 см h2,8 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 15*8,5 см h2 см для закусок Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>1198</v>
+        <v>737</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>205</v>
+        <v>802</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>99000193</t>
+          <t>81229527</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t>A043-12</t>
+          <t>01-ZT-15-OV</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*28 см h3,5 см "Ракушка" Seashell White P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G244" s="9">
-        <v>344</v>
+        <v>537</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>0</v>
+        <v>2672</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>81222243</t>
+          <t>81229803</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-ED-ZT-15-OV</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30,3*22,7 см h3 см Aristocrat Peach Tea Noble [1]</t>
+          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>1888</v>
+        <v>947</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>555</v>
+        <v>91</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81233111</t>
+          <t>81229213</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t>401012</t>
+          <t>HA-EL-ZT-15-OV</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30,5*22 см h2 см Bella Noble [1]</t>
+          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Elegance By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>1613</v>
+        <v>838</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>431</v>
+        <v>0</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>81222606</t>
+          <t>81222777</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-ZT-15-OV</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 31*22,2 см h2,8 см без борта Fine Plus Noble [1]</t>
+          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Oliva By Bone Innovation [bb]  [6]</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>1873</v>
+        <v>747</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>281</v>
+        <v>906</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>81223480</t>
+          <t>81222340</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t>52914 кор=12/4</t>
+          <t>11010-off white</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 31*23,3 см h5 см Side Up Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 18*9,8 см h2,6 см Evolution Mont Blanc P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>1673</v>
+        <v>397</v>
       </c>
       <c r="H248" s="9">
         <v/>
       </c>
       <c r="I248" s="10">
-        <v>94</v>
+        <v>5564</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>81200060</t>
+          <t>81223456</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t>F1962 (кор=12/3</t>
+          <t>80127 кор=16/4</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32*21 см с бортом Asymmetry белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 18,5*15 см h5,3 см 850 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>649</v>
+        <v>1357</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>81223295</t>
+          <t>81229528</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t>10680 (dark red)кор=</t>
+          <t>01-ZT-19-OV</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,5*10 см h3 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>910</v>
+        <v>697</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
-        <v>0</v>
+        <v>3322</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>81222303</t>
+          <t>81229804</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-ED-ZT-19-OV</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,5*12,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>1403</v>
+        <v>1139</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>1069</v>
+        <v>107</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>81222304</t>
+          <t>81229214</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-EL-ZT-19-OV</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,5*13 см h2,5 см Green Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Elegance By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>1403</v>
+        <v>1152</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>1014</v>
+        <v>158</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>81241219</t>
+          <t>81229155</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-IN-ZT-19-OV</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,5*20 см h6,5 см 100 мл Gray Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>1917</v>
+        <v>1263</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>431</v>
+        <v>279</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>81221987</t>
+          <t>81222863</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RUG-ZT-19-OV</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,5*20 см h7 см 100 мл Pearl Shell Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>1723</v>
+        <v>1037</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
-        <v>1649</v>
+        <v>3013</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>81222683</t>
+          <t>81229444</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-SZ-ZT-19-OV</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,7*17,8 см h2,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>1097</v>
+        <v>1079</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>608</v>
+        <v>120</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>81222310</t>
+          <t>81223292</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10604 (dark red)кор=48шт.</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,8*15 см h4,5 см 2 секции Sea Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 20*13 см h1,9 см для закусок Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>2013</v>
+        <v>587</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
-        <v>1129</v>
+        <v>374</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>81241220</t>
+          <t>99004022</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1237-8 /P5123420</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 33*17 см h2 см Green Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 20*14 см h1,5 см для закусок белое фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G257" s="9">
-        <v>1387</v>
+        <v>237</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
-        <v>623</v>
+        <v>3312</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>81241328</t>
+          <t>81229957</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JHLD1120</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 33*20,8 см h5,9 см 1600 мл с ручками Bakery Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 20*14 см h2,5 см Lord Gray P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
-        <v>1489</v>
+        <v>437</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>236</v>
+        <v>5206</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>81223444</t>
+          <t>81222796</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t>53088 кор=12/4</t>
+          <t>OLV-R-HL-20.5-OV</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 33*24 см h2,7 см Texture Dark Green P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 20,5*9,5 см h2,5 см емкость для закусок с бортом Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G259" s="9">
-        <v>1383</v>
+        <v>1173</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>43</v>
+        <v>102</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>81223133</t>
+          <t>81221717</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
-          <t>53088 кор=12/3</t>
+          <t>1Q2362-6106SX</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 33*25 см h2,7 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 21*11,5 см h2 см Blue Sunset матовое стекло P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>1373</v>
+        <v>673</v>
       </c>
       <c r="H260" s="9">
         <v/>
       </c>
       <c r="I260" s="10">
-        <v>2091</v>
+        <v>1060</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>70001363</t>
+          <t>81222604</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t>N9364</t>
+          <t>093222A</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 33*25 см Эволюшн Opal ARC [6]</t>
+          <t>Блюдо овальное 21*15,2 см h2 см без борта Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G261" s="9">
-        <v>607</v>
+        <v>937</v>
       </c>
       <c r="H261" s="9">
         <v/>
       </c>
       <c r="I261" s="10">
-        <v>619</v>
+        <v>128</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>81222357</t>
+          <t>99004076</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
-          <t>306014А</t>
+          <t>F0225-8.5 (кор=72 шт)</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 33,7*26,6 см h2,5 см Neo Silk Noble [1]</t>
+          <t>Блюдо овальное 21,5*11,5 см h3,5 см с ручками белое фарфор P.L. Proff Cuisine [9]</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G262" s="9">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
-        <v>2691</v>
+        <v>214</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>81241233</t>
+          <t>81220299</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX0089-H461</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*14,5 см h3,5 см Gray Pearl Spots Sea Wave Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 22*11,5 см h3 см 240 мл с ручками Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G263" s="9">
-        <v>1367</v>
+        <v>610</v>
       </c>
       <c r="H263" s="9">
         <v/>
       </c>
       <c r="I263" s="10">
-        <v>229</v>
+        <v>1859</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>81229435</t>
+          <t>81223078</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-ZT-34-OV</t>
+          <t>TX0089-H275 кор=48/6</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см Armonia By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 22*11,5 см h3,2 см 150 мл с ручками Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G264" s="9">
-        <v>1696</v>
+        <v>607</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>593</v>
+        <v>674</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>81229217</t>
+          <t>81223092</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-34-OV</t>
+          <t>TX0089-H357 к=48/6</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см Elegance By Bone Innovation [1]</t>
+          <t>Блюдо овальное 22*11,5 см h3,2 см 150 мл с ручками Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
-        <v>2918</v>
+        <v>553</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>628</v>
+        <v>223</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>81229807</t>
+          <t>81223085</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-ZT-34-OV</t>
+          <t>TX0089-H281 кор=48/6</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см h3,3 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 22*11,5 см h3,2 см 150 мл с ручками Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G266" s="9">
-        <v>2657</v>
+        <v>553</v>
       </c>
       <c r="H266" s="9">
         <v/>
       </c>
       <c r="I266" s="10">
-        <v>38</v>
+        <v>1178</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>81221583</t>
+          <t>70001354</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-34-OV</t>
+          <t>D6885/H4126  (1кор=36/6)</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см h3,5 см Tessera By Bone Innovation [1]</t>
+          <t>Блюдо овальное 22*14 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G267" s="9">
-        <v>2249</v>
+        <v>385</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>27</v>
+        <v>1257</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>81229158</t>
+          <t>81222681</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-34-OV</t>
+          <t>F1379-9 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см Infinity By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 22,5*12,3 см h2,1 см для подачи белое фарфор NEW P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>1896</v>
+        <v>473</v>
       </c>
       <c r="H268" s="9">
         <v/>
       </c>
       <c r="I268" s="10">
-        <v>299</v>
+        <v>883</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>81229106</t>
+          <t>81223455</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-34-OV</t>
+          <t>52443 кор=12/3</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см Supreme By Bone Innovation [1]</t>
+          <t>Блюдо овальное 22,5*15 см h4 см 500 мл с ручками Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G269" s="9">
-        <v>2127</v>
+        <v>1247</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>21</v>
+        <v>762</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>81229678</t>
+          <t>81223088</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-ZT-34-OV</t>
+          <t>TX12966-225-H357 кор=48/6</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см Tropical By Bone Innovation [1]</t>
+          <t>Блюдо овальное 23*14 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G270" s="9">
-        <v>1893</v>
+        <v>573</v>
       </c>
       <c r="H270" s="9">
         <v/>
       </c>
       <c r="I270" s="10">
-        <v>104</v>
+        <v>1341</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>81229307</t>
+          <t>81221501</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-34-OV</t>
+          <t>094231A-G001</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см Vintage By Bone Innovation [1]</t>
+          <t>Блюдо овальное 23,9*17,2 см h2,6 см Impress Noble [1]</t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G271" s="9">
-        <v>1898</v>
+        <v>1517</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>75</v>
+        <v>1208</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>81229531</t>
+          <t>81222341</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-34-OV</t>
+          <t>11011-off white</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20,5 см h3,6 см Arel By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 24*13,8 см h2,8 см Evolution Mont Blanc P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>2000</v>
+        <v>837</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
-        <v>381</v>
+        <v>5204</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>81222866</t>
+          <t>81222179</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-34-OV</t>
+          <t>AN-ZT-24-OV</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20,5 см h3,6 см Rug By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 24*14 см h2,7 см Antico By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G273" s="9">
-        <v>2437</v>
+        <v>2053</v>
       </c>
       <c r="H273" s="9">
         <v/>
       </c>
       <c r="I273" s="10">
-        <v>1195</v>
+        <v>577</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>81222781</t>
+          <t>81229433</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-34-OV</t>
+          <t>TN-AI-ZT-24-OV</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20,5 см h3,7 см Oliva By Bone Innovation [1]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>2437</v>
+        <v>918</v>
       </c>
       <c r="H274" s="9">
         <v/>
       </c>
       <c r="I274" s="10">
-        <v>230</v>
+        <v>1804</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>81220370</t>
+          <t>81229215</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-EL-ZT-24-OV</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*25 см h2,5 см Appeal Noble [1]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Elegance By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G275" s="9">
-        <v>2537</v>
+        <v>1566</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>1106</v>
+        <v>805</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>81229636</t>
+          <t>81221627</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
-          <t>305014A-G001-K007</t>
+          <t>TN-FB-ZT-24-OV</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*27 cм h2,5 см La Vie En Rose Noble [1]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Falme Brown By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G276" s="9">
-        <v>3547</v>
+        <v>1376</v>
       </c>
       <c r="H276" s="9">
         <v/>
       </c>
       <c r="I276" s="10">
-        <v>355</v>
+        <v>476</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>81222011</t>
+          <t>81221650</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-FG-ZT-24-OV</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*7 см h3,5 см 325 мл Gray Narrowboat с ручками Frutti di Mare P.L. [3]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G277" s="9">
-        <v>873</v>
+        <v>1376</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>1846</v>
+        <v>591</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>81233093</t>
+          <t>81229156</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t>305014А</t>
+          <t>HA-IN-ZT-24-OV</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34,3*27 см h2,3 см Bella Noble [1]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G278" s="9">
-        <v>2347</v>
+        <v>1407</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>437</v>
+        <v>0</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>81222287</t>
+          <t>81222779</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-ZT-24-OV</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34,6*14,8 см h2,8 см Aqua Blue P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G279" s="9">
-        <v>1327</v>
+        <v>1263</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>573</v>
+        <v>2343</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>81223340</t>
+          <t>81229104</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
-          <t>F1134-14/4012968</t>
+          <t>HA-SP-ZT-24-OV</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 35*13,5 см белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G280" s="9">
-        <v>779</v>
+        <v>1373</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>553</v>
+        <v>0</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>81222083</t>
+          <t>81221582</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-TS-ZT-24-OV</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 35*20,5 см h6 см глубокое 2 л Aqua Blue Style Buffet P.L. [1] </t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G281" s="9">
-        <v>2673</v>
+        <v>1449</v>
       </c>
       <c r="H281" s="9">
         <v/>
       </c>
       <c r="I281" s="10">
-        <v>219</v>
+        <v>1</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>99004033</t>
+          <t>81229676</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t>Р5123436/F1237-14</t>
+          <t>HA-TP-ZT-24-OV</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 35*24,5 см белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G282" s="9">
-        <v>887</v>
+        <v>1735</v>
       </c>
       <c r="H282" s="9">
         <v/>
       </c>
       <c r="I282" s="10">
         <v>0</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>70001385</t>
+          <t>81229305</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t>D6877 (1кор=16/4)</t>
+          <t>HA-VT-ZT-24-OV</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 35*26 см Трианон Opal ARC [6]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G283" s="9">
-        <v>710</v>
+        <v>1451</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
-        <v>411</v>
+        <v>0</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>81223290</t>
+          <t>81229529</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
-          <t>10605 (dark red)кор=18/3</t>
+          <t>01-ZT-24-OV</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 36*14 см h2 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 24*14,5 см h3 см Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G284" s="9">
-        <v>1124</v>
+        <v>829</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>298</v>
+        <v>3312</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>81221719</t>
+          <t>81229805</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
-          <t>1Q-2360-6106SX</t>
+          <t>TN-ED-ZT-24-OV</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 36*20 см h3 см Blue Sunset матовое стекло P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 24*14,5 см h3 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>1089</v>
+        <v>1573</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>647</v>
+        <v>226</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>81221503</t>
+          <t>81222864</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RUG-ZT-24-OV</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 36*26 см h3,2 см Impress Noble [1]</t>
+          <t>Блюдо овальное 24*14,5 см h3 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>2537</v>
+        <v>1273</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>373</v>
+        <v>2976</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>81221676</t>
+          <t>81229958</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t>095261A-P001-G001</t>
+          <t>JHLD1124</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 36*27 см h2,5 см Grace Noble [1]</t>
+          <t>Блюдо овальное 24*16 см h2,7 см Lord Gray P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>2737</v>
+        <v>573</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>421</v>
+        <v>5302</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>81224316</t>
+          <t>81221728</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
-          <t>313014</t>
+          <t>1Q-1852-066RGX</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 36*27 см h2,8 см Aristocrat Noble [1]</t>
+          <t>Блюдо овальное 24*17 см h2 см 400 мл Green Sky матовое стекло P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>2703</v>
+        <v>617</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>595</v>
+        <v>1459</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>81290256</t>
+          <t>81221674</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
-          <t>313014 / GOLD</t>
+          <t>095231A-P001-G001</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 36*27 см h2,8 см Gold Aristocrat Noble [1]</t>
+          <t>Блюдо овальное 24*18 см h1,7 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>3617</v>
+        <v>1637</v>
       </c>
       <c r="H289" s="9">
         <v/>
       </c>
       <c r="I289" s="10">
-        <v>390</v>
+        <v>2132</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>81222244</t>
+          <t>81229902</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095231A</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 36,5*27,2 см h2,8 см Aristocrat Peach Tea Noble [1]</t>
+          <t>Блюдо овальное 24*18 см h2 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>2913</v>
+        <v>1557</v>
       </c>
       <c r="H290" s="9">
         <v/>
       </c>
       <c r="I290" s="10">
-        <v>566</v>
+        <v>848</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>81223483</t>
+          <t>81290263</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
-          <t>52159 кор=12/4</t>
+          <t>313031</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 40*11,5 см h2,4 см Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 24*18 см h2,8 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>1473</v>
+        <v>1713</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>1429</v>
+        <v>4148</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>81223341</t>
+          <t>81233092</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
-          <t>F1134-16/4012969</t>
+          <t>305031А</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 40*16 см белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 24,2*18 см h1,8 см Bella Noble [1]</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G292" s="9">
-        <v>1073</v>
+        <v>1573</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
-        <v>639</v>
+        <v>455</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>81223471</t>
+          <t>81222680</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
-          <t>51895 кор=16/4</t>
+          <t>F1041-10 (кор=30шт)</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 40,8*14 см h3,5 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 24,4*14,5 см h1,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [5]</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>1753</v>
+        <v>623</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>0</v>
+        <v>2296</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>81241227</t>
+          <t>81222356</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306031А</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 41,5*18 см h3,5 см Fish Pearl Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 24,5*19 см h2,3 см Neo Silk Noble [1]</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>2177</v>
+        <v>1697</v>
       </c>
       <c r="H294" s="9">
         <v/>
       </c>
       <c r="I294" s="10">
-        <v>239</v>
+        <v>2448</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>81222016</t>
+          <t>81222242</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313031-PEACH</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 42*13,3 см h4,5 см Рыба Fish Northern Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 24,8*18 см h2,9 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>2173</v>
+        <v>1857</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
-        <v>494</v>
+        <v>508</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>81221995</t>
+          <t>81223294</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10789 (dark red)кор=24шт.</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 44*5 см h4 см 200 мл Pearl Fish Sea Stone Frutti di Mare P.L. [4]</t>
+          <t>Блюдо овальное 25*16 см h2,4 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>893</v>
+        <v>744</v>
       </c>
       <c r="H296" s="9">
         <v/>
       </c>
       <c r="I296" s="10">
-        <v>733</v>
+        <v>546</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>81222084</t>
+          <t>81241327</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM5228925-SH108</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 44,5*27 см h10 см глубокое 4 л Aqua Blue Style Buffet P.L. [1] </t>
+          <t>Блюдо овальное 25*16,1 см h5,5 см 880 мл с ручками Bakery Fusion P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G297" s="9">
-        <v>6287</v>
+        <v>853</v>
       </c>
       <c r="H297" s="9">
         <v/>
       </c>
       <c r="I297" s="10">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>81223472</t>
+          <t>99004008</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
-          <t>51896 кор=12/3</t>
+          <t>F1237-10/ P5123425</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 46,3*17,4 см h4,2 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 25*18 см h2,3 см белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G298" s="9">
-        <v>2497</v>
+        <v>370</v>
       </c>
       <c r="H298" s="9">
         <v/>
       </c>
       <c r="I298" s="10">
-        <v>489</v>
+        <v>3891</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>81222022</t>
+          <t>81223296</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10550 (dark red)кор=24/6</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 47*15 см h3,5 см Рыба Gray Fish Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 25*22,5 см h2,4 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G299" s="9">
-        <v>2437</v>
+        <v>834</v>
       </c>
       <c r="H299" s="9">
         <v/>
       </c>
       <c r="I299" s="10">
-        <v>648</v>
+        <v>1517</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>81222085</t>
+          <t>81222033</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NY-YQA4706-DOP-9.75X6</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 51*29 см h12 см глубокое 5,5 л Aqua Blue Style Buffet P.L. [1] </t>
+          <t>Блюдо овальное 25,2*15,7 см h3,6 см 250 мл глубокое Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G300" s="9">
-        <v>10473</v>
+        <v>1163</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>206</v>
+        <v>2823</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>81241255</t>
+          <t>81222318</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NY-YQA4767B-OP-M-10X6</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 51,8*23,5 см h3,5 см Light Purple Shell Northern Blue Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 25,2*15,9 см h1,5 см Sea Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G301" s="9">
-        <v>3748</v>
+        <v>1237</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
-        <v>406</v>
+        <v>3604</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
-          <t>91623111</t>
+          <t>81222030</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
-          <t>P8092315 / P91623111</t>
+          <t>NY-YQA4706-OP-M-10X6</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 15*8 см для ошибори белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 25,2*16,1 см h2,1 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G302" s="9">
-        <v>105</v>
+        <v>1073</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>0</v>
+        <v>6465</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
-          <t>78040028</t>
+          <t>81222004</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
-          <t>CERT9127-UK1</t>
+          <t>QB23165005</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 17*12,6*1,8 см 250 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
+          <t>Блюдо овальное 25,5*13,5 см h5 см 700 мл Gray Oval Bucket с ручками Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G303" s="9">
-        <v>837</v>
+        <v>1293</v>
       </c>
       <c r="H303" s="9">
         <v/>
       </c>
       <c r="I303" s="10">
-        <v>272</v>
+        <v>1000</v>
       </c>
       <c r="J303" s="4"/>
     </row>
     <row r="304" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="4"/>
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
-          <t>81222569</t>
+          <t>81222882</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ022-00087867</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 20*14,3 см h2,9 см 375 мл Fine Plus Noble [3]</t>
+          <t>Блюдо овальное 25,5*15 см h3 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G304" s="9">
-        <v>1137</v>
+        <v>475</v>
       </c>
       <c r="H304" s="9">
         <v/>
       </c>
       <c r="I304" s="10">
-        <v>457</v>
+        <v>523</v>
       </c>
       <c r="J304" s="4"/>
     </row>
     <row r="305" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="4"/>
       <c r="B305" s="5"/>
       <c r="C305" s="6" t="inlineStr">
         <is>
-          <t>81222673</t>
+          <t>81222921</t>
         </is>
       </c>
       <c r="D305" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ071-00092453</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 20,2*12,4 см h1,9 см с бортом Asymmetry белое фарфор NEW P.L. [6]</t>
+          <t>Блюдо овальное 25,5*15 см h3 см "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F305" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G305" s="9">
-        <v>583</v>
+        <v>437</v>
       </c>
       <c r="H305" s="9">
         <v/>
       </c>
       <c r="I305" s="10">
-        <v>714</v>
+        <v>0</v>
       </c>
       <c r="J305" s="4"/>
     </row>
     <row r="306" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="4"/>
       <c r="B306" s="5"/>
       <c r="C306" s="6" t="inlineStr">
         <is>
-          <t>70001358</t>
+          <t>81222317</t>
         </is>
       </c>
       <c r="D306" s="7" t="inlineStr">
         <is>
-          <t>N9404/L2808</t>
+          <t>NY-YQA4767B-DOP-9.75X6</t>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 21,5*19 см для закусок Solutions Snack Эволюшн Opal ARC [6]</t>
+          <t>Блюдо овальное 25,5*15,8 см h3,8 см 250 мл глубокое Sea Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G306" s="9">
-        <v>350</v>
+        <v>1237</v>
       </c>
       <c r="H306" s="9">
         <v/>
       </c>
       <c r="I306" s="10">
-        <v>653</v>
+        <v>2769</v>
       </c>
       <c r="J306" s="4"/>
     </row>
     <row r="307" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="4"/>
       <c r="B307" s="5"/>
       <c r="C307" s="6" t="inlineStr">
         <is>
-          <t>81222075</t>
+          <t>81222335</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NY-YQA4767B-OP-M-10-ALCX6</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 22*12,3 см h2 см White Style Buffet P.L. [4]</t>
+          <t>Блюдо овальное 25,6*17,8 см h2,5 см Sea Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G307" s="9">
-        <v>957</v>
+        <v>1137</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
-        <v>0</v>
+        <v>6504</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
-          <t>81229991</t>
+          <t>81222605</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>093241A</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 22*12,5*2 см Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 25,7*18,8 см h2,2 см без борта Fine Plus Noble [3]</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G308" s="9">
-        <v>583</v>
+        <v>1578</v>
       </c>
       <c r="H308" s="9">
         <v/>
       </c>
       <c r="I308" s="10">
-        <v>5858</v>
+        <v>397</v>
       </c>
       <c r="J308" s="4"/>
     </row>
     <row r="309" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="5"/>
       <c r="C309" s="6" t="inlineStr">
         <is>
-          <t>81241329</t>
+          <t>81223532</t>
         </is>
       </c>
       <c r="D309" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LENNOP32OR</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 22*16,9 см h5,2 см 900 мл с ручками Bakery Fusion P.L. Proff Cuisine [2]</t>
+          <t>Блюдо овальное 26 см LEA Orange фарфор RAK</t>
         </is>
       </c>
       <c r="F309" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G309" s="9">
-        <v>793</v>
+        <v>908.7</v>
       </c>
       <c r="H309" s="9">
         <v/>
       </c>
       <c r="I309" s="10">
-        <v>339</v>
+        <v>83</v>
       </c>
       <c r="J309" s="4"/>
     </row>
     <row r="310" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="5"/>
       <c r="C310" s="6" t="inlineStr">
         <is>
-          <t>81222073</t>
+          <t>81229959</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JHLD1126</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 22*17 см h3,5 см White Style Buffet P.L. [3]</t>
+          <t>Блюдо овальное 26*18 см h2,2 см Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G310" s="9">
-        <v>1097</v>
+        <v>737</v>
       </c>
       <c r="H310" s="9">
         <v/>
       </c>
       <c r="I310" s="10">
-        <v>434</v>
+        <v>3866</v>
       </c>
       <c r="J310" s="4"/>
     </row>
     <row r="311" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="5"/>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>81221938</t>
+          <t>81220279</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NNOP26PBR</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 23,5*14,7 см h3 см Dark Matt Panasia P.L. Proff Cuisine</t>
+          <t>Блюдо овальное 26*19 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G311" s="9">
-        <v>937</v>
+        <v>698.1</v>
       </c>
       <c r="H311" s="9">
         <v/>
       </c>
       <c r="I311" s="10">
-        <v>1069</v>
+        <v>1</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>81223451</t>
+          <t>81229046</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
-          <t>80101 кор=24/6</t>
+          <t>16-149dk/whitematt</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 23,5*15,5 см Elephant Ivory P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 26*20 cм h6 cм 300 мл Stone White Matt New Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G312" s="9">
-        <v>1370</v>
+        <v>2613</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>336</v>
+        <v>371</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>81229436</t>
+          <t>81220266</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-AR-28-DT</t>
+          <t>52303 кор=18/3</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см Armonia By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 26*20 см h4 см Elephant Ivory P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G313" s="9">
-        <v>1157</v>
+        <v>1437</v>
       </c>
       <c r="H313" s="9">
         <v/>
       </c>
       <c r="I313" s="10">
-        <v>3161</v>
+        <v>904</v>
       </c>
       <c r="J313" s="4"/>
     </row>
     <row r="314" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="5"/>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>81229368</t>
+          <t>81223239</t>
         </is>
       </c>
       <c r="D314" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-AR-28-DT</t>
+          <t>16-149 12 кор=12/2</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см Cowry Yellow By Bone Innovation [1]</t>
+          <t>Блюдо овальное 26*20 см h6 см 300 мл Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G314" s="9">
-        <v>1558</v>
+        <v>2497</v>
       </c>
       <c r="H314" s="9">
         <v/>
       </c>
       <c r="I314" s="10">
-        <v>24</v>
+        <v>942</v>
       </c>
       <c r="J314" s="4"/>
     </row>
     <row r="315" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="5"/>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>81229218</t>
+          <t>81223131</t>
         </is>
       </c>
       <c r="D315" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-AR-28-DT</t>
+          <t>52303 кор=18/3</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см Elegance By Bone Innovation [6]</t>
+          <t>Блюдо овальное 26,5*20 см h4,5 см Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F315" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G315" s="9">
-        <v>1974</v>
+        <v>1517</v>
       </c>
       <c r="H315" s="9">
         <v/>
       </c>
       <c r="I315" s="10">
-        <v>1565</v>
+        <v>4703</v>
       </c>
       <c r="J315" s="4"/>
     </row>
     <row r="316" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="4"/>
       <c r="B316" s="5"/>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>81229406</t>
+          <t>81223467</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
-          <t>TN-KL-AR-28-DT</t>
+          <t>52427 кор=18/3</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см h1,5 см Kolezyum By Bone Innovation [6]</t>
+          <t>Блюдо овальное 26,8*19 см Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G316" s="9">
-        <v>1641</v>
+        <v>1603</v>
       </c>
       <c r="H316" s="9">
         <v/>
       </c>
       <c r="I316" s="10">
-        <v>244</v>
+        <v>2898</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
-          <t>81229443</t>
+          <t>81222682</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-AR-28-DT</t>
+          <t>F1379-11 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см h1,5 см Spazio By Bone Innovation [6]</t>
+          <t>Блюдо овальное 27,5*15 см h2,3 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G317" s="9">
-        <v>1815</v>
+        <v>773</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
-        <v>103</v>
+        <v>1287</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
-          <t>81229521</t>
+          <t>81221718</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
-          <t>01-AR-28-DT</t>
+          <t>1Q2361-6106SX</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см h1,8 см Arel By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 28*15 см h2 см Blue Sunset матовое стекло P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G318" s="9">
-        <v>1213</v>
+        <v>903</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
-        <v>1413</v>
+        <v>969</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
-          <t>81222786</t>
+          <t>81221959</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
-          <t>OLV-AR-28-DT</t>
+          <t>20-684EJM-AS PICTURE /К=1</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см h1,8 см Oliva By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 28*18,3 см h2,1 см Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G319" s="9">
-        <v>1647</v>
+        <v>1673</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>1005</v>
+        <v>131</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
-          <t>81222871</t>
+          <t>81221729</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-28-DT</t>
+          <t>1Q1851-066RGX</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 28*21 см h4,4 см 800 мл Green Sky матовое стекло P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G320" s="9">
-        <v>1647</v>
+        <v>873</v>
       </c>
       <c r="H320" s="9">
         <v/>
       </c>
       <c r="I320" s="10">
-        <v>571</v>
+        <v>868</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>81229159</t>
+          <t>81223139</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-AR-28-DT</t>
+          <t>52852 кор=12/3</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см Infinity By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 28*21,5 см h3 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G321" s="9">
-        <v>1815</v>
+        <v>1557</v>
       </c>
       <c r="H321" s="9">
         <v/>
       </c>
       <c r="I321" s="10">
-        <v>613</v>
+        <v>649</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
-          <t>81229391</t>
+          <t>81200048</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-AR-28-DT</t>
+          <t>F3002FB-11L (кор=12/</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см Legna By Bone Innovation [6]</t>
+          <t>Блюдо овальное 28*22 см h6 см Organic Black P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G322" s="9">
-        <v>1709</v>
+        <v>1675</v>
       </c>
       <c r="H322" s="9">
         <v/>
       </c>
       <c r="I322" s="10">
-        <v>0</v>
+        <v>370</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
-          <t>81229107</t>
+          <t>81223992</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-AR-28-DT</t>
+          <t>JM2323 16/4</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см Supreme By Bone Innovation [6]</t>
+          <t>Блюдо овальное 28*24 см h3,4 см Brown Spider Silk P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G323" s="9">
-        <v>1815</v>
+        <v>987</v>
       </c>
       <c r="H323" s="9">
         <v/>
       </c>
       <c r="I323" s="10">
-        <v>513</v>
+        <v>2094</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
-          <t>81229308</t>
+          <t>81229434</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-AR-28-DT</t>
+          <t>TN-AI-ZT-29-OV</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см Vintage By Bone Innovation [6]</t>
+          <t>Блюдо овальное 29*17 см Armonia By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G324" s="9">
-        <v>1815</v>
+        <v>1950</v>
       </c>
       <c r="H324" s="9">
         <v/>
       </c>
       <c r="I324" s="10">
-        <v>544</v>
+        <v>3293</v>
       </c>
       <c r="J324" s="4"/>
     </row>
     <row r="325" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4"/>
       <c r="B325" s="5"/>
       <c r="C325" s="6" t="inlineStr">
         <is>
-          <t>99004034</t>
+          <t>81229370</t>
         </is>
       </c>
       <c r="D325" s="7" t="inlineStr">
         <is>
-          <t>F033-10  (кор=30шт)</t>
+          <t>CW-YL-ZT-29-OV</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см белое фарфор P.L. Proff Cuisine [8]</t>
+          <t>Блюдо овальное 29*17 см Cowry Yellow By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F325" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G325" s="9">
-        <v>447</v>
+        <v>1664</v>
       </c>
       <c r="H325" s="9">
         <v/>
       </c>
       <c r="I325" s="10">
-        <v>1484</v>
+        <v>264</v>
       </c>
       <c r="J325" s="4"/>
     </row>
     <row r="326" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4"/>
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
-          <t>99000076</t>
+          <t>81229216</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
-          <t>F1871-10</t>
+          <t>HA-EL-ZT-29-OV</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24,5*14,3 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [4]</t>
+          <t>Блюдо овальное 29*17 см Elegance By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G326" s="9">
-        <v>573</v>
+        <v>1849</v>
       </c>
       <c r="H326" s="9">
         <v/>
       </c>
       <c r="I326" s="10">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="J326" s="4"/>
     </row>
     <row r="327" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4"/>
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
-          <t>81222570</t>
+          <t>81221628</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-FB-ZT-29-OV</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24,7*18 см h3,5 см 750 мл Fine Plus Noble [3]</t>
+          <t>Блюдо овальное 29*17 см h3 см Falme Brown By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G327" s="9">
-        <v>1673</v>
+        <v>1849</v>
       </c>
       <c r="H327" s="9">
         <v/>
       </c>
       <c r="I327" s="10">
-        <v>411</v>
+        <v>387</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
-          <t>81221554</t>
+          <t>81229409</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
-          <t>F2935-10</t>
+          <t>TN-KL-ZT-29-OV</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*12 см h1,3 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29*17 см h3 см Kolezyum By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G328" s="9">
-        <v>438</v>
+        <v>1849</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
-        <v>0</v>
+        <v>143</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
-          <t>81222674</t>
+          <t>81229393</t>
         </is>
       </c>
       <c r="D329" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-LG-ZT-29-OV</t>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*14,8 см h2,2 см с бортом Asymmetry белое фарфор NEW P.L. [5]</t>
+          <t>Блюдо овальное 29*17 см h3 см Legna By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F329" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G329" s="9">
-        <v>973</v>
+        <v>1826</v>
       </c>
       <c r="H329" s="9">
         <v/>
       </c>
       <c r="I329" s="10">
-        <v>1192</v>
+        <v>0</v>
       </c>
       <c r="J329" s="4"/>
     </row>
     <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="4"/>
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
-          <t>81241265</t>
+          <t>81222180</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AN-ZT-29-OV</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*15 см h3,5 см Dark Brown Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 29*17 см h3,2 см Antico By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G330" s="9">
-        <v>1143</v>
+        <v>2148</v>
       </c>
       <c r="H330" s="9">
         <v/>
       </c>
       <c r="I330" s="10">
-        <v>743</v>
+        <v>732</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
-          <t>81241267</t>
+          <t>81221651</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-FG-ZT-29-OV</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*15 см h3,5 см Light Brown Spots Sea Wave Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 29*17 см h3,2 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G331" s="9">
-        <v>1143</v>
+        <v>1550</v>
       </c>
       <c r="H331" s="9">
         <v/>
       </c>
       <c r="I331" s="10">
-        <v>685</v>
+        <v>997</v>
       </c>
       <c r="J331" s="4"/>
     </row>
     <row r="332" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="4"/>
       <c r="B332" s="5"/>
       <c r="C332" s="6" t="inlineStr">
         <is>
-          <t>81200076</t>
+          <t>81222338</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
-          <t>F3096-10 (кор=16шт)</t>
+          <t>HA-GL-ZT-29-OV</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*16 см h4 см 250 мл Oyster белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29*17 см h3,2 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G332" s="9">
-        <v>687</v>
+        <v>1875</v>
       </c>
       <c r="H332" s="9">
         <v/>
       </c>
       <c r="I332" s="10">
-        <v>0</v>
+        <v>665</v>
       </c>
       <c r="J332" s="4"/>
     </row>
     <row r="333" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="4"/>
       <c r="B333" s="5"/>
       <c r="C333" s="6" t="inlineStr">
         <is>
-          <t>81223453</t>
+          <t>81229105</t>
         </is>
       </c>
       <c r="D333" s="7" t="inlineStr">
         <is>
-          <t>52008 кор=16/4</t>
+          <t>HA-SP-ZT-29-OV</t>
         </is>
       </c>
       <c r="E333" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26*13 см h1,6 см с бортами Side Up2 Black Raw Stellar P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 29*17 см h3,2 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F333" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G333" s="9">
-        <v>999</v>
+        <v>1802</v>
       </c>
       <c r="H333" s="9">
         <v/>
       </c>
       <c r="I333" s="10">
-        <v>2478</v>
+        <v>0</v>
       </c>
       <c r="J333" s="4"/>
     </row>
     <row r="334" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="4"/>
       <c r="B334" s="5"/>
       <c r="C334" s="6" t="inlineStr">
         <is>
-          <t>99004110</t>
+          <t>81229677</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
-          <t>F2065-10.5 (кор=36/6</t>
+          <t>HA-TP-ZT-29-OV</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26*17 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 29*17 см h3,2 см Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G334" s="9">
-        <v>547</v>
+        <v>2330</v>
       </c>
       <c r="H334" s="9">
         <v/>
       </c>
       <c r="I334" s="10">
-        <v>1609</v>
+        <v>0</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
-          <t>81229035</t>
+          <t>81229306</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
-          <t>16-303dk/whitematt</t>
+          <t>HA-VT-ZT-29-OV</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26*20 cм h3 cм 450 мл Crush White Matt New Brown Taiga P.L. [1]</t>
+          <t>Блюдо овальное 29*17 см h3,2 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G335" s="9">
-        <v>1543</v>
+        <v>1950</v>
       </c>
       <c r="H335" s="9">
         <v/>
       </c>
       <c r="I335" s="10">
-        <v>668</v>
+        <v>33</v>
       </c>
       <c r="J335" s="4"/>
     </row>
     <row r="336" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="4"/>
       <c r="B336" s="5"/>
       <c r="C336" s="6" t="inlineStr">
         <is>
-          <t>81250106</t>
+          <t>81229806</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
-          <t>16-303 BROWN кор=16/</t>
+          <t>TN-ED-ZT-29-OV</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26*20*4,3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29*17 см h3,3 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G336" s="9">
-        <v>1653</v>
+        <v>1947</v>
       </c>
       <c r="H336" s="9">
         <v/>
       </c>
       <c r="I336" s="10">
-        <v>1078</v>
+        <v>245</v>
       </c>
       <c r="J336" s="4"/>
     </row>
     <row r="337" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4"/>
       <c r="B337" s="5"/>
       <c r="C337" s="6" t="inlineStr">
         <is>
-          <t>81241325</t>
+          <t>81229445</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
-          <t>WM5229126-SH108</t>
+          <t>TN-SZ-ZT-29-OV</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26,7*14,7 см h5,5 см 1050 мл с ручками Bakery Fusion P.L. Proff Cuisine [2]</t>
+          <t>Блюдо овальное 29*17 см h3,3 см Spazio By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G337" s="9">
-        <v>889</v>
+        <v>2112</v>
       </c>
       <c r="H337" s="9">
         <v/>
       </c>
       <c r="I337" s="10">
-        <v>449</v>
+        <v>112</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
-          <t>81222602</t>
+          <t>81229726</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-TS-ZT-29-OV</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 27*14,8 см h2 см Fine Plus Noble [1]</t>
+          <t>Блюдо овальное 29*17 см h3,3 см Tessera By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G338" s="9">
-        <v>1653</v>
+        <v>1950</v>
       </c>
       <c r="H338" s="9">
         <v/>
       </c>
       <c r="I338" s="10">
-        <v>523</v>
+        <v>658</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
-          <t>81241330</t>
+          <t>81229157</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-IN-ZT-29-OV</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 27,3*21,2 см h5,6 см 1475 мл с ручками Bakery Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29*17 см Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G339" s="9">
-        <v>1370</v>
+        <v>2112</v>
       </c>
       <c r="H339" s="9">
         <v/>
       </c>
       <c r="I339" s="10">
-        <v>890</v>
+        <v>332</v>
       </c>
       <c r="J339" s="4"/>
     </row>
     <row r="340" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="4"/>
       <c r="B340" s="5"/>
       <c r="C340" s="6" t="inlineStr">
         <is>
-          <t>70001388</t>
+          <t>81229745</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
-          <t>X0503/L2804</t>
+          <t>TN-RM-ZT-29-OV</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 28*23 см для бургера Solutions Burger Эволюшн Opal ARC [6]</t>
+          <t>Блюдо овальное 29*17 см Rome By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G340" s="9">
-        <v>372</v>
+        <v>1950</v>
       </c>
       <c r="H340" s="9">
         <v/>
       </c>
       <c r="I340" s="10">
-        <v>3844</v>
+        <v>146</v>
       </c>
       <c r="J340" s="4"/>
     </row>
     <row r="341" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="4"/>
       <c r="B341" s="5"/>
       <c r="C341" s="6" t="inlineStr">
         <is>
-          <t>81221937</t>
+          <t>81229777</t>
         </is>
       </c>
       <c r="D341" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-TR-ZT-29-OV</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 28,4*11,4 см h2,2 см Dark Matt Panasia P.L. Proff Cuisine</t>
+          <t>Блюдо овальное 29*17 см Tierra By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F341" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G341" s="9">
-        <v>989</v>
+        <v>2112</v>
       </c>
       <c r="H341" s="9">
         <v/>
       </c>
       <c r="I341" s="10">
-        <v>1164</v>
+        <v>862</v>
       </c>
       <c r="J341" s="4"/>
     </row>
     <row r="342" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="4"/>
       <c r="B342" s="5"/>
       <c r="C342" s="6" t="inlineStr">
         <is>
-          <t>81223448</t>
+          <t>81229530</t>
         </is>
       </c>
       <c r="D342" s="7" t="inlineStr">
         <is>
-          <t>80122 кор=16/4</t>
+          <t>01-ZT-29-OV</t>
         </is>
       </c>
       <c r="E342" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 28,5*19,5 см Elephant Ivory P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 29*17,5 см h3,2 см Arel By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G342" s="9">
-        <v>1683</v>
+        <v>1213</v>
       </c>
       <c r="H342" s="9">
         <v/>
       </c>
       <c r="I342" s="10">
-        <v>77</v>
+        <v>2794</v>
       </c>
       <c r="J342" s="4"/>
     </row>
     <row r="343" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="4"/>
       <c r="B343" s="5"/>
       <c r="C343" s="6" t="inlineStr">
         <is>
-          <t>81241331</t>
+          <t>81222780</t>
         </is>
       </c>
       <c r="D343" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-ZT-29-OV</t>
         </is>
       </c>
       <c r="E343" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 28,7*16,4 см h2,8 см 560 мл с ручками Bakery Fusion P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 29*17,5 см h3,2 см Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F343" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G343" s="9">
-        <v>918</v>
+        <v>1773</v>
       </c>
       <c r="H343" s="9">
         <v/>
       </c>
       <c r="I343" s="10">
-        <v>66</v>
+        <v>686</v>
       </c>
       <c r="J343" s="4"/>
     </row>
     <row r="344" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="4"/>
       <c r="B344" s="5"/>
       <c r="C344" s="6" t="inlineStr">
         <is>
-          <t>81229870</t>
+          <t>81222865</t>
         </is>
       </c>
       <c r="D344" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RUG-ZT-29-OV</t>
         </is>
       </c>
       <c r="E344" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 29,5*14,8 см h2 см с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 29*17,5 см h3,2 см Rug By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G344" s="9">
-        <v>1299</v>
+        <v>1764</v>
       </c>
       <c r="H344" s="9">
         <v/>
       </c>
       <c r="I344" s="10">
-        <v>6217</v>
+        <v>2795</v>
       </c>
       <c r="J344" s="4"/>
     </row>
     <row r="345" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="4"/>
       <c r="B345" s="5"/>
       <c r="C345" s="6" t="inlineStr">
         <is>
-          <t>81223452</t>
+          <t>81241242</t>
         </is>
       </c>
       <c r="D345" s="7" t="inlineStr">
         <is>
-          <t>51962 кор=24/3</t>
+          <t>B24011629-2412K</t>
         </is>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 29,5*15 см h1,6 см с бортами Side Up2 Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29*18 см h2,5 см Crab Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F345" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G345" s="9">
-        <v>1417</v>
+        <v>1537</v>
       </c>
       <c r="H345" s="9">
         <v/>
       </c>
       <c r="I345" s="10">
-        <v>2689</v>
+        <v>290</v>
       </c>
       <c r="J345" s="4"/>
     </row>
     <row r="346" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="4"/>
       <c r="B346" s="5"/>
       <c r="C346" s="6" t="inlineStr">
         <is>
-          <t>99004026</t>
+          <t>81241243</t>
         </is>
       </c>
       <c r="D346" s="7" t="inlineStr">
         <is>
-          <t>F0033-12  (кор=24/6</t>
+          <t>B24011629-2412S</t>
         </is>
       </c>
       <c r="E346" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 29,5*18,5 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 29*18 см h2,5 см Crab Northern Blue Gray Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G346" s="9">
-        <v>837</v>
+        <v>1537</v>
       </c>
       <c r="H346" s="9">
         <v/>
       </c>
       <c r="I346" s="10">
-        <v>2280</v>
+        <v>167</v>
       </c>
       <c r="J346" s="4"/>
     </row>
     <row r="347" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="4"/>
       <c r="B347" s="5"/>
       <c r="C347" s="6" t="inlineStr">
         <is>
-          <t>81222601</t>
+          <t>81223141</t>
         </is>
       </c>
       <c r="D347" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52799 кор=18/3</t>
         </is>
       </c>
       <c r="E347" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 29,7*21,8 см h4,8 см 1575 мл Fine Plus Noble [1]</t>
+          <t>Блюдо овальное 29*20 см h3 см Side Up Smooth Black Raw Stellar P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F347" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G347" s="9">
-        <v>2073</v>
+        <v>1397</v>
       </c>
       <c r="H347" s="9">
         <v/>
       </c>
       <c r="I347" s="10">
-        <v>590</v>
+        <v>810</v>
       </c>
       <c r="J347" s="4"/>
     </row>
     <row r="348" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4"/>
       <c r="B348" s="5"/>
       <c r="C348" s="6" t="inlineStr">
         <is>
-          <t>81221555</t>
+          <t>70001355</t>
         </is>
       </c>
       <c r="D348" s="7" t="inlineStr">
         <is>
-          <t>F2935-12</t>
+          <t>D6891  (1кор=16/4)</t>
         </is>
       </c>
       <c r="E348" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*14 см h1,3 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29*22 см Трианон Opal ARC [4]</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G348" s="9">
-        <v>596</v>
+        <v>802</v>
       </c>
       <c r="H348" s="9">
         <v/>
       </c>
       <c r="I348" s="10">
-        <v>0</v>
+        <v>1094</v>
       </c>
       <c r="J348" s="4"/>
     </row>
     <row r="349" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4"/>
       <c r="B349" s="5"/>
       <c r="C349" s="6" t="inlineStr">
         <is>
-          <t>81229860</t>
+          <t>81250108</t>
         </is>
       </c>
       <c r="D349" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-381-1 BROWN кор=18/6</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*15 см h2,5 см с бортом Side Up1 Black Raw Wood P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 29*25 см h1 см Brown Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F349" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G349" s="9">
-        <v>1237</v>
+        <v>1337</v>
       </c>
       <c r="H349" s="9">
         <v/>
       </c>
       <c r="I349" s="10">
-        <v>2380</v>
+        <v>218</v>
       </c>
       <c r="J349" s="4"/>
     </row>
     <row r="350" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4"/>
       <c r="B350" s="5"/>
       <c r="C350" s="6" t="inlineStr">
         <is>
-          <t>81200047</t>
+          <t>81223291</t>
         </is>
       </c>
       <c r="D350" s="7" t="inlineStr">
         <is>
-          <t>F2856-12 (кор=12)</t>
+          <t>10872 (dark red)кор=18шт.</t>
         </is>
       </c>
       <c r="E350" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*17 см h1,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 29,2*14 см h2 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G350" s="9">
-        <v>837</v>
+        <v>1018</v>
       </c>
       <c r="H350" s="9">
         <v/>
       </c>
       <c r="I350" s="10">
-        <v>768</v>
+        <v>184</v>
       </c>
       <c r="J350" s="4"/>
     </row>
     <row r="351" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4"/>
       <c r="B351" s="5"/>
       <c r="C351" s="6" t="inlineStr">
         <is>
-          <t>81222872</t>
+          <t>81223339</t>
         </is>
       </c>
       <c r="D351" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-34-DT</t>
+          <t>4012635 /F1134-12 к=</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*17,5 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 29,5*12 см h2,8 см белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F351" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G351" s="9">
-        <v>2468</v>
+        <v>413</v>
       </c>
       <c r="H351" s="9">
         <v/>
       </c>
       <c r="I351" s="10">
-        <v>266</v>
+        <v>364</v>
       </c>
       <c r="J351" s="4"/>
     </row>
     <row r="352" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="4"/>
       <c r="B352" s="5"/>
       <c r="C352" s="6" t="inlineStr">
         <is>
-          <t>81222753</t>
+          <t>81223293</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
-          <t>AR-34-DT</t>
+          <t>10554 (dark red)кор=24шт.</t>
         </is>
       </c>
       <c r="E352" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*17,5 см h1,9 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 29,5*14 см h2,6 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G352" s="9">
-        <v>1703</v>
+        <v>910</v>
       </c>
       <c r="H352" s="9">
         <v/>
       </c>
       <c r="I352" s="10">
-        <v>1197</v>
+        <v>346</v>
       </c>
       <c r="J352" s="4"/>
     </row>
     <row r="353" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="4"/>
       <c r="B353" s="5"/>
       <c r="C353" s="6" t="inlineStr">
         <is>
-          <t>81006808</t>
+          <t>81221502</t>
         </is>
       </c>
       <c r="D353" s="7" t="inlineStr">
         <is>
-          <t>MSL3020</t>
+          <t>094251A-G001</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*20 см Relief Black фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 29,6*21,3 см h3,1 см Impress Noble [1]</t>
         </is>
       </c>
       <c r="F353" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G353" s="9">
-        <v>453</v>
+        <v>1637</v>
       </c>
       <c r="H353" s="9">
         <v/>
       </c>
       <c r="I353" s="10">
-        <v>0</v>
+        <v>502</v>
       </c>
       <c r="J353" s="4"/>
     </row>
     <row r="354" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="4"/>
       <c r="B354" s="5"/>
       <c r="C354" s="6" t="inlineStr">
         <is>
-          <t>99004105</t>
+          <t>81221803</t>
         </is>
       </c>
       <c r="D354" s="7" t="inlineStr">
         <is>
-          <t>F2065-12 (кор= 20/4</t>
+          <t>ZA0176-12-z</t>
         </is>
       </c>
       <c r="E354" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*20 см белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 30*10 см h2 см Proper Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G354" s="9">
-        <v>813</v>
+        <v>1143</v>
       </c>
       <c r="H354" s="9">
         <v/>
       </c>
       <c r="I354" s="10">
-        <v>769</v>
+        <v>2673</v>
       </c>
       <c r="J354" s="4"/>
     </row>
     <row r="355" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="4"/>
       <c r="B355" s="5"/>
       <c r="C355" s="6" t="inlineStr">
         <is>
-          <t>81223458</t>
+          <t>81223140</t>
         </is>
       </c>
       <c r="D355" s="7" t="inlineStr">
         <is>
-          <t>51096 кор=12/3</t>
+          <t>70215 кор=24/4</t>
         </is>
       </c>
       <c r="E355" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*21 см h1,2 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30*14 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F355" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G355" s="9">
-        <v>1723</v>
+        <v>1317</v>
       </c>
       <c r="H355" s="9">
         <v/>
       </c>
       <c r="I355" s="10">
-        <v>684</v>
+        <v>386</v>
       </c>
       <c r="J355" s="4"/>
     </row>
     <row r="356" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="4"/>
       <c r="B356" s="5"/>
       <c r="C356" s="6" t="inlineStr">
         <is>
-          <t>81229861</t>
+          <t>81222797</t>
         </is>
       </c>
       <c r="D356" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-R-HL-30-OV</t>
         </is>
       </c>
       <c r="E356" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*21 см h2,5 см с бортом Side Up1 Black Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 30*15,5 см h2 см с бортом Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F356" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G356" s="9">
-        <v>1637</v>
+        <v>1937</v>
       </c>
       <c r="H356" s="9">
         <v/>
       </c>
       <c r="I356" s="10">
-        <v>1187</v>
+        <v>0</v>
       </c>
       <c r="J356" s="4"/>
     </row>
     <row r="357" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="4"/>
       <c r="B357" s="5"/>
       <c r="C357" s="6" t="inlineStr">
         <is>
-          <t>81222675</t>
+          <t>81222342</t>
         </is>
       </c>
       <c r="D357" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>11012-off white</t>
         </is>
       </c>
       <c r="E357" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,2*17,6 см h3,2 см с бортом Asymmetry белое фарфор NEW P.L. [4]</t>
+          <t>Блюдо овальное 30*16,5 см h3 см Evolution Mont Blanc P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F357" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G357" s="9">
-        <v>1213</v>
+        <v>1137</v>
       </c>
       <c r="H357" s="9">
         <v/>
       </c>
       <c r="I357" s="10">
-        <v>1185</v>
+        <v>5634</v>
       </c>
       <c r="J357" s="4"/>
     </row>
     <row r="358" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="4"/>
       <c r="B358" s="5"/>
       <c r="C358" s="6" t="inlineStr">
         <is>
-          <t>99000082</t>
+          <t>81229960</t>
         </is>
       </c>
       <c r="D358" s="7" t="inlineStr">
         <is>
-          <t>F1871-12</t>
+          <t>JHLD1120</t>
         </is>
       </c>
       <c r="E358" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*18 см со смещенным дном Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30*20 см h2,7 см Lord Gray P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G358" s="9">
-        <v>813</v>
+        <v>873</v>
       </c>
       <c r="H358" s="9">
         <v/>
       </c>
       <c r="I358" s="10">
-        <v>440</v>
+        <v>3549</v>
       </c>
       <c r="J358" s="4"/>
     </row>
     <row r="359" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="4"/>
       <c r="B359" s="5"/>
       <c r="C359" s="6" t="inlineStr">
         <is>
-          <t>81221827</t>
+          <t>99004025</t>
         </is>
       </c>
       <c r="D359" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1237-12 (кор=24/4</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,6*12 см h3 см White Matt Panasia P.L. Proff Cuisine [2]</t>
+          <t>Блюдо овальное 30*21 см h2 см белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F359" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G359" s="9">
-        <v>1857</v>
+        <v>597</v>
       </c>
       <c r="H359" s="9">
         <v/>
       </c>
       <c r="I359" s="10">
-        <v>1280</v>
+        <v>3869</v>
       </c>
       <c r="J359" s="4"/>
     </row>
     <row r="360" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="4"/>
       <c r="B360" s="5"/>
       <c r="C360" s="6" t="inlineStr">
         <is>
-          <t>81221828</t>
+          <t>81222684</t>
         </is>
       </c>
       <c r="D360" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0112-12 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E360" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,6*6 см h2,8 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 30*21,5 см h3 см с бортом белое фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G360" s="9">
-        <v>1237</v>
+        <v>1297</v>
       </c>
       <c r="H360" s="9">
         <v/>
       </c>
       <c r="I360" s="10">
-        <v>1002</v>
+        <v>1112</v>
       </c>
       <c r="J360" s="4"/>
     </row>
     <row r="361" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="4"/>
       <c r="B361" s="5"/>
       <c r="C361" s="6" t="inlineStr">
         <is>
-          <t>99000157</t>
+          <t>81229903</t>
         </is>
       </c>
       <c r="D361" s="7" t="inlineStr">
         <is>
-          <t>F2935FB-12W кор=24/3</t>
+          <t>095251A</t>
         </is>
       </c>
       <c r="E361" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31*14 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 30*22,5 см h1,9 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F361" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G361" s="9">
-        <v>1037</v>
+        <v>1673</v>
       </c>
       <c r="H361" s="9">
         <v/>
       </c>
       <c r="I361" s="10">
-        <v>463</v>
+        <v>699</v>
       </c>
       <c r="J361" s="4"/>
     </row>
     <row r="362" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4"/>
       <c r="B362" s="5"/>
       <c r="C362" s="6" t="inlineStr">
         <is>
-          <t>81200077</t>
+          <t>81221675</t>
         </is>
       </c>
       <c r="D362" s="7" t="inlineStr">
         <is>
-          <t>F3096-12 (кор=12/3</t>
+          <t>095251A-P001-G001</t>
         </is>
       </c>
       <c r="E362" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31*19,5 см h4,5 см 450 мл Oyster белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 30*22,5 см h2,2 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F362" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G362" s="9">
-        <v>1037</v>
+        <v>1998</v>
       </c>
       <c r="H362" s="9">
         <v/>
       </c>
       <c r="I362" s="10">
-        <v>0</v>
+        <v>2131</v>
       </c>
       <c r="J362" s="4"/>
     </row>
     <row r="363" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="4"/>
       <c r="B363" s="5"/>
       <c r="C363" s="6" t="inlineStr">
         <is>
-          <t>81222071</t>
+          <t>81224315</t>
         </is>
       </c>
       <c r="D363" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313012</t>
         </is>
       </c>
       <c r="E363" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31*20,5 см h4 см 1,2 л White Style Buffet P.L. [3]</t>
+          <t>Блюдо овальное 30*22,5 см h2,8 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F363" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G363" s="9">
-        <v>1773</v>
+        <v>1739</v>
       </c>
       <c r="H363" s="9">
         <v/>
       </c>
       <c r="I363" s="10">
-        <v>429</v>
+        <v>2976</v>
       </c>
       <c r="J363" s="4"/>
     </row>
     <row r="364" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="4"/>
       <c r="B364" s="5"/>
       <c r="C364" s="6" t="inlineStr">
         <is>
-          <t>81241266</t>
+          <t>81229572</t>
         </is>
       </c>
       <c r="D364" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313012-gold</t>
         </is>
       </c>
       <c r="E364" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31*21,5 см h4,8 см 600 мл Dark Brown Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 30*22,5 см h2,8 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F364" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G364" s="9">
-        <v>2183</v>
+        <v>2347</v>
       </c>
       <c r="H364" s="9">
         <v/>
       </c>
       <c r="I364" s="10">
-        <v>761</v>
+        <v>198</v>
       </c>
       <c r="J364" s="4"/>
     </row>
     <row r="365" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="4"/>
       <c r="B365" s="5"/>
       <c r="C365" s="6" t="inlineStr">
         <is>
-          <t>81241268</t>
+          <t>70001362</t>
         </is>
       </c>
       <c r="D365" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L2811</t>
         </is>
       </c>
       <c r="E365" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31*21,5 см h4,8 см 600 мл Light Brown Spots Sea Wave Frutti di Mare P.L. [1]</t>
+          <t>Блюдо овальное 30*26 см для стейка Solutions Steak Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F365" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G365" s="9">
-        <v>2183</v>
+        <v>592</v>
       </c>
       <c r="H365" s="9">
         <v/>
       </c>
       <c r="I365" s="10">
-        <v>778</v>
+        <v>587</v>
       </c>
       <c r="J365" s="4"/>
     </row>
     <row r="366" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="4"/>
       <c r="B366" s="5"/>
       <c r="C366" s="6" t="inlineStr">
         <is>
-          <t>81222603</t>
+          <t>81223322</t>
         </is>
       </c>
       <c r="D366" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10551 (dark red)кор=12/3</t>
         </is>
       </c>
       <c r="E366" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31,8*20 см h2,1 см Fine Plus Noble [1]</t>
+          <t>Блюдо овальное 30*26,5 см h2,8 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F366" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G366" s="9">
-        <v>1913</v>
+        <v>1198</v>
       </c>
       <c r="H366" s="9">
         <v/>
       </c>
       <c r="I366" s="10">
-        <v>539</v>
+        <v>190</v>
       </c>
       <c r="J366" s="4"/>
     </row>
     <row r="367" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="4"/>
       <c r="B367" s="5"/>
       <c r="C367" s="6" t="inlineStr">
         <is>
-          <t>81223484</t>
+          <t>99000193</t>
         </is>
       </c>
       <c r="D367" s="7" t="inlineStr">
         <is>
-          <t>51696 кор=16/4</t>
+          <t>A043-12</t>
         </is>
       </c>
       <c r="E367" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 32,5*10 см h1,3 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30*28 см h3,5 см "Ракушка" Seashell White P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F367" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G367" s="9">
-        <v>1237</v>
+        <v>344</v>
       </c>
       <c r="H367" s="9">
         <v/>
       </c>
       <c r="I367" s="10">
-        <v>666</v>
+        <v>0</v>
       </c>
       <c r="J367" s="4"/>
     </row>
     <row r="368" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="4"/>
       <c r="B368" s="5"/>
       <c r="C368" s="6" t="inlineStr">
         <is>
-          <t>99002050</t>
+          <t>81222243</t>
         </is>
       </c>
       <c r="D368" s="7" t="inlineStr">
         <is>
-          <t>F3670-13WY (кор=20шт</t>
+          <t>313012-PEACH</t>
         </is>
       </c>
       <c r="E368" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 32,5*19,5 см h2 см Texture Style белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 30,3*22,7 см h3 см Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F368" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G368" s="9">
-        <v>1213</v>
+        <v>1888</v>
       </c>
       <c r="H368" s="9">
         <v/>
       </c>
       <c r="I368" s="10">
-        <v>157</v>
+        <v>542</v>
       </c>
       <c r="J368" s="4"/>
     </row>
     <row r="369" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4"/>
       <c r="B369" s="5"/>
       <c r="C369" s="6" t="inlineStr">
         <is>
-          <t>81222069</t>
+          <t>81229820</t>
         </is>
       </c>
       <c r="D369" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>170623</t>
         </is>
       </c>
       <c r="E369" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*10 см h4 см Antic Copper Panasia P.L. [4]</t>
+          <t>Блюдо овальное 30,5*21,5 см оранжевое фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F369" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G369" s="9">
-        <v>1687</v>
+        <v>576</v>
       </c>
       <c r="H369" s="9">
         <v/>
       </c>
       <c r="I369" s="10">
-        <v>586</v>
+        <v>222</v>
       </c>
       <c r="J369" s="4"/>
     </row>
     <row r="370" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4"/>
       <c r="B370" s="5"/>
       <c r="C370" s="6" t="inlineStr">
         <is>
-          <t>81222065</t>
+          <t>81233111</t>
         </is>
       </c>
       <c r="D370" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>401012</t>
         </is>
       </c>
       <c r="E370" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*10 см h4 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30,5*22 см h2 см Bella Noble [1]</t>
         </is>
       </c>
       <c r="F370" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G370" s="9">
-        <v>1687</v>
+        <v>1613</v>
       </c>
       <c r="H370" s="9">
         <v/>
       </c>
       <c r="I370" s="10">
-        <v>543</v>
+        <v>0</v>
       </c>
       <c r="J370" s="4"/>
     </row>
     <row r="371" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4"/>
       <c r="B371" s="5"/>
       <c r="C371" s="6" t="inlineStr">
         <is>
-          <t>81229859</t>
+          <t>81223010</t>
         </is>
       </c>
       <c r="D371" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>3160135 кор=12/1</t>
         </is>
       </c>
       <c r="E371" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*11 см h2,5 см с бортом Side Up1 Black Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F371" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G371" s="9">
-        <v>1317</v>
+        <v>1594</v>
       </c>
       <c r="H371" s="9">
         <v/>
       </c>
       <c r="I371" s="10">
-        <v>4078</v>
+        <v>0</v>
       </c>
       <c r="J371" s="4"/>
     </row>
     <row r="372" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A372" s="4"/>
       <c r="B372" s="5"/>
       <c r="C372" s="6" t="inlineStr">
         <is>
-          <t>81222076</t>
+          <t>81223020</t>
         </is>
       </c>
       <c r="D372" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P5225637/0525-3/3011237</t>
         </is>
       </c>
       <c r="E372" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*12,5 см h2,5 см White Style Buffet P.L. [3]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F372" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G372" s="9">
-        <v>1278</v>
+        <v>1853</v>
       </c>
       <c r="H372" s="9">
         <v/>
       </c>
       <c r="I372" s="10">
-        <v>304</v>
+        <v>201</v>
       </c>
       <c r="J372" s="4"/>
     </row>
     <row r="373" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="4"/>
       <c r="B373" s="5"/>
       <c r="C373" s="6" t="inlineStr">
         <is>
-          <t>81223127</t>
+          <t>81223021</t>
         </is>
       </c>
       <c r="D373" s="7" t="inlineStr">
         <is>
-          <t>70086 кор=12/3</t>
+          <t>P5225637/0525-4/99000180</t>
         </is>
       </c>
       <c r="E373" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*24 см h1,7 см для стейка Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F373" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G373" s="9">
-        <v>2097</v>
+        <v>2143</v>
       </c>
       <c r="H373" s="9">
         <v/>
       </c>
       <c r="I373" s="10">
-        <v>1823</v>
+        <v>278</v>
       </c>
       <c r="J373" s="4"/>
     </row>
     <row r="374" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="4"/>
       <c r="B374" s="5"/>
       <c r="C374" s="6" t="inlineStr">
         <is>
-          <t>81222219</t>
+          <t>81223024</t>
         </is>
       </c>
       <c r="D374" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P5225637/0525-5 кор=12/1</t>
         </is>
       </c>
       <c r="E374" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*24,5 см h2,1 см Luxe Noble [1]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F374" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G374" s="9">
-        <v>2717</v>
+        <v>1543</v>
       </c>
       <c r="H374" s="9">
         <v/>
       </c>
       <c r="I374" s="10">
-        <v>469</v>
+        <v>45</v>
       </c>
       <c r="J374" s="4"/>
     </row>
     <row r="375" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="4"/>
       <c r="B375" s="5"/>
       <c r="C375" s="6" t="inlineStr">
         <is>
-          <t>81223138</t>
+          <t>81223028</t>
         </is>
       </c>
       <c r="D375" s="7" t="inlineStr">
         <is>
-          <t>51963 кор=18/3</t>
+          <t>99010007 /P5225637/0525-2</t>
         </is>
       </c>
       <c r="E375" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33,5*20,5 см h1,5 см с бортами Side Up2 Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 30,5*23 см h5,7 см 2200 мл с ручками White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F375" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G375" s="9">
-        <v>1537</v>
+        <v>2097</v>
       </c>
       <c r="H375" s="9">
         <v/>
       </c>
       <c r="I375" s="10">
-        <v>1079</v>
+        <v>370</v>
       </c>
       <c r="J375" s="4"/>
     </row>
     <row r="376" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="4"/>
       <c r="B376" s="5"/>
       <c r="C376" s="6" t="inlineStr">
         <is>
-          <t>81229871</t>
+          <t>81222031</t>
         </is>
       </c>
       <c r="D376" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NY-YQA4706-OP-M-12X6</t>
         </is>
       </c>
       <c r="E376" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33,5*20,5 см h1,8 см с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [2]</t>
+          <t>Блюдо овальное 30,6*19,4 см h2,3 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F376" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G376" s="9">
-        <v>1718</v>
+        <v>1473</v>
       </c>
       <c r="H376" s="9">
         <v/>
       </c>
       <c r="I376" s="10">
-        <v>6954</v>
+        <v>3360</v>
       </c>
       <c r="J376" s="4"/>
     </row>
     <row r="377" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="4"/>
       <c r="B377" s="5"/>
       <c r="C377" s="6" t="inlineStr">
         <is>
-          <t>81200759</t>
+          <t>81222319</t>
         </is>
       </c>
       <c r="D377" s="7" t="inlineStr">
         <is>
-          <t>F3674-13WY (кор=12/3</t>
+          <t>NY-YQA4767B-OP-M-12X6</t>
         </is>
       </c>
       <c r="E377" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*20 см h3 см Crumpled Style белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 30,7*19,3 см h2 см Sea Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F377" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G377" s="9">
-        <v>1213</v>
+        <v>1437</v>
       </c>
       <c r="H377" s="9">
         <v/>
       </c>
       <c r="I377" s="10">
-        <v>13</v>
+        <v>3999</v>
       </c>
       <c r="J377" s="4"/>
     </row>
     <row r="378" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="4"/>
       <c r="B378" s="5"/>
       <c r="C378" s="6" t="inlineStr">
         <is>
-          <t>81241326</t>
+          <t>81222336</t>
         </is>
       </c>
       <c r="D378" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NY-YQA4767B-OP-M-12-ALCX3</t>
         </is>
       </c>
       <c r="E378" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*20 см h6,6 см 2290 мл с ручками Bakery Fusion P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 31*21,7 см h3 см Sea Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F378" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G378" s="9">
-        <v>1613</v>
+        <v>1417</v>
       </c>
       <c r="H378" s="9">
         <v/>
       </c>
       <c r="I378" s="10">
-        <v>214</v>
+        <v>6766</v>
       </c>
       <c r="J378" s="4"/>
     </row>
     <row r="379" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="4"/>
       <c r="B379" s="5"/>
       <c r="C379" s="6" t="inlineStr">
         <is>
-          <t>70001364</t>
+          <t>81222606</t>
         </is>
       </c>
       <c r="D379" s="7" t="inlineStr">
         <is>
-          <t>N9402</t>
+          <t>093253A</t>
         </is>
       </c>
       <c r="E379" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*24 см Эволюшн Opal ARC [6]</t>
+          <t>Блюдо овальное 31*22,2 см h2,8 см без борта Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F379" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G379" s="9">
-        <v>487</v>
+        <v>1873</v>
       </c>
       <c r="H379" s="9">
         <v/>
       </c>
       <c r="I379" s="10">
-        <v>0</v>
+        <v>256</v>
       </c>
       <c r="J379" s="4"/>
     </row>
     <row r="380" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="4"/>
       <c r="B380" s="5"/>
       <c r="C380" s="6" t="inlineStr">
         <is>
-          <t>81223459</t>
+          <t>81223480</t>
         </is>
       </c>
       <c r="D380" s="7" t="inlineStr">
         <is>
-          <t>50316W кор=12/3</t>
+          <t>52914 кор=12/4</t>
         </is>
       </c>
       <c r="E380" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*24*1 см Elephant Ivory P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 31*23,3 см h5 см Side Up Black Raw Stellar P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F380" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G380" s="9">
-        <v>1739</v>
+        <v>1673</v>
       </c>
       <c r="H380" s="9">
         <v/>
       </c>
       <c r="I380" s="10">
-        <v>206</v>
+        <v>28</v>
       </c>
       <c r="J380" s="4"/>
     </row>
     <row r="381" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="4"/>
       <c r="B381" s="5"/>
       <c r="C381" s="6" t="inlineStr">
         <is>
-          <t>81222074</t>
+          <t>81223001</t>
         </is>
       </c>
       <c r="D381" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P5226233/0525-1</t>
         </is>
       </c>
       <c r="E381" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*27 см h2 см 300 мл White Style Buffet P.L. [1]</t>
+          <t>Блюдо овальное 31,5*20 см Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F381" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G381" s="9">
-        <v>1777</v>
+        <v>741</v>
       </c>
       <c r="H381" s="9">
         <v/>
       </c>
       <c r="I381" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J381" s="4"/>
     </row>
     <row r="382" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="4"/>
       <c r="B382" s="5"/>
       <c r="C382" s="6" t="inlineStr">
         <is>
-          <t>81222051</t>
+          <t>81223051</t>
         </is>
       </c>
       <c r="D382" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P5226233/0525-3/2121119/</t>
         </is>
       </c>
       <c r="E382" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*8 см h3,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 31,5*20 см Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F382" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G382" s="9">
-        <v>1327</v>
+        <v>837</v>
       </c>
       <c r="H382" s="9">
         <v/>
       </c>
       <c r="I382" s="10">
-        <v>454</v>
+        <v>1739</v>
       </c>
       <c r="J382" s="4"/>
     </row>
     <row r="383" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="4"/>
       <c r="B383" s="5"/>
       <c r="C383" s="6" t="inlineStr">
         <is>
-          <t>78040027</t>
+          <t>73040161</t>
         </is>
       </c>
       <c r="D383" s="7" t="inlineStr">
         <is>
-          <t>CERT9120-UK1</t>
+          <t>P5226233/0525-4 (кор=24шт</t>
         </is>
       </c>
       <c r="E383" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34,7*12,7*1,7 см 400 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
+          <t>Блюдо овальное 31,5*20 см Ocean Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F383" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G383" s="9">
-        <v>1308</v>
+        <v>837</v>
       </c>
       <c r="H383" s="9">
         <v/>
       </c>
       <c r="I383" s="10">
-        <v>70</v>
+        <v>1359</v>
       </c>
       <c r="J383" s="4"/>
     </row>
     <row r="384" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="4"/>
       <c r="B384" s="5"/>
       <c r="C384" s="6" t="inlineStr">
         <is>
-          <t>81221993</t>
+          <t>73040170</t>
         </is>
       </c>
       <c r="D384" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P5226233/052-5 (кор=24/6</t>
         </is>
       </c>
       <c r="E384" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*14 см h3,5 см 630 мл Pearl Sea Stone Frutti di Mare P.L. [4]</t>
+          <t>Блюдо овальное 31,5*20 см Organic Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F384" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G384" s="9">
-        <v>1237</v>
+        <v>743</v>
       </c>
       <c r="H384" s="9">
         <v/>
       </c>
       <c r="I384" s="10">
-        <v>925</v>
+        <v>766</v>
       </c>
       <c r="J384" s="4"/>
     </row>
     <row r="385" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="4"/>
       <c r="B385" s="5"/>
       <c r="C385" s="6" t="inlineStr">
         <is>
-          <t>81229650</t>
+          <t>73040154</t>
         </is>
       </c>
       <c r="D385" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-AR-38-DT</t>
+          <t>P5226233/0525-2 (кор=24шт</t>
         </is>
       </c>
       <c r="E385" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Armonia By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 31,5*20 см White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F385" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G385" s="9">
-        <v>1961</v>
+        <v>873</v>
       </c>
       <c r="H385" s="9">
         <v/>
       </c>
       <c r="I385" s="10">
-        <v>251</v>
+        <v>2284</v>
       </c>
       <c r="J385" s="4"/>
     </row>
     <row r="386" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A386" s="4"/>
       <c r="B386" s="5"/>
       <c r="C386" s="6" t="inlineStr">
         <is>
-          <t>81229763</t>
+          <t>81223517</t>
         </is>
       </c>
       <c r="D386" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-AR-38-DT</t>
+          <t>LENNOP32BL</t>
         </is>
       </c>
       <c r="E386" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Cowry Yellow By Bone Innovation [6]</t>
+          <t>Блюдо овальное 32 см LEA Blue фарфор RAK </t>
         </is>
       </c>
       <c r="F386" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G386" s="9">
-        <v>2871</v>
+        <v>907.4</v>
       </c>
       <c r="H386" s="9">
         <v/>
       </c>
       <c r="I386" s="10">
-        <v>32</v>
+        <v>90</v>
       </c>
       <c r="J386" s="4"/>
     </row>
     <row r="387" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="4"/>
       <c r="B387" s="5"/>
       <c r="C387" s="6" t="inlineStr">
         <is>
-          <t>81229219</t>
+          <t>81223405</t>
         </is>
       </c>
       <c r="D387" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-AR-38-DT</t>
+          <t>LENNOP32NY</t>
         </is>
       </c>
       <c r="E387" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Elegance By Bone Innovation [1]</t>
+          <t>Блюдо овальное 32 см LEA Yellow фарфор RAK </t>
         </is>
       </c>
       <c r="F387" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G387" s="9">
-        <v>3958</v>
+        <v>907.4</v>
       </c>
       <c r="H387" s="9">
         <v/>
       </c>
       <c r="I387" s="10">
-        <v>637</v>
+        <v>137</v>
       </c>
       <c r="J387" s="4"/>
     </row>
     <row r="388" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="4"/>
       <c r="B388" s="5"/>
       <c r="C388" s="6" t="inlineStr">
         <is>
-          <t>81229727</t>
+          <t>81200060</t>
         </is>
       </c>
       <c r="D388" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-AR-38-DT</t>
+          <t>F1962 (кор=12/3</t>
         </is>
       </c>
       <c r="E388" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см h1,9 см Tessera By Bone Innovation [1]</t>
+          <t>Блюдо овальное 32*21 см h2,5 см с бортом Asymmetry белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F388" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G388" s="9">
-        <v>3187</v>
+        <v>649</v>
       </c>
       <c r="H388" s="9">
         <v/>
       </c>
       <c r="I388" s="10">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="J388" s="4"/>
     </row>
     <row r="389" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="4"/>
       <c r="B389" s="5"/>
       <c r="C389" s="6" t="inlineStr">
         <is>
-          <t>81229808</t>
+          <t>81220282</t>
         </is>
       </c>
       <c r="D389" s="7" t="inlineStr">
         <is>
-          <t>TN-ED-AR-38-DT</t>
+          <t>NNOP32PBR</t>
         </is>
       </c>
       <c r="E389" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см h2 см Edera By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 32*23 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F389" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G389" s="9">
-        <v>3443</v>
+        <v>972.4</v>
       </c>
       <c r="H389" s="9">
         <v/>
       </c>
       <c r="I389" s="10">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="J389" s="4"/>
     </row>
     <row r="390" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="4"/>
       <c r="B390" s="5"/>
       <c r="C390" s="6" t="inlineStr">
         <is>
-          <t>81229407</t>
+          <t>81220237</t>
         </is>
       </c>
       <c r="D390" s="7" t="inlineStr">
         <is>
-          <t>TN-KL-AR-38-DT</t>
+          <t>NNOP32PGN</t>
         </is>
       </c>
       <c r="E390" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см h2 см Kolezyum By Bone Innovation [1]</t>
+          <t>Блюдо овальное 32*27 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F390" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G390" s="9">
-        <v>2554</v>
+        <v>1027</v>
       </c>
       <c r="H390" s="9">
         <v/>
       </c>
       <c r="I390" s="10">
-        <v>90</v>
+        <v>126</v>
       </c>
       <c r="J390" s="4"/>
     </row>
     <row r="391" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="4"/>
       <c r="B391" s="5"/>
       <c r="C391" s="6" t="inlineStr">
         <is>
-          <t>81229761</t>
+          <t>81223295</t>
         </is>
       </c>
       <c r="D391" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-AR-38-DT</t>
+          <t>10680 (dark red)кор=</t>
         </is>
       </c>
       <c r="E391" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см h2 см Spazio By Bone Innovation [6]</t>
+          <t>Блюдо овальное 32,5*10 см h3 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F391" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G391" s="9">
-        <v>3640</v>
+        <v>910</v>
       </c>
       <c r="H391" s="9">
         <v/>
       </c>
       <c r="I391" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J391" s="4"/>
     </row>
     <row r="392" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A392" s="4"/>
       <c r="B392" s="5"/>
       <c r="C392" s="6" t="inlineStr">
         <is>
-          <t>81229160</t>
+          <t>81222303</t>
         </is>
       </c>
       <c r="D392" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-AR-38-DT</t>
+          <t>QB23132004</t>
         </is>
       </c>
       <c r="E392" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Infinity By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 32,5*12,5 см h2,5 см Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F392" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G392" s="9">
-        <v>2533</v>
+        <v>1403</v>
       </c>
       <c r="H392" s="9">
         <v/>
       </c>
       <c r="I392" s="10">
-        <v>283</v>
+        <v>1063</v>
       </c>
       <c r="J392" s="4"/>
     </row>
     <row r="393" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="4"/>
       <c r="B393" s="5"/>
       <c r="C393" s="6" t="inlineStr">
         <is>
-          <t>81229746</t>
+          <t>81222304</t>
         </is>
       </c>
       <c r="D393" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-AR-38-DT</t>
+          <t>QB23152004</t>
         </is>
       </c>
       <c r="E393" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Rome By Bone Innovation [1]</t>
+          <t>Блюдо овальное 32,5*13 см h2,5 см Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F393" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G393" s="9">
-        <v>3958</v>
+        <v>1403</v>
       </c>
       <c r="H393" s="9">
         <v/>
       </c>
       <c r="I393" s="10">
-        <v>275</v>
+        <v>997</v>
       </c>
       <c r="J393" s="4"/>
     </row>
     <row r="394" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="4"/>
       <c r="B394" s="5"/>
       <c r="C394" s="6" t="inlineStr">
         <is>
-          <t>81229108</t>
+          <t>81241219</t>
         </is>
       </c>
       <c r="D394" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-AR-38-DT</t>
+          <t>QB23087001</t>
         </is>
       </c>
       <c r="E394" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Supreme By Bone Innovation [1]</t>
+          <t>Блюдо овальное 32,5*20 см h6,5 см 100 мл Gray Shell Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F394" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G394" s="9">
-        <v>3958</v>
+        <v>1917</v>
       </c>
       <c r="H394" s="9">
         <v/>
       </c>
       <c r="I394" s="10">
-        <v>473</v>
+        <v>406</v>
       </c>
       <c r="J394" s="4"/>
     </row>
     <row r="395" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A395" s="4"/>
       <c r="B395" s="5"/>
       <c r="C395" s="6" t="inlineStr">
         <is>
-          <t>81229679</t>
+          <t>81221987</t>
         </is>
       </c>
       <c r="D395" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-AR-38-DT</t>
+          <t>QB23085001</t>
         </is>
       </c>
       <c r="E395" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Tropical By Bone Innovation [1]</t>
+          <t>Блюдо овальное 32,5*20 см h7 см 100 мл Pearl Shell Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F395" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G395" s="9">
-        <v>2177</v>
+        <v>1723</v>
       </c>
       <c r="H395" s="9">
         <v/>
       </c>
       <c r="I395" s="10">
-        <v>19</v>
+        <v>1595</v>
       </c>
       <c r="J395" s="4"/>
     </row>
     <row r="396" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="4"/>
       <c r="B396" s="5"/>
       <c r="C396" s="6" t="inlineStr">
         <is>
-          <t>81229653</t>
+          <t>81222683</t>
         </is>
       </c>
       <c r="D396" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-AR-38-DT</t>
+          <t>F1379-13 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E396" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Vintage By Bone Innovation [1]</t>
+          <t>Блюдо овальное 32,7*17,8 см h2,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F396" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G396" s="9">
-        <v>2177</v>
+        <v>1097</v>
       </c>
       <c r="H396" s="9">
         <v/>
       </c>
       <c r="I396" s="10">
-        <v>178</v>
+        <v>594</v>
       </c>
       <c r="J396" s="4"/>
     </row>
     <row r="397" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="4"/>
       <c r="B397" s="5"/>
       <c r="C397" s="6" t="inlineStr">
         <is>
-          <t>99000187</t>
+          <t>81222310</t>
         </is>
       </c>
       <c r="D397" s="7" t="inlineStr">
         <is>
-          <t>F2856-14 (кор=12/3)</t>
+          <t>QB23172008</t>
         </is>
       </c>
       <c r="E397" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*20 см h1,9 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 32,8*15 см h4,5 см менажница 2 секции Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F397" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G397" s="9">
-        <v>1293</v>
+        <v>2013</v>
       </c>
       <c r="H397" s="9">
         <v/>
       </c>
       <c r="I397" s="10">
-        <v>773</v>
+        <v>1128</v>
       </c>
       <c r="J397" s="4"/>
     </row>
     <row r="398" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="4"/>
       <c r="B398" s="5"/>
       <c r="C398" s="6" t="inlineStr">
         <is>
-          <t>81229651</t>
+          <t>81241220</t>
         </is>
       </c>
       <c r="D398" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-AR-40-DT</t>
+          <t>QB23156009</t>
         </is>
       </c>
       <c r="E398" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Armonia By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 33*17 см h2 см Green Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F398" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G398" s="9">
-        <v>2832</v>
+        <v>1387</v>
       </c>
       <c r="H398" s="9">
         <v/>
       </c>
       <c r="I398" s="10">
-        <v>426</v>
+        <v>610</v>
       </c>
       <c r="J398" s="4"/>
     </row>
     <row r="399" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="4"/>
       <c r="B399" s="5"/>
       <c r="C399" s="6" t="inlineStr">
         <is>
-          <t>81229781</t>
+          <t>81241328</t>
         </is>
       </c>
       <c r="D399" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-AR-40-DT</t>
+          <t>WM5228932-SH108</t>
         </is>
       </c>
       <c r="E399" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Cowry Yellow By Bone Innovation [6]</t>
+          <t>Блюдо овальное 33*20,8 см h5,9 см 1600 мл с ручками Bakery Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F399" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G399" s="9">
-        <v>3830</v>
+        <v>1489</v>
       </c>
       <c r="H399" s="9">
         <v/>
       </c>
       <c r="I399" s="10">
-        <v>14</v>
+        <v>235</v>
       </c>
       <c r="J399" s="4"/>
     </row>
     <row r="400" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="4"/>
       <c r="B400" s="5"/>
       <c r="C400" s="6" t="inlineStr">
         <is>
-          <t>81229220</t>
+          <t>81223444</t>
         </is>
       </c>
       <c r="D400" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-AR-40-DT</t>
+          <t>53088 кор=12/4</t>
         </is>
       </c>
       <c r="E400" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Elegance By Bone Innovation [1]</t>
+          <t>Блюдо овальное 33*24 см h2,7 см Texture Dark Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F400" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G400" s="9">
-        <v>4116</v>
+        <v>1383</v>
       </c>
       <c r="H400" s="9">
         <v/>
       </c>
       <c r="I400" s="10">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="J400" s="4"/>
     </row>
     <row r="401" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="4"/>
       <c r="B401" s="5"/>
       <c r="C401" s="6" t="inlineStr">
         <is>
-          <t>81229408</t>
+          <t>81223000</t>
         </is>
       </c>
       <c r="D401" s="7" t="inlineStr">
         <is>
-          <t>TN-KL-AR-40-DT</t>
+          <t>JM2269  кор=9/3</t>
         </is>
       </c>
       <c r="E401" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см h1,7 см Kolezyum By Bone Innovation [6]</t>
+          <t>Блюдо овальное 33*24,5 см h3,2 см Brown Spider Silk P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F401" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G401" s="9">
-        <v>2941</v>
+        <v>1335</v>
       </c>
       <c r="H401" s="9">
         <v/>
       </c>
       <c r="I401" s="10">
-        <v>31</v>
+        <v>1220</v>
       </c>
       <c r="J401" s="4"/>
     </row>
     <row r="402" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A402" s="4"/>
       <c r="B402" s="5"/>
       <c r="C402" s="6" t="inlineStr">
         <is>
-          <t>81229780</t>
+          <t>81223133</t>
         </is>
       </c>
       <c r="D402" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-AR-40-DT</t>
+          <t>53088 кор=12/3</t>
         </is>
       </c>
       <c r="E402" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см h2 см Spazio Tinta By Bone Innovation [6]</t>
+          <t>Блюдо овальное 33*25 см h2,7 см Smooth Black Raw Stellar P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F402" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G402" s="9">
-        <v>3864</v>
+        <v>1373</v>
       </c>
       <c r="H402" s="9">
         <v/>
       </c>
       <c r="I402" s="10">
-        <v>27</v>
+        <v>1830</v>
       </c>
       <c r="J402" s="4"/>
     </row>
     <row r="403" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A403" s="4"/>
       <c r="B403" s="5"/>
       <c r="C403" s="6" t="inlineStr">
         <is>
-          <t>81229728</t>
+          <t>70001363</t>
         </is>
       </c>
       <c r="D403" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-AR-40-DT</t>
+          <t>N9364</t>
         </is>
       </c>
       <c r="E403" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см h2 см Tessera By Bone Innovation [1]</t>
+          <t>Блюдо овальное 33*25 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F403" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G403" s="9">
-        <v>3617</v>
+        <v>607</v>
       </c>
       <c r="H403" s="9">
         <v/>
       </c>
       <c r="I403" s="10">
-        <v>55</v>
+        <v>619</v>
       </c>
       <c r="J403" s="4"/>
     </row>
     <row r="404" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A404" s="4"/>
       <c r="B404" s="5"/>
       <c r="C404" s="6" t="inlineStr">
         <is>
-          <t>81229161</t>
+          <t>81222035</t>
         </is>
       </c>
       <c r="D404" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-AR-40-DT</t>
+          <t>NY-ZBA4706X6</t>
         </is>
       </c>
       <c r="E404" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Infinity By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 33,7*21 см h6,4 см 800 мл глубокое Crush Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F404" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G404" s="9">
-        <v>3144</v>
+        <v>2453</v>
       </c>
       <c r="H404" s="9">
         <v/>
       </c>
       <c r="I404" s="10">
-        <v>227</v>
+        <v>2517</v>
       </c>
       <c r="J404" s="4"/>
     </row>
     <row r="405" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A405" s="4"/>
       <c r="B405" s="5"/>
       <c r="C405" s="6" t="inlineStr">
         <is>
-          <t>81229747</t>
+          <t>81222357</t>
         </is>
       </c>
       <c r="D405" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-AR-40-DT</t>
+          <t>306014А</t>
         </is>
       </c>
       <c r="E405" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Rome By Bone Innovation [1]</t>
+          <t>Блюдо овальное 33,7*26,6 см h2,5 см Neo Silk Noble [1]</t>
         </is>
       </c>
       <c r="F405" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G405" s="9">
-        <v>3266</v>
+        <v>2397</v>
       </c>
       <c r="H405" s="9">
         <v/>
       </c>
       <c r="I405" s="10">
-        <v>0</v>
+        <v>2359</v>
       </c>
       <c r="J405" s="4"/>
     </row>
     <row r="406" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="4"/>
       <c r="B406" s="5"/>
       <c r="C406" s="6" t="inlineStr">
         <is>
-          <t>81229109</t>
+          <t>81241233</t>
         </is>
       </c>
       <c r="D406" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-AR-40-DT</t>
+          <t>QB23171005</t>
         </is>
       </c>
       <c r="E406" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Supreme By Bone Innovation [1]</t>
+          <t>Блюдо овальное 34*14,5 см h3,5 см Gray Pearl Spots Sea Wave Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F406" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G406" s="9">
-        <v>3144</v>
+        <v>1367</v>
       </c>
       <c r="H406" s="9">
         <v/>
       </c>
       <c r="I406" s="10">
-        <v>78</v>
+        <v>175</v>
       </c>
       <c r="J406" s="4"/>
     </row>
     <row r="407" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A407" s="4"/>
       <c r="B407" s="5"/>
       <c r="C407" s="6" t="inlineStr">
         <is>
-          <t>81229680</t>
+          <t>81229435</t>
         </is>
       </c>
       <c r="D407" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-AR-40-DT</t>
+          <t>TN-AI-ZT-34-OV</t>
         </is>
       </c>
       <c r="E407" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Tropical By Bone Innovation [1]</t>
+          <t>Блюдо овальное 34*20 см Armonia By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F407" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G407" s="9">
-        <v>3144</v>
+        <v>1696</v>
       </c>
       <c r="H407" s="9">
         <v/>
       </c>
       <c r="I407" s="10">
-        <v>120</v>
+        <v>561</v>
       </c>
       <c r="J407" s="4"/>
     </row>
     <row r="408" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="4"/>
       <c r="B408" s="5"/>
       <c r="C408" s="6" t="inlineStr">
         <is>
-          <t>81229654</t>
+          <t>81229217</t>
         </is>
       </c>
       <c r="D408" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-AR-40-DT</t>
+          <t>HA-EL-ZT-34-OV</t>
         </is>
       </c>
       <c r="E408" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Vintage By Bone Innovation [1]</t>
+          <t>Блюдо овальное 34*20 см Elegance By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F408" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G408" s="9">
-        <v>3144</v>
+        <v>2918</v>
       </c>
       <c r="H408" s="9">
         <v/>
       </c>
       <c r="I408" s="10">
-        <v>304</v>
+        <v>619</v>
       </c>
       <c r="J408" s="4"/>
     </row>
     <row r="409" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A409" s="4"/>
       <c r="B409" s="5"/>
       <c r="C409" s="6" t="inlineStr">
         <is>
-          <t>81223126</t>
+          <t>81229807</t>
         </is>
       </c>
       <c r="D409" s="7" t="inlineStr">
         <is>
-          <t>52660+diametr кор=12/3</t>
+          <t>TN-ED-ZT-34-OV</t>
         </is>
       </c>
       <c r="E409" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*24 см h2,2 см борт Side Up2 с выемкой для соусника Black Raw Stellar P.L. [3]</t>
+          <t>Блюдо овальное 34*20 см h3,3 см Edera By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F409" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G409" s="9">
-        <v>1913</v>
+        <v>2657</v>
       </c>
       <c r="H409" s="9">
         <v/>
       </c>
       <c r="I409" s="10">
-        <v>1203</v>
+        <v>39</v>
       </c>
       <c r="J409" s="4"/>
     </row>
     <row r="410" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A410" s="4"/>
       <c r="B410" s="5"/>
       <c r="C410" s="6" t="inlineStr">
         <is>
-          <t>81221824</t>
+          <t>81221583</t>
         </is>
       </c>
       <c r="D410" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-TS-ZT-34-OV</t>
         </is>
       </c>
       <c r="E410" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*13 см h2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 34*20 см h3,5 см Tessera By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F410" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G410" s="9">
-        <v>999</v>
+        <v>2249</v>
       </c>
       <c r="H410" s="9">
         <v/>
       </c>
       <c r="I410" s="10">
-        <v>763</v>
+        <v>5</v>
       </c>
       <c r="J410" s="4"/>
     </row>
     <row r="411" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A411" s="4"/>
       <c r="B411" s="5"/>
       <c r="C411" s="6" t="inlineStr">
         <is>
-          <t>99000160</t>
+          <t>81229307</t>
         </is>
       </c>
       <c r="D411" s="7" t="inlineStr">
         <is>
-          <t>CDP010W (кор=12шт)</t>
+          <t>HA-VT-ZT-34-OV</t>
         </is>
       </c>
       <c r="E411" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*15 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 34*20 см h3,6 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F411" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G411" s="9">
-        <v>1095</v>
+        <v>1898</v>
       </c>
       <c r="H411" s="9">
         <v/>
       </c>
       <c r="I411" s="10">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="J411" s="4"/>
     </row>
     <row r="412" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A412" s="4"/>
       <c r="B412" s="5"/>
       <c r="C412" s="6" t="inlineStr">
         <is>
-          <t>81229522</t>
+          <t>81229158</t>
         </is>
       </c>
       <c r="D412" s="7" t="inlineStr">
         <is>
-          <t>01-AR-38-DT</t>
+          <t>HA-IN-ZT-34-OV</t>
         </is>
       </c>
       <c r="E412" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*16,5 см h2 см Arel By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 34*20 см Infinity By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F412" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G412" s="9">
-        <v>2307</v>
+        <v>1896</v>
       </c>
       <c r="H412" s="9">
         <v/>
       </c>
       <c r="I412" s="10">
-        <v>583</v>
+        <v>293</v>
       </c>
       <c r="J412" s="4"/>
     </row>
     <row r="413" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A413" s="4"/>
       <c r="B413" s="5"/>
       <c r="C413" s="6" t="inlineStr">
         <is>
-          <t>81222873</t>
+          <t>81229531</t>
         </is>
       </c>
       <c r="D413" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-38-DT</t>
+          <t>01-ZT-34-OV</t>
         </is>
       </c>
       <c r="E413" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*16,5 см h2 см Rug By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 34*20,5 см h3,6 см Arel By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F413" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G413" s="9">
-        <v>3287</v>
+        <v>2000</v>
       </c>
       <c r="H413" s="9">
         <v/>
       </c>
       <c r="I413" s="10">
-        <v>275</v>
+        <v>348</v>
       </c>
       <c r="J413" s="4"/>
     </row>
     <row r="414" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A414" s="4"/>
       <c r="B414" s="5"/>
       <c r="C414" s="6" t="inlineStr">
         <is>
-          <t>81229523</t>
+          <t>81222866</t>
         </is>
       </c>
       <c r="D414" s="7" t="inlineStr">
         <is>
-          <t>01-AR-40-DT</t>
+          <t>RUG-ZT-34-OV</t>
         </is>
       </c>
       <c r="E414" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*21 см h2 см Arel By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 34*20,5 см h3,6 см Rug By Bone Innovation [bb] [1]</t>
         </is>
       </c>
       <c r="F414" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G414" s="9">
-        <v>2853</v>
+        <v>2437</v>
       </c>
       <c r="H414" s="9">
         <v/>
       </c>
       <c r="I414" s="10">
-        <v>419</v>
+        <v>1193</v>
       </c>
       <c r="J414" s="4"/>
     </row>
     <row r="415" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A415" s="4"/>
       <c r="B415" s="5"/>
       <c r="C415" s="6" t="inlineStr">
         <is>
-          <t>81222874</t>
+          <t>81229106</t>
         </is>
       </c>
       <c r="D415" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-40-DT</t>
+          <t>HA-SP-ZT-34-OV</t>
         </is>
       </c>
       <c r="E415" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*21 см h2 см Rug By Bone Innovation [bb] [1]</t>
+          <t>Блюдо овальное 34*20,5 см h3,6 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F415" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G415" s="9">
-        <v>3728</v>
+        <v>2127</v>
       </c>
       <c r="H415" s="9">
         <v/>
       </c>
       <c r="I415" s="10">
-        <v>296</v>
+        <v>21</v>
       </c>
       <c r="J415" s="4"/>
     </row>
     <row r="416" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A416" s="4"/>
       <c r="B416" s="5"/>
       <c r="C416" s="6" t="inlineStr">
         <is>
-          <t>91623110</t>
+          <t>81229678</t>
         </is>
       </c>
       <c r="D416" s="7" t="inlineStr">
         <is>
-          <t>91623110 / P5179036</t>
+          <t>HA-TP-ZT-34-OV</t>
         </is>
       </c>
       <c r="E416" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*21 см со смещенным дном Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 34*20,5 см h3,6 см Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F416" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G416" s="9">
-        <v>472</v>
+        <v>1893</v>
       </c>
       <c r="H416" s="9">
         <v/>
       </c>
       <c r="I416" s="10">
-        <v>0</v>
+        <v>104</v>
       </c>
       <c r="J416" s="4"/>
     </row>
     <row r="417" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="4"/>
       <c r="B417" s="5"/>
       <c r="C417" s="6" t="inlineStr">
         <is>
-          <t>99004106</t>
+          <t>81222781</t>
         </is>
       </c>
       <c r="D417" s="7" t="inlineStr">
         <is>
-          <t>F2065-14 кор=15/3</t>
+          <t>OLV-ZT-34-OV</t>
         </is>
       </c>
       <c r="E417" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*23,5 см белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 34*20,5 см h3,7 см Oliva By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F417" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G417" s="9">
-        <v>1053</v>
+        <v>2437</v>
       </c>
       <c r="H417" s="9">
         <v/>
       </c>
       <c r="I417" s="10">
-        <v>778</v>
+        <v>172</v>
       </c>
       <c r="J417" s="4"/>
     </row>
     <row r="418" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="4"/>
       <c r="B418" s="5"/>
       <c r="C418" s="6" t="inlineStr">
         <is>
-          <t>81200046</t>
+          <t>81220370</t>
         </is>
       </c>
       <c r="D418" s="7" t="inlineStr">
         <is>
-          <t>F2939-13.75 (кор=8шт)</t>
+          <t>310014А-G001-G001</t>
         </is>
       </c>
       <c r="E418" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 34*25 см h2,5 см Appeal Noble [1]</t>
         </is>
       </c>
       <c r="F418" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G418" s="9">
-        <v>1453</v>
+        <v>2537</v>
       </c>
       <c r="H418" s="9">
         <v/>
       </c>
       <c r="I418" s="10">
-        <v>52</v>
+        <v>460</v>
       </c>
       <c r="J418" s="4"/>
     </row>
     <row r="419" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A419" s="4"/>
       <c r="B419" s="5"/>
       <c r="C419" s="6" t="inlineStr">
         <is>
-          <t>99000156</t>
+          <t>81229636</t>
         </is>
       </c>
       <c r="D419" s="7" t="inlineStr">
         <is>
-          <t>99000156 (кор=8шт)</t>
+          <t>305014A-G001-K007</t>
         </is>
       </c>
       <c r="E419" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*25,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 34*27 cм h2,5 см La Vie En Rose Noble [1]</t>
         </is>
       </c>
       <c r="F419" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G419" s="9">
-        <v>1619</v>
+        <v>3547</v>
       </c>
       <c r="H419" s="9">
         <v/>
       </c>
       <c r="I419" s="10">
-        <v>841</v>
+        <v>343</v>
       </c>
       <c r="J419" s="4"/>
     </row>
     <row r="420" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A420" s="4"/>
       <c r="B420" s="5"/>
       <c r="C420" s="6" t="inlineStr">
         <is>
-          <t>81229970</t>
+          <t>81233093</t>
         </is>
       </c>
       <c r="D420" s="7" t="inlineStr">
         <is>
-          <t>JHLD5336</t>
+          <t>305014А</t>
         </is>
       </c>
       <c r="E420" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*26*1,9 см Lord Gray P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 34,3*27 см h2,3 см Bella Noble [1]</t>
         </is>
       </c>
       <c r="F420" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G420" s="9">
-        <v>2139</v>
+        <v>2347</v>
       </c>
       <c r="H420" s="9">
         <v/>
       </c>
       <c r="I420" s="10">
-        <v>686</v>
+        <v>321</v>
       </c>
       <c r="J420" s="4"/>
     </row>
     <row r="421" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A421" s="4"/>
       <c r="B421" s="5"/>
       <c r="C421" s="6" t="inlineStr">
         <is>
-          <t>81222072</t>
+          <t>81222287</t>
         </is>
       </c>
       <c r="D421" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0309-13-A</t>
         </is>
       </c>
       <c r="E421" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36,5*24,5 см h4,5 см White Style Buffet P.L. [3]</t>
+          <t>Блюдо овальное 34,6*14,8 см h2,8 см Aqua Blue P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F421" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G421" s="9">
-        <v>2637</v>
+        <v>1327</v>
       </c>
       <c r="H421" s="9">
         <v/>
       </c>
       <c r="I421" s="10">
-        <v>456</v>
+        <v>539</v>
       </c>
       <c r="J421" s="4"/>
     </row>
     <row r="422" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A422" s="4"/>
       <c r="B422" s="5"/>
       <c r="C422" s="6" t="inlineStr">
         <is>
-          <t>81229972</t>
+          <t>81223340</t>
         </is>
       </c>
       <c r="D422" s="7" t="inlineStr">
         <is>
-          <t>JHLD5337</t>
+          <t>F1134-14/4012968</t>
         </is>
       </c>
       <c r="E422" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 37*12*1,9 см Lord Gray P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 35*13,5 см h3,3 см белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F422" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G422" s="9">
-        <v>937</v>
+        <v>779</v>
       </c>
       <c r="H422" s="9">
         <v/>
       </c>
       <c r="I422" s="10">
-        <v>1001</v>
+        <v>537</v>
       </c>
       <c r="J422" s="4"/>
     </row>
     <row r="423" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A423" s="4"/>
       <c r="B423" s="5"/>
       <c r="C423" s="6" t="inlineStr">
         <is>
-          <t>81223482</t>
+          <t>81222083</t>
         </is>
       </c>
       <c r="D423" s="7" t="inlineStr">
         <is>
-          <t>51731 кор=16/4</t>
+          <t>ZA0602-14-A</t>
         </is>
       </c>
       <c r="E423" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 40*13 см h2,8 см с бортами Side Up2 и делениями Black Raw Stellar P.L. [1]</t>
+          <t>Блюдо овальное 35*20,5 см h6 см глубокое 2 л Aqua Blue Style Buffet P.L. [1] </t>
         </is>
       </c>
       <c r="F423" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G423" s="9">
-        <v>1674</v>
+        <v>2673</v>
       </c>
       <c r="H423" s="9">
         <v/>
       </c>
       <c r="I423" s="10">
-        <v>714</v>
+        <v>199</v>
       </c>
       <c r="J423" s="4"/>
     </row>
     <row r="424" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A424" s="4"/>
       <c r="B424" s="5"/>
       <c r="C424" s="6" t="inlineStr">
         <is>
-          <t>81222066</t>
+          <t>99004033</t>
         </is>
       </c>
       <c r="D424" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Р5123436/F1237-14</t>
         </is>
       </c>
       <c r="E424" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 40,5*10,5 см h1,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 35*24,5 см h2,7 см белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F424" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G424" s="9">
-        <v>1187</v>
+        <v>887</v>
       </c>
       <c r="H424" s="9">
         <v/>
       </c>
       <c r="I424" s="10">
-        <v>697</v>
+        <v>0</v>
       </c>
       <c r="J424" s="4"/>
     </row>
     <row r="425" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A425" s="4"/>
       <c r="B425" s="5"/>
       <c r="C425" s="6" t="inlineStr">
         <is>
-          <t>81222064</t>
+          <t>70001385</t>
         </is>
       </c>
       <c r="D425" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D6877 (1кор=16/4)</t>
         </is>
       </c>
       <c r="E425" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 41*10 см h4 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 35*26 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F425" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G425" s="9">
-        <v>2097</v>
+        <v>710</v>
       </c>
       <c r="H425" s="9">
         <v/>
       </c>
       <c r="I425" s="10">
-        <v>511</v>
+        <v>411</v>
       </c>
       <c r="J425" s="4"/>
     </row>
     <row r="426" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A426" s="4"/>
       <c r="B426" s="5"/>
       <c r="C426" s="6" t="inlineStr">
         <is>
-          <t>81222070</t>
+          <t>73024061</t>
         </is>
       </c>
       <c r="D426" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HJ20663-H275 (кор=12/3</t>
         </is>
       </c>
       <c r="E426" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 41*10,5 см h1,5 см Antic Copper Panasia P.L. [6]</t>
+          <t>Блюдо овальное 35*27 см Organica Green P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F426" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G426" s="9">
-        <v>1187</v>
+        <v>1587</v>
       </c>
       <c r="H426" s="9">
         <v/>
       </c>
       <c r="I426" s="10">
-        <v>748</v>
+        <v>308</v>
       </c>
       <c r="J426" s="4"/>
     </row>
     <row r="427" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A427" s="4"/>
       <c r="B427" s="5"/>
       <c r="C427" s="6" t="inlineStr">
         <is>
-          <t>81222068</t>
+          <t>81222032</t>
         </is>
       </c>
       <c r="D427" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NY-YQA4706-OP-M-14X6</t>
         </is>
       </c>
       <c r="E427" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 41*9,5 см h4 см Antic Copper Panasia P.L. [2]</t>
+          <t>Блюдо овальное 35,2*22,4 см h2,5 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F427" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G427" s="9">
-        <v>2327</v>
+        <v>1983</v>
       </c>
       <c r="H427" s="9">
         <v/>
       </c>
       <c r="I427" s="10">
-        <v>567</v>
+        <v>2590</v>
       </c>
       <c r="J427" s="4"/>
     </row>
     <row r="428" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A428" s="4"/>
       <c r="B428" s="5"/>
       <c r="C428" s="6" t="inlineStr">
         <is>
-          <t>81223128</t>
+          <t>81223404</t>
         </is>
       </c>
       <c r="D428" s="7" t="inlineStr">
         <is>
-          <t>80061 кор=6/1</t>
+          <t>LENNOP36NY</t>
         </is>
       </c>
       <c r="E428" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 42*28 см h1,6 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 36 см LEA Yellow фарфор RAK </t>
         </is>
       </c>
       <c r="F428" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G428" s="9">
-        <v>2863</v>
+        <v>1030.9</v>
       </c>
       <c r="H428" s="9">
         <v/>
       </c>
       <c r="I428" s="10">
-        <v>336</v>
+        <v>28</v>
       </c>
       <c r="J428" s="4"/>
     </row>
     <row r="429" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A429" s="4"/>
       <c r="B429" s="5"/>
       <c r="C429" s="6" t="inlineStr">
         <is>
-          <t>81223485</t>
+          <t>81223290</t>
         </is>
       </c>
       <c r="D429" s="7" t="inlineStr">
         <is>
-          <t>51967 кор=12/3</t>
+          <t>10605 (dark red)кор=18/3</t>
         </is>
       </c>
       <c r="E429" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 42,5*13 см h1,4 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 36*14 см h2 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F429" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G429" s="9">
-        <v>2013</v>
+        <v>1124</v>
       </c>
       <c r="H429" s="9">
         <v/>
       </c>
       <c r="I429" s="10">
-        <v>740</v>
+        <v>297</v>
       </c>
       <c r="J429" s="4"/>
     </row>
     <row r="430" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A430" s="4"/>
       <c r="B430" s="5"/>
       <c r="C430" s="6" t="inlineStr">
         <is>
-          <t>81222067</t>
+          <t>81221719</t>
         </is>
       </c>
       <c r="D430" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1Q-2360-6106SX</t>
         </is>
       </c>
       <c r="E430" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 43*7 см h3,5 см Antic Copper Panasia P.L. [2]</t>
+          <t>Блюдо овальное 36*20 см h3 см Blue Sunset матовое стекло P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F430" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G430" s="9">
-        <v>1973</v>
+        <v>1089</v>
       </c>
       <c r="H430" s="9">
         <v/>
       </c>
       <c r="I430" s="10">
-        <v>536</v>
+        <v>631</v>
       </c>
       <c r="J430" s="4"/>
     </row>
     <row r="431" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A431" s="4"/>
       <c r="B431" s="5"/>
       <c r="C431" s="6" t="inlineStr">
         <is>
-          <t>81222063</t>
+          <t>81222320</t>
         </is>
       </c>
       <c r="D431" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NY-YQA4767B-OP-M-14X6</t>
         </is>
       </c>
       <c r="E431" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 43*7 см h3,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 36*22,5 см h2,6 см Sea Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F431" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G431" s="9">
-        <v>1973</v>
+        <v>1737</v>
       </c>
       <c r="H431" s="9">
         <v/>
       </c>
       <c r="I431" s="10">
-        <v>538</v>
+        <v>113</v>
       </c>
       <c r="J431" s="4"/>
     </row>
     <row r="432" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A432" s="4"/>
       <c r="B432" s="5"/>
       <c r="C432" s="6" t="inlineStr">
         <is>
-          <t>81229872</t>
+          <t>81221503</t>
         </is>
       </c>
       <c r="D432" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094261A-G001</t>
         </is>
       </c>
       <c r="E432" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 47*10 см h2 см с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 36*26 см h3,2 см Impress Noble [1]</t>
         </is>
       </c>
       <c r="F432" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G432" s="9">
-        <v>1347</v>
+        <v>2537</v>
       </c>
       <c r="H432" s="9">
         <v/>
       </c>
       <c r="I432" s="10">
-        <v>253</v>
+        <v>282</v>
       </c>
       <c r="J432" s="4"/>
     </row>
     <row r="433" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A433" s="4"/>
       <c r="B433" s="5"/>
       <c r="C433" s="6" t="inlineStr">
         <is>
-          <t>81222754</t>
+          <t>81220630</t>
         </is>
       </c>
       <c r="D433" s="7" t="inlineStr">
         <is>
-          <t>AR-50-DT</t>
+          <t>NNOP36PGY</t>
         </is>
       </c>
       <c r="E433" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 50*16 см h2,8 см Arel By Bone Innovation [bb] [6]</t>
+          <t>Блюдо овальное 36*27 см Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F433" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G433" s="9">
-        <v>3408</v>
+        <v>1131</v>
       </c>
       <c r="H433" s="9">
         <v/>
       </c>
       <c r="I433" s="10">
-        <v>285</v>
+        <v>35</v>
       </c>
       <c r="J433" s="4"/>
     </row>
     <row r="434" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A434" s="4"/>
       <c r="B434" s="5"/>
       <c r="C434" s="6" t="inlineStr">
         <is>
-          <t>81223268</t>
+          <t>81229904</t>
         </is>
       </c>
       <c r="D434" s="7" t="inlineStr">
         <is>
-          <t>F3780-7 кор=40/5</t>
+          <t>095261A</t>
         </is>
       </c>
       <c r="E434" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 550 мл d 15,8 см h4,5 см с ручками белая фарфор P.L. Proff Cuisine [5]</t>
+          <t>Блюдо овальное 36*27 см h2,1 см Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F434" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G434" s="9">
-        <v>633</v>
+        <v>2573</v>
       </c>
       <c r="H434" s="9">
         <v/>
       </c>
       <c r="I434" s="10">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="J434" s="4"/>
     </row>
     <row r="435" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A435" s="4"/>
       <c r="B435" s="5"/>
       <c r="C435" s="6" t="inlineStr">
         <is>
-          <t>99000130</t>
+          <t>81221676</t>
         </is>
       </c>
       <c r="D435" s="7" t="inlineStr">
         <is>
-          <t>123857-GS</t>
+          <t>095261A-P001-G001</t>
         </is>
       </c>
       <c r="E435" s="8" t="inlineStr">
         <is>
-          <t>Набор для комплимента 9 предметов (блюдо, емкости с ручкой, ложки) P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 36*27 см h2,5 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F435" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G435" s="9">
-        <v>710</v>
+        <v>2737</v>
       </c>
       <c r="H435" s="9">
         <v/>
       </c>
       <c r="I435" s="10">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="J435" s="4"/>
     </row>
     <row r="436" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A436" s="4"/>
       <c r="B436" s="5"/>
       <c r="C436" s="6" t="inlineStr">
         <is>
-          <t>99000127</t>
+          <t>81224316</t>
         </is>
       </c>
       <c r="D436" s="7" t="inlineStr">
         <is>
-          <t>123854-GS</t>
+          <t>313014</t>
         </is>
       </c>
       <c r="E436" s="8" t="inlineStr">
         <is>
-          <t>Набор для комплимента 9 предметов (блюдо, емкости, ложки) P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 36*27 см h2,8 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F436" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G436" s="9">
-        <v>696</v>
+        <v>2073</v>
       </c>
       <c r="H436" s="9">
         <v/>
       </c>
       <c r="I436" s="10">
-        <v>757</v>
+        <v>481</v>
       </c>
       <c r="J436" s="4"/>
     </row>
     <row r="437" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="4"/>
       <c r="B437" s="5"/>
       <c r="C437" s="6" t="inlineStr">
         <is>
-          <t>81223321</t>
+          <t>81290256</t>
         </is>
       </c>
       <c r="D437" s="7" t="inlineStr">
         <is>
-          <t>10340 (dark red)кор=24/6</t>
+          <t>313014 / GOLD</t>
         </is>
       </c>
       <c r="E437" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 20 h2 см Evolution Dark Red P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 36*27 см h2,8 см Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F437" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G437" s="9">
-        <v>659</v>
+        <v>3617</v>
       </c>
       <c r="H437" s="9">
         <v/>
       </c>
       <c r="I437" s="10">
-        <v>654</v>
+        <v>383</v>
       </c>
       <c r="J437" s="4"/>
     </row>
     <row r="438" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A438" s="4"/>
       <c r="B438" s="5"/>
       <c r="C438" s="6" t="inlineStr">
         <is>
+          <t>81220458</t>
+        </is>
+      </c>
+      <c r="D438" s="7" t="inlineStr">
+        <is>
+          <t>TWNNOP36AL</t>
+        </is>
+      </c>
+      <c r="E438" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 36*27 см Twirl Alga фарфор RAK</t>
+        </is>
+      </c>
+      <c r="F438" s="7" t="inlineStr">
+        <is>
+          <t>RAK Porcelain</t>
+        </is>
+      </c>
+      <c r="G438" s="9">
+        <v>1388.4</v>
+      </c>
+      <c r="H438" s="9">
+        <v/>
+      </c>
+      <c r="I438" s="10">
+        <v>56</v>
+      </c>
+      <c r="J438" s="4"/>
+    </row>
+    <row r="439" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A439" s="4"/>
+      <c r="B439" s="5"/>
+      <c r="C439" s="6" t="inlineStr">
+        <is>
+          <t>81222244</t>
+        </is>
+      </c>
+      <c r="D439" s="7" t="inlineStr">
+        <is>
+          <t>313014-PEACH</t>
+        </is>
+      </c>
+      <c r="E439" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 36,5*27,2 см h2,8 см Aristocrat Peach Tea Noble [1]</t>
+        </is>
+      </c>
+      <c r="F439" s="7" t="inlineStr">
+        <is>
+          <t>Noble</t>
+        </is>
+      </c>
+      <c r="G439" s="9">
+        <v>2913</v>
+      </c>
+      <c r="H439" s="9">
+        <v/>
+      </c>
+      <c r="I439" s="10">
+        <v>549</v>
+      </c>
+      <c r="J439" s="4"/>
+    </row>
+    <row r="440" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A440" s="4"/>
+      <c r="B440" s="5"/>
+      <c r="C440" s="6" t="inlineStr">
+        <is>
+          <t>81223483</t>
+        </is>
+      </c>
+      <c r="D440" s="7" t="inlineStr">
+        <is>
+          <t>52159 кор=12/4</t>
+        </is>
+      </c>
+      <c r="E440" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 40*11,5 см h2,4 см Smooth Black Raw Stellar P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F440" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G440" s="9">
+        <v>1473</v>
+      </c>
+      <c r="H440" s="9">
+        <v/>
+      </c>
+      <c r="I440" s="10">
+        <v>1213</v>
+      </c>
+      <c r="J440" s="4"/>
+    </row>
+    <row r="441" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A441" s="4"/>
+      <c r="B441" s="5"/>
+      <c r="C441" s="6" t="inlineStr">
+        <is>
+          <t>81223341</t>
+        </is>
+      </c>
+      <c r="D441" s="7" t="inlineStr">
+        <is>
+          <t>F1134-16/4012969</t>
+        </is>
+      </c>
+      <c r="E441" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 40*16 см h3,5 см белое фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F441" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G441" s="9">
+        <v>1073</v>
+      </c>
+      <c r="H441" s="9">
+        <v/>
+      </c>
+      <c r="I441" s="10">
+        <v>629</v>
+      </c>
+      <c r="J441" s="4"/>
+    </row>
+    <row r="442" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A442" s="4"/>
+      <c r="B442" s="5"/>
+      <c r="C442" s="6" t="inlineStr">
+        <is>
+          <t>81223046</t>
+        </is>
+      </c>
+      <c r="D442" s="7" t="inlineStr">
+        <is>
+          <t>3160122 кор=16/4</t>
+        </is>
+      </c>
+      <c r="E442" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 40*25 см Coral Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F442" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G442" s="9">
+        <v>1124</v>
+      </c>
+      <c r="H442" s="9">
+        <v/>
+      </c>
+      <c r="I442" s="10">
+        <v>0</v>
+      </c>
+      <c r="J442" s="4"/>
+    </row>
+    <row r="443" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A443" s="4"/>
+      <c r="B443" s="5"/>
+      <c r="C443" s="6" t="inlineStr">
+        <is>
+          <t>81223065</t>
+        </is>
+      </c>
+      <c r="D443" s="7" t="inlineStr">
+        <is>
+          <t>P5226241/0525-3/3011103</t>
+        </is>
+      </c>
+      <c r="E443" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 40*25 см Desert Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F443" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G443" s="9">
+        <v>1163</v>
+      </c>
+      <c r="H443" s="9">
+        <v/>
+      </c>
+      <c r="I443" s="10">
+        <v>221</v>
+      </c>
+      <c r="J443" s="4"/>
+    </row>
+    <row r="444" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A444" s="4"/>
+      <c r="B444" s="5"/>
+      <c r="C444" s="6" t="inlineStr">
+        <is>
+          <t>81223067</t>
+        </is>
+      </c>
+      <c r="D444" s="7" t="inlineStr">
+        <is>
+          <t>91000052 /P5226241/0525-4</t>
+        </is>
+      </c>
+      <c r="E444" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 40*25 см Ocean Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F444" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G444" s="9">
+        <v>1063</v>
+      </c>
+      <c r="H444" s="9">
+        <v/>
+      </c>
+      <c r="I444" s="10">
+        <v>1545</v>
+      </c>
+      <c r="J444" s="4"/>
+    </row>
+    <row r="445" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A445" s="4"/>
+      <c r="B445" s="5"/>
+      <c r="C445" s="6" t="inlineStr">
+        <is>
+          <t>81223048</t>
+        </is>
+      </c>
+      <c r="D445" s="7" t="inlineStr">
+        <is>
+          <t>99002170 /P5226241/0525-2</t>
+        </is>
+      </c>
+      <c r="E445" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 40*25 см White Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F445" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G445" s="9">
+        <v>1374</v>
+      </c>
+      <c r="H445" s="9">
+        <v/>
+      </c>
+      <c r="I445" s="10">
+        <v>889</v>
+      </c>
+      <c r="J445" s="4"/>
+    </row>
+    <row r="446" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A446" s="4"/>
+      <c r="B446" s="5"/>
+      <c r="C446" s="6" t="inlineStr">
+        <is>
+          <t>81223069</t>
+        </is>
+      </c>
+      <c r="D446" s="7" t="inlineStr">
+        <is>
+          <t>P5226241/0525-5 к=16/4</t>
+        </is>
+      </c>
+      <c r="E446" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 40*25,6 см Organic Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F446" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G446" s="9">
+        <v>1197</v>
+      </c>
+      <c r="H446" s="9">
+        <v/>
+      </c>
+      <c r="I446" s="10">
+        <v>334</v>
+      </c>
+      <c r="J446" s="4"/>
+    </row>
+    <row r="447" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A447" s="4"/>
+      <c r="B447" s="5"/>
+      <c r="C447" s="6" t="inlineStr">
+        <is>
+          <t>81223471</t>
+        </is>
+      </c>
+      <c r="D447" s="7" t="inlineStr">
+        <is>
+          <t>51895 кор=16/4</t>
+        </is>
+      </c>
+      <c r="E447" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 40,8*14 см h3,5 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F447" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G447" s="9">
+        <v>1753</v>
+      </c>
+      <c r="H447" s="9">
+        <v/>
+      </c>
+      <c r="I447" s="10">
+        <v>0</v>
+      </c>
+      <c r="J447" s="4"/>
+    </row>
+    <row r="448" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A448" s="4"/>
+      <c r="B448" s="5"/>
+      <c r="C448" s="6" t="inlineStr">
+        <is>
+          <t>81241227</t>
+        </is>
+      </c>
+      <c r="D448" s="7" t="inlineStr">
+        <is>
+          <t>Q172334118C-FYCG6C</t>
+        </is>
+      </c>
+      <c r="E448" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 41,5*18 см h3,5 см Fish Pearl Blue Frutti di Mare P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F448" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G448" s="9">
+        <v>2177</v>
+      </c>
+      <c r="H448" s="9">
+        <v/>
+      </c>
+      <c r="I448" s="10">
+        <v>186</v>
+      </c>
+      <c r="J448" s="4"/>
+    </row>
+    <row r="449" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A449" s="4"/>
+      <c r="B449" s="5"/>
+      <c r="C449" s="6" t="inlineStr">
+        <is>
+          <t>81222016</t>
+        </is>
+      </c>
+      <c r="D449" s="7" t="inlineStr">
+        <is>
+          <t>Q17073142с-15</t>
+        </is>
+      </c>
+      <c r="E449" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 42*13,3 см h4,5 см Рыба Fish Northern Blue Frutti di Mare P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F449" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G449" s="9">
+        <v>2173</v>
+      </c>
+      <c r="H449" s="9">
+        <v/>
+      </c>
+      <c r="I449" s="10">
+        <v>447</v>
+      </c>
+      <c r="J449" s="4"/>
+    </row>
+    <row r="450" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A450" s="4"/>
+      <c r="B450" s="5"/>
+      <c r="C450" s="6" t="inlineStr">
+        <is>
+          <t>81222084</t>
+        </is>
+      </c>
+      <c r="D450" s="7" t="inlineStr">
+        <is>
+          <t>ZA0602-18-A</t>
+        </is>
+      </c>
+      <c r="E450" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 44,5*27 см h10 см глубокое 4 л Aqua Blue Style Buffet P.L. [1] </t>
+        </is>
+      </c>
+      <c r="F450" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G450" s="9">
+        <v>6287</v>
+      </c>
+      <c r="H450" s="9">
+        <v/>
+      </c>
+      <c r="I450" s="10">
+        <v>299</v>
+      </c>
+      <c r="J450" s="4"/>
+    </row>
+    <row r="451" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A451" s="4"/>
+      <c r="B451" s="5"/>
+      <c r="C451" s="6" t="inlineStr">
+        <is>
+          <t>81223472</t>
+        </is>
+      </c>
+      <c r="D451" s="7" t="inlineStr">
+        <is>
+          <t>51896 кор=12/3</t>
+        </is>
+      </c>
+      <c r="E451" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 46,3*17,4 см h4,2 см Black Raw Stellar P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F451" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G451" s="9">
+        <v>2497</v>
+      </c>
+      <c r="H451" s="9">
+        <v/>
+      </c>
+      <c r="I451" s="10">
+        <v>412</v>
+      </c>
+      <c r="J451" s="4"/>
+    </row>
+    <row r="452" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A452" s="4"/>
+      <c r="B452" s="5"/>
+      <c r="C452" s="6" t="inlineStr">
+        <is>
+          <t>81222022</t>
+        </is>
+      </c>
+      <c r="D452" s="7" t="inlineStr">
+        <is>
+          <t>QB17073147С-8</t>
+        </is>
+      </c>
+      <c r="E452" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 47*15 см h3,5 см Рыба Gray Fish Frutti di Mare P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F452" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G452" s="9">
+        <v>2437</v>
+      </c>
+      <c r="H452" s="9">
+        <v/>
+      </c>
+      <c r="I452" s="10">
+        <v>621</v>
+      </c>
+      <c r="J452" s="4"/>
+    </row>
+    <row r="453" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A453" s="4"/>
+      <c r="B453" s="5"/>
+      <c r="C453" s="6" t="inlineStr">
+        <is>
+          <t>81222085</t>
+        </is>
+      </c>
+      <c r="D453" s="7" t="inlineStr">
+        <is>
+          <t>ZA0602-20-A</t>
+        </is>
+      </c>
+      <c r="E453" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 51*29 см h12 см глубокое 5,5 л Aqua Blue Style Buffet P.L. [1] </t>
+        </is>
+      </c>
+      <c r="F453" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G453" s="9">
+        <v>10473</v>
+      </c>
+      <c r="H453" s="9">
+        <v/>
+      </c>
+      <c r="I453" s="10">
+        <v>206</v>
+      </c>
+      <c r="J453" s="4"/>
+    </row>
+    <row r="454" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A454" s="4"/>
+      <c r="B454" s="5"/>
+      <c r="C454" s="6" t="inlineStr">
+        <is>
+          <t>81241255</t>
+        </is>
+      </c>
+      <c r="D454" s="7" t="inlineStr">
+        <is>
+          <t>B240040653-2410E</t>
+        </is>
+      </c>
+      <c r="E454" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное 51,8*23,5 см h3,5 см Light Purple Shell Northern Blue Frutti di Mare P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F454" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G454" s="9">
+        <v>3748</v>
+      </c>
+      <c r="H454" s="9">
+        <v/>
+      </c>
+      <c r="I454" s="10">
+        <v>398</v>
+      </c>
+      <c r="J454" s="4"/>
+    </row>
+    <row r="455" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A455" s="4"/>
+      <c r="B455" s="5"/>
+      <c r="C455" s="6" t="inlineStr">
+        <is>
+          <t>99000093</t>
+        </is>
+      </c>
+      <c r="D455" s="7" t="inlineStr">
+        <is>
+          <t>F3002-9 кор=18/3</t>
+        </is>
+      </c>
+      <c r="E455" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное для подачи 22,5*18,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F455" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G455" s="9">
+        <v>977</v>
+      </c>
+      <c r="H455" s="9">
+        <v/>
+      </c>
+      <c r="I455" s="10">
+        <v>231</v>
+      </c>
+      <c r="J455" s="4"/>
+    </row>
+    <row r="456" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A456" s="4"/>
+      <c r="B456" s="5"/>
+      <c r="C456" s="6" t="inlineStr">
+        <is>
+          <t>99000097</t>
+        </is>
+      </c>
+      <c r="D456" s="7" t="inlineStr">
+        <is>
+          <t>F3000-10 (кор=20/2</t>
+        </is>
+      </c>
+      <c r="E456" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное для подачи 25,5*15 см h4,5 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
+        </is>
+      </c>
+      <c r="F456" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G456" s="9">
+        <v>873</v>
+      </c>
+      <c r="H456" s="9">
+        <v/>
+      </c>
+      <c r="I456" s="10">
+        <v>368</v>
+      </c>
+      <c r="J456" s="4"/>
+    </row>
+    <row r="457" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A457" s="4"/>
+      <c r="B457" s="5"/>
+      <c r="C457" s="6" t="inlineStr">
+        <is>
+          <t>81222708</t>
+        </is>
+      </c>
+      <c r="D457" s="7" t="inlineStr">
+        <is>
+          <t>F3006-10 (кор=8 шт)</t>
+        </is>
+      </c>
+      <c r="E457" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное для подачи 25,5*18,5 см h8,4 см Organic 300 мл белое фарфор P.L. [3]</t>
+        </is>
+      </c>
+      <c r="F457" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G457" s="9">
+        <v>1537</v>
+      </c>
+      <c r="H457" s="9">
+        <v/>
+      </c>
+      <c r="I457" s="10">
+        <v>273</v>
+      </c>
+      <c r="J457" s="4"/>
+    </row>
+    <row r="458" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A458" s="4"/>
+      <c r="B458" s="5"/>
+      <c r="C458" s="6" t="inlineStr">
+        <is>
+          <t>99000096</t>
+        </is>
+      </c>
+      <c r="D458" s="7" t="inlineStr">
+        <is>
+          <t>F3014-10.5  кор=12/3</t>
+        </is>
+      </c>
+      <c r="E458" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное для подачи 25,8*20,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F458" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G458" s="9">
+        <v>1473</v>
+      </c>
+      <c r="H458" s="9">
+        <v/>
+      </c>
+      <c r="I458" s="10">
+        <v>510</v>
+      </c>
+      <c r="J458" s="4"/>
+    </row>
+    <row r="459" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A459" s="4"/>
+      <c r="B459" s="5"/>
+      <c r="C459" s="6" t="inlineStr">
+        <is>
+          <t>99000094</t>
+        </is>
+      </c>
+      <c r="D459" s="7" t="inlineStr">
+        <is>
+          <t>F3002-11 (кор=12/3</t>
+        </is>
+      </c>
+      <c r="E459" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо овальное для подачи 28*23 см h5,7 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F459" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G459" s="9">
+        <v>1299</v>
+      </c>
+      <c r="H459" s="9">
+        <v/>
+      </c>
+      <c r="I459" s="10">
+        <v>1</v>
+      </c>
+      <c r="J459" s="4"/>
+    </row>
+    <row r="460" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A460" s="4"/>
+      <c r="B460" s="5"/>
+      <c r="C460" s="6" t="inlineStr">
+        <is>
+          <t>91623111</t>
+        </is>
+      </c>
+      <c r="D460" s="7" t="inlineStr">
+        <is>
+          <t>P8092315 / P91623111</t>
+        </is>
+      </c>
+      <c r="E460" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 15*8 см h2 см для ошибори белое фарфор P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F460" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G460" s="9">
+        <v>105</v>
+      </c>
+      <c r="H460" s="9">
+        <v/>
+      </c>
+      <c r="I460" s="10">
+        <v>0</v>
+      </c>
+      <c r="J460" s="4"/>
+    </row>
+    <row r="461" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A461" s="4"/>
+      <c r="B461" s="5"/>
+      <c r="C461" s="6" t="inlineStr">
+        <is>
+          <t>78040028</t>
+        </is>
+      </c>
+      <c r="D461" s="7" t="inlineStr">
+        <is>
+          <t>CERT9127-UK1</t>
+        </is>
+      </c>
+      <c r="E461" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 17*12,6*1,8 см 250 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
+        </is>
+      </c>
+      <c r="F461" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G461" s="9">
+        <v>837</v>
+      </c>
+      <c r="H461" s="9">
+        <v/>
+      </c>
+      <c r="I461" s="10">
+        <v>248</v>
+      </c>
+      <c r="J461" s="4"/>
+    </row>
+    <row r="462" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A462" s="4"/>
+      <c r="B462" s="5"/>
+      <c r="C462" s="6" t="inlineStr">
+        <is>
+          <t>81221864</t>
+        </is>
+      </c>
+      <c r="D462" s="7" t="inlineStr">
+        <is>
+          <t>22-778-2STONE B /К=48ШТ</t>
+        </is>
+      </c>
+      <c r="E462" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 17,5*10 см h2,6 см с бортами Side Up2 Stone Taiga P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F462" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G462" s="9">
+        <v>1017</v>
+      </c>
+      <c r="H462" s="9">
+        <v/>
+      </c>
+      <c r="I462" s="10">
+        <v>916</v>
+      </c>
+      <c r="J462" s="4"/>
+    </row>
+    <row r="463" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A463" s="4"/>
+      <c r="B463" s="5"/>
+      <c r="C463" s="6" t="inlineStr">
+        <is>
+          <t>81221932</t>
+        </is>
+      </c>
+      <c r="D463" s="7" t="inlineStr">
+        <is>
+          <t>16-194 BROWN B /К=24ШТ</t>
+        </is>
+      </c>
+      <c r="E463" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 18*17 см h6,5 см емкость для закусок Brown Taiga P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F463" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G463" s="9">
+        <v>1537</v>
+      </c>
+      <c r="H463" s="9">
+        <v/>
+      </c>
+      <c r="I463" s="10">
+        <v>0</v>
+      </c>
+      <c r="J463" s="4"/>
+    </row>
+    <row r="464" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A464" s="4"/>
+      <c r="B464" s="5"/>
+      <c r="C464" s="6" t="inlineStr">
+        <is>
+          <t>81221860</t>
+        </is>
+      </c>
+      <c r="D464" s="7" t="inlineStr">
+        <is>
+          <t>16-194 STONE B / К=24ШТ</t>
+        </is>
+      </c>
+      <c r="E464" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 19*17 см h6,8 см Side Up4 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F464" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G464" s="9">
+        <v>1537</v>
+      </c>
+      <c r="H464" s="9">
+        <v/>
+      </c>
+      <c r="I464" s="10">
+        <v>378</v>
+      </c>
+      <c r="J464" s="4"/>
+    </row>
+    <row r="465" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A465" s="4"/>
+      <c r="B465" s="5"/>
+      <c r="C465" s="6" t="inlineStr">
+        <is>
+          <t>81229056</t>
+        </is>
+      </c>
+      <c r="D465" s="7" t="inlineStr">
+        <is>
+          <t>MSL2010</t>
+        </is>
+      </c>
+      <c r="E465" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 20*10 см h0,5 см для подачи черное сланец SUNNEX</t>
+        </is>
+      </c>
+      <c r="F465" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G465" s="9">
+        <v>243</v>
+      </c>
+      <c r="H465" s="9">
+        <v/>
+      </c>
+      <c r="I465" s="10">
+        <v>836</v>
+      </c>
+      <c r="J465" s="4"/>
+    </row>
+    <row r="466" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A466" s="4"/>
+      <c r="B466" s="5"/>
+      <c r="C466" s="6" t="inlineStr">
+        <is>
+          <t>81222569</t>
+        </is>
+      </c>
+      <c r="D466" s="7" t="inlineStr">
+        <is>
+          <t>091151А</t>
+        </is>
+      </c>
+      <c r="E466" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 20*14,3 см h2,9 см 375 мл Fine Plus Noble [3]</t>
+        </is>
+      </c>
+      <c r="F466" s="7" t="inlineStr">
+        <is>
+          <t>Noble</t>
+        </is>
+      </c>
+      <c r="G466" s="9">
+        <v>1137</v>
+      </c>
+      <c r="H466" s="9">
+        <v/>
+      </c>
+      <c r="I466" s="10">
+        <v>375</v>
+      </c>
+      <c r="J466" s="4"/>
+    </row>
+    <row r="467" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A467" s="4"/>
+      <c r="B467" s="5"/>
+      <c r="C467" s="6" t="inlineStr">
+        <is>
+          <t>81222673</t>
+        </is>
+      </c>
+      <c r="D467" s="7" t="inlineStr">
+        <is>
+          <t>F1087-8 (кор-48шт)</t>
+        </is>
+      </c>
+      <c r="E467" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 20,2*12,4 см h1,9 см с бортом Asymmetry белое фарфор NEW P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F467" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G467" s="9">
+        <v>583</v>
+      </c>
+      <c r="H467" s="9">
+        <v/>
+      </c>
+      <c r="I467" s="10">
+        <v>714</v>
+      </c>
+      <c r="J467" s="4"/>
+    </row>
+    <row r="468" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A468" s="4"/>
+      <c r="B468" s="5"/>
+      <c r="C468" s="6" t="inlineStr">
+        <is>
+          <t>70001358</t>
+        </is>
+      </c>
+      <c r="D468" s="7" t="inlineStr">
+        <is>
+          <t>N9404/L2808</t>
+        </is>
+      </c>
+      <c r="E468" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 21,5*19 см для закусок Solutions Snack Эволюшн Opal ARC [6]</t>
+        </is>
+      </c>
+      <c r="F468" s="7" t="inlineStr">
+        <is>
+          <t>ARC International</t>
+        </is>
+      </c>
+      <c r="G468" s="9">
+        <v>350</v>
+      </c>
+      <c r="H468" s="9">
+        <v/>
+      </c>
+      <c r="I468" s="10">
+        <v>377</v>
+      </c>
+      <c r="J468" s="4"/>
+    </row>
+    <row r="469" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A469" s="4"/>
+      <c r="B469" s="5"/>
+      <c r="C469" s="6" t="inlineStr">
+        <is>
+          <t>81222075</t>
+        </is>
+      </c>
+      <c r="D469" s="7" t="inlineStr">
+        <is>
+          <t>ZA0601-9-R</t>
+        </is>
+      </c>
+      <c r="E469" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 22*12,3 см h2 см White Style Buffet P.L. [4]</t>
+        </is>
+      </c>
+      <c r="F469" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G469" s="9">
+        <v>957</v>
+      </c>
+      <c r="H469" s="9">
+        <v/>
+      </c>
+      <c r="I469" s="10">
+        <v>0</v>
+      </c>
+      <c r="J469" s="4"/>
+    </row>
+    <row r="470" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A470" s="4"/>
+      <c r="B470" s="5"/>
+      <c r="C470" s="6" t="inlineStr">
+        <is>
+          <t>81229991</t>
+        </is>
+      </c>
+      <c r="D470" s="7" t="inlineStr">
+        <is>
+          <t>NGD015-1</t>
+        </is>
+      </c>
+      <c r="E470" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 22*12,5*2 см Elegance Sun P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F470" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G470" s="9">
+        <v>583</v>
+      </c>
+      <c r="H470" s="9">
+        <v/>
+      </c>
+      <c r="I470" s="10">
+        <v>5529</v>
+      </c>
+      <c r="J470" s="4"/>
+    </row>
+    <row r="471" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A471" s="4"/>
+      <c r="B471" s="5"/>
+      <c r="C471" s="6" t="inlineStr">
+        <is>
+          <t>81241329</t>
+        </is>
+      </c>
+      <c r="D471" s="7" t="inlineStr">
+        <is>
+          <t>WM5229021-SH108</t>
+        </is>
+      </c>
+      <c r="E471" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 22*16,9 см h5,2 см 900 мл с ручками Bakery Fusion P.L. Proff Cuisine [2]</t>
+        </is>
+      </c>
+      <c r="F471" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G471" s="9">
+        <v>793</v>
+      </c>
+      <c r="H471" s="9">
+        <v/>
+      </c>
+      <c r="I471" s="10">
+        <v>295</v>
+      </c>
+      <c r="J471" s="4"/>
+    </row>
+    <row r="472" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A472" s="4"/>
+      <c r="B472" s="5"/>
+      <c r="C472" s="6" t="inlineStr">
+        <is>
+          <t>81222073</t>
+        </is>
+      </c>
+      <c r="D472" s="7" t="inlineStr">
+        <is>
+          <t>ZA0514-9-R</t>
+        </is>
+      </c>
+      <c r="E472" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 22*17 см h3,5 см White Style Buffet P.L. [3]</t>
+        </is>
+      </c>
+      <c r="F472" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G472" s="9">
+        <v>1097</v>
+      </c>
+      <c r="H472" s="9">
+        <v/>
+      </c>
+      <c r="I472" s="10">
+        <v>412</v>
+      </c>
+      <c r="J472" s="4"/>
+    </row>
+    <row r="473" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A473" s="4"/>
+      <c r="B473" s="5"/>
+      <c r="C473" s="6" t="inlineStr">
+        <is>
+          <t>81221938</t>
+        </is>
+      </c>
+      <c r="D473" s="7" t="inlineStr">
+        <is>
+          <t>16-107 AX-AS PICTURE /К=1</t>
+        </is>
+      </c>
+      <c r="E473" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 23,5*14,7 см h3 см Dark Matt Panasia P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F473" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G473" s="9">
+        <v>937</v>
+      </c>
+      <c r="H473" s="9">
+        <v/>
+      </c>
+      <c r="I473" s="10">
+        <v>1020</v>
+      </c>
+      <c r="J473" s="4"/>
+    </row>
+    <row r="474" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A474" s="4"/>
+      <c r="B474" s="5"/>
+      <c r="C474" s="6" t="inlineStr">
+        <is>
+          <t>81223451</t>
+        </is>
+      </c>
+      <c r="D474" s="7" t="inlineStr">
+        <is>
+          <t>80101 кор=24/6</t>
+        </is>
+      </c>
+      <c r="E474" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 23,5*15,5 см h2 см Elephant Ivory P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F474" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G474" s="9">
+        <v>1370</v>
+      </c>
+      <c r="H474" s="9">
+        <v/>
+      </c>
+      <c r="I474" s="10">
+        <v>336</v>
+      </c>
+      <c r="J474" s="4"/>
+    </row>
+    <row r="475" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A475" s="4"/>
+      <c r="B475" s="5"/>
+      <c r="C475" s="6" t="inlineStr">
+        <is>
+          <t>81229436</t>
+        </is>
+      </c>
+      <c r="D475" s="7" t="inlineStr">
+        <is>
+          <t>TN-AI-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E475" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см Armonia By Bone Innovation [bb] [1]</t>
+        </is>
+      </c>
+      <c r="F475" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G475" s="9">
+        <v>1157</v>
+      </c>
+      <c r="H475" s="9">
+        <v/>
+      </c>
+      <c r="I475" s="10">
+        <v>3157</v>
+      </c>
+      <c r="J475" s="4"/>
+    </row>
+    <row r="476" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A476" s="4"/>
+      <c r="B476" s="5"/>
+      <c r="C476" s="6" t="inlineStr">
+        <is>
+          <t>81229368</t>
+        </is>
+      </c>
+      <c r="D476" s="7" t="inlineStr">
+        <is>
+          <t>CW-YL-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E476" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см Cowry Yellow By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F476" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G476" s="9">
+        <v>1558</v>
+      </c>
+      <c r="H476" s="9">
+        <v/>
+      </c>
+      <c r="I476" s="10">
+        <v>24</v>
+      </c>
+      <c r="J476" s="4"/>
+    </row>
+    <row r="477" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A477" s="4"/>
+      <c r="B477" s="5"/>
+      <c r="C477" s="6" t="inlineStr">
+        <is>
+          <t>81229218</t>
+        </is>
+      </c>
+      <c r="D477" s="7" t="inlineStr">
+        <is>
+          <t>HA-EL-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E477" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см Elegance By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F477" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G477" s="9">
+        <v>1974</v>
+      </c>
+      <c r="H477" s="9">
+        <v/>
+      </c>
+      <c r="I477" s="10">
+        <v>1514</v>
+      </c>
+      <c r="J477" s="4"/>
+    </row>
+    <row r="478" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A478" s="4"/>
+      <c r="B478" s="5"/>
+      <c r="C478" s="6" t="inlineStr">
+        <is>
+          <t>81229406</t>
+        </is>
+      </c>
+      <c r="D478" s="7" t="inlineStr">
+        <is>
+          <t>TN-KL-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E478" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см h1,5 см Kolezyum By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F478" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G478" s="9">
+        <v>1641</v>
+      </c>
+      <c r="H478" s="9">
+        <v/>
+      </c>
+      <c r="I478" s="10">
+        <v>239</v>
+      </c>
+      <c r="J478" s="4"/>
+    </row>
+    <row r="479" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A479" s="4"/>
+      <c r="B479" s="5"/>
+      <c r="C479" s="6" t="inlineStr">
+        <is>
+          <t>81229391</t>
+        </is>
+      </c>
+      <c r="D479" s="7" t="inlineStr">
+        <is>
+          <t>TN-LG-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E479" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см h1,5 см Legna By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F479" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G479" s="9">
+        <v>1709</v>
+      </c>
+      <c r="H479" s="9">
+        <v/>
+      </c>
+      <c r="I479" s="10">
+        <v>0</v>
+      </c>
+      <c r="J479" s="4"/>
+    </row>
+    <row r="480" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A480" s="4"/>
+      <c r="B480" s="5"/>
+      <c r="C480" s="6" t="inlineStr">
+        <is>
+          <t>81229443</t>
+        </is>
+      </c>
+      <c r="D480" s="7" t="inlineStr">
+        <is>
+          <t>TN-SZ-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E480" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см h1,5 см Spazio By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F480" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G480" s="9">
+        <v>1815</v>
+      </c>
+      <c r="H480" s="9">
+        <v/>
+      </c>
+      <c r="I480" s="10">
+        <v>79</v>
+      </c>
+      <c r="J480" s="4"/>
+    </row>
+    <row r="481" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A481" s="4"/>
+      <c r="B481" s="5"/>
+      <c r="C481" s="6" t="inlineStr">
+        <is>
+          <t>81229521</t>
+        </is>
+      </c>
+      <c r="D481" s="7" t="inlineStr">
+        <is>
+          <t>01-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E481" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см h1,8 см Arel By Bone Innovation [bb] [1]</t>
+        </is>
+      </c>
+      <c r="F481" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G481" s="9">
+        <v>1213</v>
+      </c>
+      <c r="H481" s="9">
+        <v/>
+      </c>
+      <c r="I481" s="10">
+        <v>1410</v>
+      </c>
+      <c r="J481" s="4"/>
+    </row>
+    <row r="482" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A482" s="4"/>
+      <c r="B482" s="5"/>
+      <c r="C482" s="6" t="inlineStr">
+        <is>
+          <t>81222786</t>
+        </is>
+      </c>
+      <c r="D482" s="7" t="inlineStr">
+        <is>
+          <t>OLV-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E482" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см h1,8 см Oliva By Bone Innovation [bb] [6]</t>
+        </is>
+      </c>
+      <c r="F482" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G482" s="9">
+        <v>1647</v>
+      </c>
+      <c r="H482" s="9">
+        <v/>
+      </c>
+      <c r="I482" s="10">
+        <v>966</v>
+      </c>
+      <c r="J482" s="4"/>
+    </row>
+    <row r="483" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A483" s="4"/>
+      <c r="B483" s="5"/>
+      <c r="C483" s="6" t="inlineStr">
+        <is>
+          <t>81222871</t>
+        </is>
+      </c>
+      <c r="D483" s="7" t="inlineStr">
+        <is>
+          <t>RUG-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E483" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+        </is>
+      </c>
+      <c r="F483" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G483" s="9">
+        <v>1647</v>
+      </c>
+      <c r="H483" s="9">
+        <v/>
+      </c>
+      <c r="I483" s="10">
+        <v>534</v>
+      </c>
+      <c r="J483" s="4"/>
+    </row>
+    <row r="484" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A484" s="4"/>
+      <c r="B484" s="5"/>
+      <c r="C484" s="6" t="inlineStr">
+        <is>
+          <t>81229107</t>
+        </is>
+      </c>
+      <c r="D484" s="7" t="inlineStr">
+        <is>
+          <t>HA-SP-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E484" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см h1,8 см Supreme By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F484" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G484" s="9">
+        <v>1815</v>
+      </c>
+      <c r="H484" s="9">
+        <v/>
+      </c>
+      <c r="I484" s="10">
+        <v>499</v>
+      </c>
+      <c r="J484" s="4"/>
+    </row>
+    <row r="485" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A485" s="4"/>
+      <c r="B485" s="5"/>
+      <c r="C485" s="6" t="inlineStr">
+        <is>
+          <t>81229308</t>
+        </is>
+      </c>
+      <c r="D485" s="7" t="inlineStr">
+        <is>
+          <t>HA-VT-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E485" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см h1,8 см Vintage By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F485" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G485" s="9">
+        <v>1815</v>
+      </c>
+      <c r="H485" s="9">
+        <v/>
+      </c>
+      <c r="I485" s="10">
+        <v>544</v>
+      </c>
+      <c r="J485" s="4"/>
+    </row>
+    <row r="486" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A486" s="4"/>
+      <c r="B486" s="5"/>
+      <c r="C486" s="6" t="inlineStr">
+        <is>
+          <t>99004034</t>
+        </is>
+      </c>
+      <c r="D486" s="7" t="inlineStr">
+        <is>
+          <t>F033-10  (кор=30шт)</t>
+        </is>
+      </c>
+      <c r="E486" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см h2,2 см белое фарфор P.L. Proff Cuisine [8]</t>
+        </is>
+      </c>
+      <c r="F486" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G486" s="9">
+        <v>447</v>
+      </c>
+      <c r="H486" s="9">
+        <v/>
+      </c>
+      <c r="I486" s="10">
+        <v>1246</v>
+      </c>
+      <c r="J486" s="4"/>
+    </row>
+    <row r="487" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A487" s="4"/>
+      <c r="B487" s="5"/>
+      <c r="C487" s="6" t="inlineStr">
+        <is>
+          <t>81229159</t>
+        </is>
+      </c>
+      <c r="D487" s="7" t="inlineStr">
+        <is>
+          <t>HA-IN-AR-28-DT</t>
+        </is>
+      </c>
+      <c r="E487" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24*15 см Infinity By Bone Innovation [bb] [6]</t>
+        </is>
+      </c>
+      <c r="F487" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G487" s="9">
+        <v>1815</v>
+      </c>
+      <c r="H487" s="9">
+        <v/>
+      </c>
+      <c r="I487" s="10">
+        <v>588</v>
+      </c>
+      <c r="J487" s="4"/>
+    </row>
+    <row r="488" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A488" s="4"/>
+      <c r="B488" s="5"/>
+      <c r="C488" s="6" t="inlineStr">
+        <is>
+          <t>81221931</t>
+        </is>
+      </c>
+      <c r="D488" s="7" t="inlineStr">
+        <is>
+          <t>16-155 BROWN B / К=24ШТ</t>
+        </is>
+      </c>
+      <c r="E488" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24,2*11,4 см h5,8 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F488" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G488" s="9">
+        <v>1237</v>
+      </c>
+      <c r="H488" s="9">
+        <v/>
+      </c>
+      <c r="I488" s="10">
+        <v>169</v>
+      </c>
+      <c r="J488" s="4"/>
+    </row>
+    <row r="489" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A489" s="4"/>
+      <c r="B489" s="5"/>
+      <c r="C489" s="6" t="inlineStr">
+        <is>
+          <t>99000076</t>
+        </is>
+      </c>
+      <c r="D489" s="7" t="inlineStr">
+        <is>
+          <t>F1871-10</t>
+        </is>
+      </c>
+      <c r="E489" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24,5*14,3 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [4]</t>
+        </is>
+      </c>
+      <c r="F489" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G489" s="9">
+        <v>573</v>
+      </c>
+      <c r="H489" s="9">
+        <v/>
+      </c>
+      <c r="I489" s="10">
+        <v>555</v>
+      </c>
+      <c r="J489" s="4"/>
+    </row>
+    <row r="490" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A490" s="4"/>
+      <c r="B490" s="5"/>
+      <c r="C490" s="6" t="inlineStr">
+        <is>
+          <t>81222570</t>
+        </is>
+      </c>
+      <c r="D490" s="7" t="inlineStr">
+        <is>
+          <t>091153А</t>
+        </is>
+      </c>
+      <c r="E490" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 24,7*18 см h3,5 см 750 мл Fine Plus Noble [3]</t>
+        </is>
+      </c>
+      <c r="F490" s="7" t="inlineStr">
+        <is>
+          <t>Noble</t>
+        </is>
+      </c>
+      <c r="G490" s="9">
+        <v>1673</v>
+      </c>
+      <c r="H490" s="9">
+        <v/>
+      </c>
+      <c r="I490" s="10">
+        <v>378</v>
+      </c>
+      <c r="J490" s="4"/>
+    </row>
+    <row r="491" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A491" s="4"/>
+      <c r="B491" s="5"/>
+      <c r="C491" s="6" t="inlineStr">
+        <is>
+          <t>81221554</t>
+        </is>
+      </c>
+      <c r="D491" s="7" t="inlineStr">
+        <is>
+          <t>F2935-10</t>
+        </is>
+      </c>
+      <c r="E491" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 25*12 см h1,3 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F491" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G491" s="9">
+        <v>438</v>
+      </c>
+      <c r="H491" s="9">
+        <v/>
+      </c>
+      <c r="I491" s="10">
+        <v>0</v>
+      </c>
+      <c r="J491" s="4"/>
+    </row>
+    <row r="492" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A492" s="4"/>
+      <c r="B492" s="5"/>
+      <c r="C492" s="6" t="inlineStr">
+        <is>
+          <t>81221859</t>
+        </is>
+      </c>
+      <c r="D492" s="7" t="inlineStr">
+        <is>
+          <t>16-155 STONE B /К=24ШТ</t>
+        </is>
+      </c>
+      <c r="E492" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 25*12 см h5,5 см Side Up4 Stone Taiga P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F492" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G492" s="9">
+        <v>1347</v>
+      </c>
+      <c r="H492" s="9">
+        <v/>
+      </c>
+      <c r="I492" s="10">
+        <v>1172</v>
+      </c>
+      <c r="J492" s="4"/>
+    </row>
+    <row r="493" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A493" s="4"/>
+      <c r="B493" s="5"/>
+      <c r="C493" s="6" t="inlineStr">
+        <is>
+          <t>81222674</t>
+        </is>
+      </c>
+      <c r="D493" s="7" t="inlineStr">
+        <is>
+          <t>F1087-10 (кор=30шт)</t>
+        </is>
+      </c>
+      <c r="E493" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 25*14,8 см h2,2 см с бортом Asymmetry белое фарфор NEW P.L. [5]</t>
+        </is>
+      </c>
+      <c r="F493" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G493" s="9">
+        <v>973</v>
+      </c>
+      <c r="H493" s="9">
+        <v/>
+      </c>
+      <c r="I493" s="10">
+        <v>1191</v>
+      </c>
+      <c r="J493" s="4"/>
+    </row>
+    <row r="494" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A494" s="4"/>
+      <c r="B494" s="5"/>
+      <c r="C494" s="6" t="inlineStr">
+        <is>
+          <t>81241265</t>
+        </is>
+      </c>
+      <c r="D494" s="7" t="inlineStr">
+        <is>
+          <t>B240130525-2406B</t>
+        </is>
+      </c>
+      <c r="E494" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 25*15 см h3,5 см Dark Brown Frutti di Mare P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F494" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G494" s="9">
+        <v>1143</v>
+      </c>
+      <c r="H494" s="9">
+        <v/>
+      </c>
+      <c r="I494" s="10">
+        <v>743</v>
+      </c>
+      <c r="J494" s="4"/>
+    </row>
+    <row r="495" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A495" s="4"/>
+      <c r="B495" s="5"/>
+      <c r="C495" s="6" t="inlineStr">
+        <is>
+          <t>81241267</t>
+        </is>
+      </c>
+      <c r="D495" s="7" t="inlineStr">
+        <is>
+          <t>B240130525-2406A</t>
+        </is>
+      </c>
+      <c r="E495" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 25*15 см h3,5 см Light Brown Spots Sea Wave Frutti di Mare P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F495" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G495" s="9">
+        <v>1143</v>
+      </c>
+      <c r="H495" s="9">
+        <v/>
+      </c>
+      <c r="I495" s="10">
+        <v>683</v>
+      </c>
+      <c r="J495" s="4"/>
+    </row>
+    <row r="496" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A496" s="4"/>
+      <c r="B496" s="5"/>
+      <c r="C496" s="6" t="inlineStr">
+        <is>
+          <t>81200076</t>
+        </is>
+      </c>
+      <c r="D496" s="7" t="inlineStr">
+        <is>
+          <t>F3096-10 (кор=16шт)</t>
+        </is>
+      </c>
+      <c r="E496" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 25*16 см h4 см 250 мл Oyster белое фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F496" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G496" s="9">
+        <v>687</v>
+      </c>
+      <c r="H496" s="9">
+        <v/>
+      </c>
+      <c r="I496" s="10">
+        <v>0</v>
+      </c>
+      <c r="J496" s="4"/>
+    </row>
+    <row r="497" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A497" s="4"/>
+      <c r="B497" s="5"/>
+      <c r="C497" s="6" t="inlineStr">
+        <is>
+          <t>81223991</t>
+        </is>
+      </c>
+      <c r="D497" s="7" t="inlineStr">
+        <is>
+          <t>JM2268  кор=16/4</t>
+        </is>
+      </c>
+      <c r="E497" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 25,5*19,5 см h4,8 см Crush Brown Spider Silk P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F497" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G497" s="9">
+        <v>937</v>
+      </c>
+      <c r="H497" s="9">
+        <v/>
+      </c>
+      <c r="I497" s="10">
+        <v>2364</v>
+      </c>
+      <c r="J497" s="4"/>
+    </row>
+    <row r="498" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A498" s="4"/>
+      <c r="B498" s="5"/>
+      <c r="C498" s="6" t="inlineStr">
+        <is>
+          <t>99004110</t>
+        </is>
+      </c>
+      <c r="D498" s="7" t="inlineStr">
+        <is>
+          <t>F2065-10.5 (кор=36/6</t>
+        </is>
+      </c>
+      <c r="E498" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 26*17 см h2 см белое фарфор P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F498" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G498" s="9">
+        <v>547</v>
+      </c>
+      <c r="H498" s="9">
+        <v/>
+      </c>
+      <c r="I498" s="10">
+        <v>1584</v>
+      </c>
+      <c r="J498" s="4"/>
+    </row>
+    <row r="499" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A499" s="4"/>
+      <c r="B499" s="5"/>
+      <c r="C499" s="6" t="inlineStr">
+        <is>
+          <t>81229035</t>
+        </is>
+      </c>
+      <c r="D499" s="7" t="inlineStr">
+        <is>
+          <t>16-303dk/whitematt</t>
+        </is>
+      </c>
+      <c r="E499" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 26*20 cм h3 cм 450 мл Crush White Matt New Brown Taiga P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F499" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G499" s="9">
+        <v>1543</v>
+      </c>
+      <c r="H499" s="9">
+        <v/>
+      </c>
+      <c r="I499" s="10">
+        <v>644</v>
+      </c>
+      <c r="J499" s="4"/>
+    </row>
+    <row r="500" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A500" s="4"/>
+      <c r="B500" s="5"/>
+      <c r="C500" s="6" t="inlineStr">
+        <is>
+          <t>81250106</t>
+        </is>
+      </c>
+      <c r="D500" s="7" t="inlineStr">
+        <is>
+          <t>16-303 BROWN кор=16/</t>
+        </is>
+      </c>
+      <c r="E500" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 26*20 см h4,3 см Brown Crush Untouched Taiga P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F500" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G500" s="9">
+        <v>1653</v>
+      </c>
+      <c r="H500" s="9">
+        <v/>
+      </c>
+      <c r="I500" s="10">
+        <v>920</v>
+      </c>
+      <c r="J500" s="4"/>
+    </row>
+    <row r="501" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A501" s="4"/>
+      <c r="B501" s="5"/>
+      <c r="C501" s="6" t="inlineStr">
+        <is>
+          <t>81220691</t>
+        </is>
+      </c>
+      <c r="D501" s="7" t="inlineStr">
+        <is>
+          <t>MZCP26</t>
+        </is>
+      </c>
+      <c r="E501" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 26*7,5 см менажница 3 секции Mazza фарфор RAK</t>
+        </is>
+      </c>
+      <c r="F501" s="7" t="inlineStr">
+        <is>
+          <t>RAK Porcelain</t>
+        </is>
+      </c>
+      <c r="G501" s="9">
+        <v>544.7</v>
+      </c>
+      <c r="H501" s="9">
+        <v/>
+      </c>
+      <c r="I501" s="10">
+        <v>75</v>
+      </c>
+      <c r="J501" s="4"/>
+    </row>
+    <row r="502" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A502" s="4"/>
+      <c r="B502" s="5"/>
+      <c r="C502" s="6" t="inlineStr">
+        <is>
+          <t>81241325</t>
+        </is>
+      </c>
+      <c r="D502" s="7" t="inlineStr">
+        <is>
+          <t>WM5229126-SH108</t>
+        </is>
+      </c>
+      <c r="E502" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 26,7*14,7 см h5,5 см 1050 мл с ручками Bakery Fusion P.L. Proff Cuisine [2]</t>
+        </is>
+      </c>
+      <c r="F502" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G502" s="9">
+        <v>889</v>
+      </c>
+      <c r="H502" s="9">
+        <v/>
+      </c>
+      <c r="I502" s="10">
+        <v>924</v>
+      </c>
+      <c r="J502" s="4"/>
+    </row>
+    <row r="503" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A503" s="4"/>
+      <c r="B503" s="5"/>
+      <c r="C503" s="6" t="inlineStr">
+        <is>
+          <t>81222602</t>
+        </is>
+      </c>
+      <c r="D503" s="7" t="inlineStr">
+        <is>
+          <t>091152A</t>
+        </is>
+      </c>
+      <c r="E503" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 27*14,8 см h2 см Fine Plus Noble [1]</t>
+        </is>
+      </c>
+      <c r="F503" s="7" t="inlineStr">
+        <is>
+          <t>Noble</t>
+        </is>
+      </c>
+      <c r="G503" s="9">
+        <v>1653</v>
+      </c>
+      <c r="H503" s="9">
+        <v/>
+      </c>
+      <c r="I503" s="10">
+        <v>432</v>
+      </c>
+      <c r="J503" s="4"/>
+    </row>
+    <row r="504" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A504" s="4"/>
+      <c r="B504" s="5"/>
+      <c r="C504" s="6" t="inlineStr">
+        <is>
+          <t>81241330</t>
+        </is>
+      </c>
+      <c r="D504" s="7" t="inlineStr">
+        <is>
+          <t>WM5229027-SH108</t>
+        </is>
+      </c>
+      <c r="E504" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 27,3*21,2 см h5,6 см 1475 мл с ручками Bakery Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F504" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G504" s="9">
+        <v>1370</v>
+      </c>
+      <c r="H504" s="9">
+        <v/>
+      </c>
+      <c r="I504" s="10">
+        <v>856</v>
+      </c>
+      <c r="J504" s="4"/>
+    </row>
+    <row r="505" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A505" s="4"/>
+      <c r="B505" s="5"/>
+      <c r="C505" s="6" t="inlineStr">
+        <is>
+          <t>81229992</t>
+        </is>
+      </c>
+      <c r="D505" s="7" t="inlineStr">
+        <is>
+          <t>NGD015-2</t>
+        </is>
+      </c>
+      <c r="E505" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 28*17,5*2,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F505" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G505" s="9">
+        <v>738</v>
+      </c>
+      <c r="H505" s="9">
+        <v/>
+      </c>
+      <c r="I505" s="10">
+        <v>4155</v>
+      </c>
+      <c r="J505" s="4"/>
+    </row>
+    <row r="506" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A506" s="4"/>
+      <c r="B506" s="5"/>
+      <c r="C506" s="6" t="inlineStr">
+        <is>
+          <t>70001388</t>
+        </is>
+      </c>
+      <c r="D506" s="7" t="inlineStr">
+        <is>
+          <t>X0503/L2804</t>
+        </is>
+      </c>
+      <c r="E506" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 28*23 см для бургера Solutions Burger Эволюшн Opal ARC [6]</t>
+        </is>
+      </c>
+      <c r="F506" s="7" t="inlineStr">
+        <is>
+          <t>ARC International</t>
+        </is>
+      </c>
+      <c r="G506" s="9">
+        <v>372</v>
+      </c>
+      <c r="H506" s="9">
+        <v/>
+      </c>
+      <c r="I506" s="10">
+        <v>3832</v>
+      </c>
+      <c r="J506" s="4"/>
+    </row>
+    <row r="507" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A507" s="4"/>
+      <c r="B507" s="5"/>
+      <c r="C507" s="6" t="inlineStr">
+        <is>
+          <t>81221937</t>
+        </is>
+      </c>
+      <c r="D507" s="7" t="inlineStr">
+        <is>
+          <t>16-117 AX-AS PICTURE /К=3</t>
+        </is>
+      </c>
+      <c r="E507" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 28,4*11,4 см h2,2 см Dark Matt Panasia P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F507" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G507" s="9">
+        <v>989</v>
+      </c>
+      <c r="H507" s="9">
+        <v/>
+      </c>
+      <c r="I507" s="10">
+        <v>1064</v>
+      </c>
+      <c r="J507" s="4"/>
+    </row>
+    <row r="508" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A508" s="4"/>
+      <c r="B508" s="5"/>
+      <c r="C508" s="6" t="inlineStr">
+        <is>
+          <t>81223448</t>
+        </is>
+      </c>
+      <c r="D508" s="7" t="inlineStr">
+        <is>
+          <t>80122 кор=16/4</t>
+        </is>
+      </c>
+      <c r="E508" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 28,5*19,5 см h2 см Elephant Ivory P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F508" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G508" s="9">
+        <v>1683</v>
+      </c>
+      <c r="H508" s="9">
+        <v/>
+      </c>
+      <c r="I508" s="10">
+        <v>79</v>
+      </c>
+      <c r="J508" s="4"/>
+    </row>
+    <row r="509" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A509" s="4"/>
+      <c r="B509" s="5"/>
+      <c r="C509" s="6" t="inlineStr">
+        <is>
+          <t>81241331</t>
+        </is>
+      </c>
+      <c r="D509" s="7" t="inlineStr">
+        <is>
+          <t>WM5229229-SH108</t>
+        </is>
+      </c>
+      <c r="E509" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 28,7*16,4 см h2,8 см 560 мл с ручками Bakery Fusion P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F509" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G509" s="9">
+        <v>918</v>
+      </c>
+      <c r="H509" s="9">
+        <v/>
+      </c>
+      <c r="I509" s="10">
+        <v>0</v>
+      </c>
+      <c r="J509" s="4"/>
+    </row>
+    <row r="510" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A510" s="4"/>
+      <c r="B510" s="5"/>
+      <c r="C510" s="6" t="inlineStr">
+        <is>
+          <t>81229870</t>
+        </is>
+      </c>
+      <c r="D510" s="7" t="inlineStr">
+        <is>
+          <t>51962-N к=24/6</t>
+        </is>
+      </c>
+      <c r="E510" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 29,5*14,8 см h2 см с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F510" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G510" s="9">
+        <v>1299</v>
+      </c>
+      <c r="H510" s="9">
+        <v/>
+      </c>
+      <c r="I510" s="10">
+        <v>5871</v>
+      </c>
+      <c r="J510" s="4"/>
+    </row>
+    <row r="511" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A511" s="4"/>
+      <c r="B511" s="5"/>
+      <c r="C511" s="6" t="inlineStr">
+        <is>
+          <t>81223452</t>
+        </is>
+      </c>
+      <c r="D511" s="7" t="inlineStr">
+        <is>
+          <t>51962 кор=24/3</t>
+        </is>
+      </c>
+      <c r="E511" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 29,5*15 см h1,6 см с бортами Side Up2 Black Raw Stellar P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F511" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G511" s="9">
+        <v>1417</v>
+      </c>
+      <c r="H511" s="9">
+        <v/>
+      </c>
+      <c r="I511" s="10">
+        <v>2362</v>
+      </c>
+      <c r="J511" s="4"/>
+    </row>
+    <row r="512" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A512" s="4"/>
+      <c r="B512" s="5"/>
+      <c r="C512" s="6" t="inlineStr">
+        <is>
+          <t>99004026</t>
+        </is>
+      </c>
+      <c r="D512" s="7" t="inlineStr">
+        <is>
+          <t>F0033-12  (кор=24/6</t>
+        </is>
+      </c>
+      <c r="E512" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 29,5*18,5 см h3,8 см белое фарфор P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F512" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G512" s="9">
+        <v>837</v>
+      </c>
+      <c r="H512" s="9">
+        <v/>
+      </c>
+      <c r="I512" s="10">
+        <v>2120</v>
+      </c>
+      <c r="J512" s="4"/>
+    </row>
+    <row r="513" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A513" s="4"/>
+      <c r="B513" s="5"/>
+      <c r="C513" s="6" t="inlineStr">
+        <is>
+          <t>81222601</t>
+        </is>
+      </c>
+      <c r="D513" s="7" t="inlineStr">
+        <is>
+          <t>091155A</t>
+        </is>
+      </c>
+      <c r="E513" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 29,7*21,8 см h4,8 см 1575 мл Fine Plus Noble [1]</t>
+        </is>
+      </c>
+      <c r="F513" s="7" t="inlineStr">
+        <is>
+          <t>Noble</t>
+        </is>
+      </c>
+      <c r="G513" s="9">
+        <v>2073</v>
+      </c>
+      <c r="H513" s="9">
+        <v/>
+      </c>
+      <c r="I513" s="10">
+        <v>557</v>
+      </c>
+      <c r="J513" s="4"/>
+    </row>
+    <row r="514" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A514" s="4"/>
+      <c r="B514" s="5"/>
+      <c r="C514" s="6" t="inlineStr">
+        <is>
+          <t>81229060</t>
+        </is>
+      </c>
+      <c r="D514" s="7" t="inlineStr">
+        <is>
+          <t>MSL3012</t>
+        </is>
+      </c>
+      <c r="E514" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*12 см h0,5 см для подачи черное сланец SUNNEX</t>
+        </is>
+      </c>
+      <c r="F514" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G514" s="9">
+        <v>402</v>
+      </c>
+      <c r="H514" s="9">
+        <v/>
+      </c>
+      <c r="I514" s="10">
+        <v>1188</v>
+      </c>
+      <c r="J514" s="4"/>
+    </row>
+    <row r="515" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A515" s="4"/>
+      <c r="B515" s="5"/>
+      <c r="C515" s="6" t="inlineStr">
+        <is>
+          <t>81221555</t>
+        </is>
+      </c>
+      <c r="D515" s="7" t="inlineStr">
+        <is>
+          <t>F2935-12</t>
+        </is>
+      </c>
+      <c r="E515" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*14 см h1,3 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F515" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G515" s="9">
+        <v>596</v>
+      </c>
+      <c r="H515" s="9">
+        <v/>
+      </c>
+      <c r="I515" s="10">
+        <v>0</v>
+      </c>
+      <c r="J515" s="4"/>
+    </row>
+    <row r="516" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A516" s="4"/>
+      <c r="B516" s="5"/>
+      <c r="C516" s="6" t="inlineStr">
+        <is>
+          <t>81229065</t>
+        </is>
+      </c>
+      <c r="D516" s="7" t="inlineStr">
+        <is>
+          <t>MSL6</t>
+        </is>
+      </c>
+      <c r="E516" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*15 см h0,5 см для подачи черное сланец SUNNEX</t>
+        </is>
+      </c>
+      <c r="F516" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G516" s="9">
+        <v>457</v>
+      </c>
+      <c r="H516" s="9">
+        <v/>
+      </c>
+      <c r="I516" s="10">
+        <v>2400</v>
+      </c>
+      <c r="J516" s="4"/>
+    </row>
+    <row r="517" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A517" s="4"/>
+      <c r="B517" s="5"/>
+      <c r="C517" s="6" t="inlineStr">
+        <is>
+          <t>81229860</t>
+        </is>
+      </c>
+      <c r="D517" s="7" t="inlineStr">
+        <is>
+          <t>53702 к=24/4</t>
+        </is>
+      </c>
+      <c r="E517" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*15 см h2,5 см с бортом Side Up1 Black Raw Wood P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F517" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G517" s="9">
+        <v>1237</v>
+      </c>
+      <c r="H517" s="9">
+        <v/>
+      </c>
+      <c r="I517" s="10">
+        <v>2396</v>
+      </c>
+      <c r="J517" s="4"/>
+    </row>
+    <row r="518" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A518" s="4"/>
+      <c r="B518" s="5"/>
+      <c r="C518" s="6" t="inlineStr">
+        <is>
+          <t>81200047</t>
+        </is>
+      </c>
+      <c r="D518" s="7" t="inlineStr">
+        <is>
+          <t>F2856-12 (кор=12)</t>
+        </is>
+      </c>
+      <c r="E518" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*17 см h1,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F518" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G518" s="9">
+        <v>837</v>
+      </c>
+      <c r="H518" s="9">
+        <v/>
+      </c>
+      <c r="I518" s="10">
+        <v>733</v>
+      </c>
+      <c r="J518" s="4"/>
+    </row>
+    <row r="519" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A519" s="4"/>
+      <c r="B519" s="5"/>
+      <c r="C519" s="6" t="inlineStr">
+        <is>
+          <t>81200038</t>
+        </is>
+      </c>
+      <c r="D519" s="7" t="inlineStr">
+        <is>
+          <t>F2856-12FB (кор=12/3</t>
+        </is>
+      </c>
+      <c r="E519" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*17 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F519" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G519" s="9">
+        <v>1013</v>
+      </c>
+      <c r="H519" s="9">
+        <v/>
+      </c>
+      <c r="I519" s="10">
+        <v>680</v>
+      </c>
+      <c r="J519" s="4"/>
+    </row>
+    <row r="520" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A520" s="4"/>
+      <c r="B520" s="5"/>
+      <c r="C520" s="6" t="inlineStr">
+        <is>
+          <t>81222872</t>
+        </is>
+      </c>
+      <c r="D520" s="7" t="inlineStr">
+        <is>
+          <t>RUG-AR-34-DT</t>
+        </is>
+      </c>
+      <c r="E520" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*17,5 см h1,8 см Rug By Bone Innovation [bb] [6]</t>
+        </is>
+      </c>
+      <c r="F520" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G520" s="9">
+        <v>2468</v>
+      </c>
+      <c r="H520" s="9">
+        <v/>
+      </c>
+      <c r="I520" s="10">
+        <v>212</v>
+      </c>
+      <c r="J520" s="4"/>
+    </row>
+    <row r="521" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A521" s="4"/>
+      <c r="B521" s="5"/>
+      <c r="C521" s="6" t="inlineStr">
+        <is>
+          <t>81222753</t>
+        </is>
+      </c>
+      <c r="D521" s="7" t="inlineStr">
+        <is>
+          <t>AR-34-DT</t>
+        </is>
+      </c>
+      <c r="E521" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*17,5 см h1,9 см Arel By Bone Innovation [bb] [6]</t>
+        </is>
+      </c>
+      <c r="F521" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G521" s="9">
+        <v>1703</v>
+      </c>
+      <c r="H521" s="9">
+        <v/>
+      </c>
+      <c r="I521" s="10">
+        <v>372</v>
+      </c>
+      <c r="J521" s="4"/>
+    </row>
+    <row r="522" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A522" s="4"/>
+      <c r="B522" s="5"/>
+      <c r="C522" s="6" t="inlineStr">
+        <is>
+          <t>81200107</t>
+        </is>
+      </c>
+      <c r="D522" s="7" t="inlineStr">
+        <is>
+          <t>H9745-B (кор=18шт)</t>
+        </is>
+      </c>
+      <c r="E522" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*19 см Matsuyama Black фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F522" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G522" s="9">
+        <v>1118</v>
+      </c>
+      <c r="H522" s="9">
+        <v/>
+      </c>
+      <c r="I522" s="10">
+        <v>2429</v>
+      </c>
+      <c r="J522" s="4"/>
+    </row>
+    <row r="523" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A523" s="4"/>
+      <c r="B523" s="5"/>
+      <c r="C523" s="6" t="inlineStr">
+        <is>
+          <t>81223008</t>
+        </is>
+      </c>
+      <c r="D523" s="7" t="inlineStr">
+        <is>
+          <t>3160123 кор=12/1</t>
+        </is>
+      </c>
+      <c r="E523" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками Coral Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F523" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G523" s="9">
+        <v>1385</v>
+      </c>
+      <c r="H523" s="9">
+        <v/>
+      </c>
+      <c r="I523" s="10">
+        <v>0</v>
+      </c>
+      <c r="J523" s="4"/>
+    </row>
+    <row r="524" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A524" s="4"/>
+      <c r="B524" s="5"/>
+      <c r="C524" s="6" t="inlineStr">
+        <is>
+          <t>81223018</t>
+        </is>
+      </c>
+      <c r="D524" s="7" t="inlineStr">
+        <is>
+          <t>P5225735/0525-3/3011159</t>
+        </is>
+      </c>
+      <c r="E524" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками Desert Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F524" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G524" s="9">
+        <v>1673</v>
+      </c>
+      <c r="H524" s="9">
+        <v/>
+      </c>
+      <c r="I524" s="10">
+        <v>297</v>
+      </c>
+      <c r="J524" s="4"/>
+    </row>
+    <row r="525" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A525" s="4"/>
+      <c r="B525" s="5"/>
+      <c r="C525" s="6" t="inlineStr">
+        <is>
+          <t>81223025</t>
+        </is>
+      </c>
+      <c r="D525" s="7" t="inlineStr">
+        <is>
+          <t>P5225735/0525-4/95000000</t>
+        </is>
+      </c>
+      <c r="E525" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками Ocean Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F525" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G525" s="9">
+        <v>1857</v>
+      </c>
+      <c r="H525" s="9">
+        <v/>
+      </c>
+      <c r="I525" s="10">
+        <v>268</v>
+      </c>
+      <c r="J525" s="4"/>
+    </row>
+    <row r="526" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A526" s="4"/>
+      <c r="B526" s="5"/>
+      <c r="C526" s="6" t="inlineStr">
+        <is>
+          <t>81223022</t>
+        </is>
+      </c>
+      <c r="D526" s="7" t="inlineStr">
+        <is>
+          <t>80000242 кор=12/1</t>
+        </is>
+      </c>
+      <c r="E526" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками Organic Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F526" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G526" s="9">
+        <v>1637</v>
+      </c>
+      <c r="H526" s="9">
+        <v/>
+      </c>
+      <c r="I526" s="10">
+        <v>175</v>
+      </c>
+      <c r="J526" s="4"/>
+    </row>
+    <row r="527" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A527" s="4"/>
+      <c r="B527" s="5"/>
+      <c r="C527" s="6" t="inlineStr">
+        <is>
+          <t>81223029</t>
+        </is>
+      </c>
+      <c r="D527" s="7" t="inlineStr">
+        <is>
+          <t>99006407 /P5225735/0525-</t>
+        </is>
+      </c>
+      <c r="E527" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*19,5 см h5,4 см 1900 мл с ручками White Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F527" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G527" s="9">
+        <v>1673</v>
+      </c>
+      <c r="H527" s="9">
+        <v/>
+      </c>
+      <c r="I527" s="10">
+        <v>102</v>
+      </c>
+      <c r="J527" s="4"/>
+    </row>
+    <row r="528" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A528" s="4"/>
+      <c r="B528" s="5"/>
+      <c r="C528" s="6" t="inlineStr">
+        <is>
+          <t>81229066</t>
+        </is>
+      </c>
+      <c r="D528" s="7" t="inlineStr">
+        <is>
+          <t>MSL7</t>
+        </is>
+      </c>
+      <c r="E528" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*20 см h0,5 см для подачи черное сланец SUNNEX</t>
+        </is>
+      </c>
+      <c r="F528" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G528" s="9">
+        <v>546</v>
+      </c>
+      <c r="H528" s="9">
+        <v/>
+      </c>
+      <c r="I528" s="10">
+        <v>617</v>
+      </c>
+      <c r="J528" s="4"/>
+    </row>
+    <row r="529" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A529" s="4"/>
+      <c r="B529" s="5"/>
+      <c r="C529" s="6" t="inlineStr">
+        <is>
+          <t>99004105</t>
+        </is>
+      </c>
+      <c r="D529" s="7" t="inlineStr">
+        <is>
+          <t>F2065-12 (кор= 20/4</t>
+        </is>
+      </c>
+      <c r="E529" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*20 см h2,5 см белое фарфор P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F529" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G529" s="9">
+        <v>813</v>
+      </c>
+      <c r="H529" s="9">
+        <v/>
+      </c>
+      <c r="I529" s="10">
+        <v>737</v>
+      </c>
+      <c r="J529" s="4"/>
+    </row>
+    <row r="530" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A530" s="4"/>
+      <c r="B530" s="5"/>
+      <c r="C530" s="6" t="inlineStr">
+        <is>
+          <t>81006808</t>
+        </is>
+      </c>
+      <c r="D530" s="7" t="inlineStr">
+        <is>
+          <t>MSL3020</t>
+        </is>
+      </c>
+      <c r="E530" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*20 см Relief Black фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F530" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G530" s="9">
+        <v>453</v>
+      </c>
+      <c r="H530" s="9">
+        <v/>
+      </c>
+      <c r="I530" s="10">
+        <v>0</v>
+      </c>
+      <c r="J530" s="4"/>
+    </row>
+    <row r="531" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A531" s="4"/>
+      <c r="B531" s="5"/>
+      <c r="C531" s="6" t="inlineStr">
+        <is>
+          <t>81223458</t>
+        </is>
+      </c>
+      <c r="D531" s="7" t="inlineStr">
+        <is>
+          <t>51096 кор=12/3</t>
+        </is>
+      </c>
+      <c r="E531" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*21 см h1,2 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F531" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G531" s="9">
+        <v>1723</v>
+      </c>
+      <c r="H531" s="9">
+        <v/>
+      </c>
+      <c r="I531" s="10">
+        <v>567</v>
+      </c>
+      <c r="J531" s="4"/>
+    </row>
+    <row r="532" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A532" s="4"/>
+      <c r="B532" s="5"/>
+      <c r="C532" s="6" t="inlineStr">
+        <is>
+          <t>81229861</t>
+        </is>
+      </c>
+      <c r="D532" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E532" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30*21 см h2,5 см с бортом Side Up1 Black Raw Wood P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F532" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G532" s="9">
+        <v>1637</v>
+      </c>
+      <c r="H532" s="9">
+        <v/>
+      </c>
+      <c r="I532" s="10">
+        <v>1184</v>
+      </c>
+      <c r="J532" s="4"/>
+    </row>
+    <row r="533" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A533" s="4"/>
+      <c r="B533" s="5"/>
+      <c r="C533" s="6" t="inlineStr">
+        <is>
+          <t>81222675</t>
+        </is>
+      </c>
+      <c r="D533" s="7" t="inlineStr">
+        <is>
+          <t>F1087-12 (кор-24)</t>
+        </is>
+      </c>
+      <c r="E533" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30,2*17,6 см h3,2 см с бортом Asymmetry белое фарфор NEW P.L. [4]</t>
+        </is>
+      </c>
+      <c r="F533" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G533" s="9">
+        <v>1213</v>
+      </c>
+      <c r="H533" s="9">
+        <v/>
+      </c>
+      <c r="I533" s="10">
+        <v>1185</v>
+      </c>
+      <c r="J533" s="4"/>
+    </row>
+    <row r="534" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A534" s="4"/>
+      <c r="B534" s="5"/>
+      <c r="C534" s="6" t="inlineStr">
+        <is>
+          <t>81220316</t>
+        </is>
+      </c>
+      <c r="D534" s="7" t="inlineStr">
+        <is>
+          <t>TX13041-305-H461</t>
+        </is>
+      </c>
+      <c r="E534" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30,5*12,5 см h1,8 см Organica Grain P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F534" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G534" s="9">
+        <v>878</v>
+      </c>
+      <c r="H534" s="9">
+        <v/>
+      </c>
+      <c r="I534" s="10">
+        <v>3213</v>
+      </c>
+      <c r="J534" s="4"/>
+    </row>
+    <row r="535" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A535" s="4"/>
+      <c r="B535" s="5"/>
+      <c r="C535" s="6" t="inlineStr">
+        <is>
+          <t>81223093</t>
+        </is>
+      </c>
+      <c r="D535" s="7" t="inlineStr">
+        <is>
+          <t>TX13041-305-H275 к=36/6</t>
+        </is>
+      </c>
+      <c r="E535" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30,5*12,5 см h1,8 см Organica Green P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F535" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G535" s="9">
+        <v>913</v>
+      </c>
+      <c r="H535" s="9">
+        <v/>
+      </c>
+      <c r="I535" s="10">
+        <v>1171</v>
+      </c>
+      <c r="J535" s="4"/>
+    </row>
+    <row r="536" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A536" s="4"/>
+      <c r="B536" s="5"/>
+      <c r="C536" s="6" t="inlineStr">
+        <is>
+          <t>73037910</t>
+        </is>
+      </c>
+      <c r="D536" s="7" t="inlineStr">
+        <is>
+          <t>TX13041-305-H357 (к=36/6</t>
+        </is>
+      </c>
+      <c r="E536" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30,5*12,5 см h1,8 см Organica Sand P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F536" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G536" s="9">
+        <v>913</v>
+      </c>
+      <c r="H536" s="9">
+        <v/>
+      </c>
+      <c r="I536" s="10">
+        <v>1177</v>
+      </c>
+      <c r="J536" s="4"/>
+    </row>
+    <row r="537" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A537" s="4"/>
+      <c r="B537" s="5"/>
+      <c r="C537" s="6" t="inlineStr">
+        <is>
+          <t>81223094</t>
+        </is>
+      </c>
+      <c r="D537" s="7" t="inlineStr">
+        <is>
+          <t>TX13041-305-H281 к=36/6</t>
+        </is>
+      </c>
+      <c r="E537" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30,5*12,5 см h1,8 см Organica Spicy P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F537" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G537" s="9">
+        <v>913</v>
+      </c>
+      <c r="H537" s="9">
+        <v/>
+      </c>
+      <c r="I537" s="10">
+        <v>910</v>
+      </c>
+      <c r="J537" s="4"/>
+    </row>
+    <row r="538" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A538" s="4"/>
+      <c r="B538" s="5"/>
+      <c r="C538" s="6" t="inlineStr">
+        <is>
+          <t>81221863</t>
+        </is>
+      </c>
+      <c r="D538" s="7" t="inlineStr">
+        <is>
+          <t>22-778-1STONE B / К=18ШТ</t>
+        </is>
+      </c>
+      <c r="E538" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30,5*15 см h3,1 см с бортами Side Up2 Stone Taiga P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F538" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G538" s="9">
+        <v>2099</v>
+      </c>
+      <c r="H538" s="9">
+        <v/>
+      </c>
+      <c r="I538" s="10">
+        <v>528</v>
+      </c>
+      <c r="J538" s="4"/>
+    </row>
+    <row r="539" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A539" s="4"/>
+      <c r="B539" s="5"/>
+      <c r="C539" s="6" t="inlineStr">
+        <is>
+          <t>99000082</t>
+        </is>
+      </c>
+      <c r="D539" s="7" t="inlineStr">
+        <is>
+          <t>F1871-12</t>
+        </is>
+      </c>
+      <c r="E539" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30,5*18 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F539" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G539" s="9">
+        <v>813</v>
+      </c>
+      <c r="H539" s="9">
+        <v/>
+      </c>
+      <c r="I539" s="10">
+        <v>382</v>
+      </c>
+      <c r="J539" s="4"/>
+    </row>
+    <row r="540" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A540" s="4"/>
+      <c r="B540" s="5"/>
+      <c r="C540" s="6" t="inlineStr">
+        <is>
+          <t>81221827</t>
+        </is>
+      </c>
+      <c r="D540" s="7" t="inlineStr">
+        <is>
+          <t>ZA0370-12-FR</t>
+        </is>
+      </c>
+      <c r="E540" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30,6*12 см h3 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [2]</t>
+        </is>
+      </c>
+      <c r="F540" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G540" s="9">
+        <v>1857</v>
+      </c>
+      <c r="H540" s="9">
+        <v/>
+      </c>
+      <c r="I540" s="10">
+        <v>1199</v>
+      </c>
+      <c r="J540" s="4"/>
+    </row>
+    <row r="541" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A541" s="4"/>
+      <c r="B541" s="5"/>
+      <c r="C541" s="6" t="inlineStr">
+        <is>
+          <t>81221828</t>
+        </is>
+      </c>
+      <c r="D541" s="7" t="inlineStr">
+        <is>
+          <t>ZA0369-12-FR</t>
+        </is>
+      </c>
+      <c r="E541" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 30,6*6 см h2,8 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F541" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G541" s="9">
+        <v>1237</v>
+      </c>
+      <c r="H541" s="9">
+        <v/>
+      </c>
+      <c r="I541" s="10">
+        <v>981</v>
+      </c>
+      <c r="J541" s="4"/>
+    </row>
+    <row r="542" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A542" s="4"/>
+      <c r="B542" s="5"/>
+      <c r="C542" s="6" t="inlineStr">
+        <is>
+          <t>99000157</t>
+        </is>
+      </c>
+      <c r="D542" s="7" t="inlineStr">
+        <is>
+          <t>F2935FB-12W кор=24/3</t>
+        </is>
+      </c>
+      <c r="E542" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 31*14 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F542" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G542" s="9">
+        <v>1037</v>
+      </c>
+      <c r="H542" s="9">
+        <v/>
+      </c>
+      <c r="I542" s="10">
+        <v>440</v>
+      </c>
+      <c r="J542" s="4"/>
+    </row>
+    <row r="543" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A543" s="4"/>
+      <c r="B543" s="5"/>
+      <c r="C543" s="6" t="inlineStr">
+        <is>
+          <t>81200077</t>
+        </is>
+      </c>
+      <c r="D543" s="7" t="inlineStr">
+        <is>
+          <t>F3096-12 (кор=12/3</t>
+        </is>
+      </c>
+      <c r="E543" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 31*19,5 см h4,5 см 450 мл Oyster белое фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F543" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G543" s="9">
+        <v>1037</v>
+      </c>
+      <c r="H543" s="9">
+        <v/>
+      </c>
+      <c r="I543" s="10">
+        <v>0</v>
+      </c>
+      <c r="J543" s="4"/>
+    </row>
+    <row r="544" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A544" s="4"/>
+      <c r="B544" s="5"/>
+      <c r="C544" s="6" t="inlineStr">
+        <is>
+          <t>81222071</t>
+        </is>
+      </c>
+      <c r="D544" s="7" t="inlineStr">
+        <is>
+          <t>ZA0514-12-R</t>
+        </is>
+      </c>
+      <c r="E544" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 31*20,5 см h4 см 1,2 л White Style Buffet P.L. [3]</t>
+        </is>
+      </c>
+      <c r="F544" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G544" s="9">
+        <v>1773</v>
+      </c>
+      <c r="H544" s="9">
+        <v/>
+      </c>
+      <c r="I544" s="10">
+        <v>425</v>
+      </c>
+      <c r="J544" s="4"/>
+    </row>
+    <row r="545" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A545" s="4"/>
+      <c r="B545" s="5"/>
+      <c r="C545" s="6" t="inlineStr">
+        <is>
+          <t>81241266</t>
+        </is>
+      </c>
+      <c r="D545" s="7" t="inlineStr">
+        <is>
+          <t>B240130531-2406B</t>
+        </is>
+      </c>
+      <c r="E545" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 31*21,5 см h4,8 см 600 мл Dark Brown Frutti di Mare P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F545" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G545" s="9">
+        <v>2183</v>
+      </c>
+      <c r="H545" s="9">
+        <v/>
+      </c>
+      <c r="I545" s="10">
+        <v>761</v>
+      </c>
+      <c r="J545" s="4"/>
+    </row>
+    <row r="546" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A546" s="4"/>
+      <c r="B546" s="5"/>
+      <c r="C546" s="6" t="inlineStr">
+        <is>
+          <t>81241268</t>
+        </is>
+      </c>
+      <c r="D546" s="7" t="inlineStr">
+        <is>
+          <t>B240130531-2406A</t>
+        </is>
+      </c>
+      <c r="E546" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 31*21,5 см h4,8 см 600 мл Light Brown Spots Sea Wave Frutti di Mare P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F546" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G546" s="9">
+        <v>2183</v>
+      </c>
+      <c r="H546" s="9">
+        <v/>
+      </c>
+      <c r="I546" s="10">
+        <v>745</v>
+      </c>
+      <c r="J546" s="4"/>
+    </row>
+    <row r="547" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A547" s="4"/>
+      <c r="B547" s="5"/>
+      <c r="C547" s="6" t="inlineStr">
+        <is>
+          <t>81222603</t>
+        </is>
+      </c>
+      <c r="D547" s="7" t="inlineStr">
+        <is>
+          <t>091154A</t>
+        </is>
+      </c>
+      <c r="E547" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 31,8*20 см h2,1 см Fine Plus Noble [1]</t>
+        </is>
+      </c>
+      <c r="F547" s="7" t="inlineStr">
+        <is>
+          <t>Noble</t>
+        </is>
+      </c>
+      <c r="G547" s="9">
+        <v>1913</v>
+      </c>
+      <c r="H547" s="9">
+        <v/>
+      </c>
+      <c r="I547" s="10">
+        <v>499</v>
+      </c>
+      <c r="J547" s="4"/>
+    </row>
+    <row r="548" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A548" s="4"/>
+      <c r="B548" s="5"/>
+      <c r="C548" s="6" t="inlineStr">
+        <is>
+          <t>81221862</t>
+        </is>
+      </c>
+      <c r="D548" s="7" t="inlineStr">
+        <is>
+          <t>17-224 STONE B / К=24ШТ</t>
+        </is>
+      </c>
+      <c r="E548" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 32*12 см h4,2 см с бортами Side Up2 Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F548" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G548" s="9">
+        <v>1637</v>
+      </c>
+      <c r="H548" s="9">
+        <v/>
+      </c>
+      <c r="I548" s="10">
+        <v>389</v>
+      </c>
+      <c r="J548" s="4"/>
+    </row>
+    <row r="549" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A549" s="4"/>
+      <c r="B549" s="5"/>
+      <c r="C549" s="6" t="inlineStr">
+        <is>
+          <t>81221933</t>
+        </is>
+      </c>
+      <c r="D549" s="7" t="inlineStr">
+        <is>
+          <t>16-305 BROWN B / К=12ШТ</t>
+        </is>
+      </c>
+      <c r="E549" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 32*20 см h1,3 см Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F549" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G549" s="9">
+        <v>2207</v>
+      </c>
+      <c r="H549" s="9">
+        <v/>
+      </c>
+      <c r="I549" s="10">
+        <v>25</v>
+      </c>
+      <c r="J549" s="4"/>
+    </row>
+    <row r="550" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A550" s="4"/>
+      <c r="B550" s="5"/>
+      <c r="C550" s="6" t="inlineStr">
+        <is>
+          <t>81220692</t>
+        </is>
+      </c>
+      <c r="D550" s="7" t="inlineStr">
+        <is>
+          <t>MZCP32</t>
+        </is>
+      </c>
+      <c r="E550" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 32*9,5 см менажница 3 секции Mazza фарфор RAK</t>
+        </is>
+      </c>
+      <c r="F550" s="7" t="inlineStr">
+        <is>
+          <t>RAK Porcelain</t>
+        </is>
+      </c>
+      <c r="G550" s="9">
+        <v>1110.2</v>
+      </c>
+      <c r="H550" s="9">
+        <v/>
+      </c>
+      <c r="I550" s="10">
+        <v>101</v>
+      </c>
+      <c r="J550" s="4"/>
+    </row>
+    <row r="551" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A551" s="4"/>
+      <c r="B551" s="5"/>
+      <c r="C551" s="6" t="inlineStr">
+        <is>
+          <t>99002050</t>
+        </is>
+      </c>
+      <c r="D551" s="7" t="inlineStr">
+        <is>
+          <t>F3670-13WY (кор=20шт</t>
+        </is>
+      </c>
+      <c r="E551" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 32,5*19,5 см h2 см Texture Style белое фарфор P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F551" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G551" s="9">
+        <v>1213</v>
+      </c>
+      <c r="H551" s="9">
+        <v/>
+      </c>
+      <c r="I551" s="10">
+        <v>156</v>
+      </c>
+      <c r="J551" s="4"/>
+    </row>
+    <row r="552" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A552" s="4"/>
+      <c r="B552" s="5"/>
+      <c r="C552" s="6" t="inlineStr">
+        <is>
+          <t>81222069</t>
+        </is>
+      </c>
+      <c r="D552" s="7" t="inlineStr">
+        <is>
+          <t>ZA0461-13-GR</t>
+        </is>
+      </c>
+      <c r="E552" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33*10 см h4 см брусок Antic Copper Panasia P.L. [4]</t>
+        </is>
+      </c>
+      <c r="F552" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G552" s="9">
+        <v>1687</v>
+      </c>
+      <c r="H552" s="9">
+        <v/>
+      </c>
+      <c r="I552" s="10">
+        <v>565</v>
+      </c>
+      <c r="J552" s="4"/>
+    </row>
+    <row r="553" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A553" s="4"/>
+      <c r="B553" s="5"/>
+      <c r="C553" s="6" t="inlineStr">
+        <is>
+          <t>81222065</t>
+        </is>
+      </c>
+      <c r="D553" s="7" t="inlineStr">
+        <is>
+          <t>ZA0461-13-FR</t>
+        </is>
+      </c>
+      <c r="E553" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33*10 см h4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F553" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G553" s="9">
+        <v>1687</v>
+      </c>
+      <c r="H553" s="9">
+        <v/>
+      </c>
+      <c r="I553" s="10">
+        <v>541</v>
+      </c>
+      <c r="J553" s="4"/>
+    </row>
+    <row r="554" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A554" s="4"/>
+      <c r="B554" s="5"/>
+      <c r="C554" s="6" t="inlineStr">
+        <is>
+          <t>81229859</t>
+        </is>
+      </c>
+      <c r="D554" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E554" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33*11 см h2,5 см для закусок бортом Side Up1 Black Raw Wood P.L. [3]</t>
+        </is>
+      </c>
+      <c r="F554" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G554" s="9">
+        <v>1317</v>
+      </c>
+      <c r="H554" s="9">
+        <v/>
+      </c>
+      <c r="I554" s="10">
+        <v>3972</v>
+      </c>
+      <c r="J554" s="4"/>
+    </row>
+    <row r="555" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A555" s="4"/>
+      <c r="B555" s="5"/>
+      <c r="C555" s="6" t="inlineStr">
+        <is>
+          <t>81222076</t>
+        </is>
+      </c>
+      <c r="D555" s="7" t="inlineStr">
+        <is>
+          <t>ZA0601-13-R</t>
+        </is>
+      </c>
+      <c r="E555" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33*12,5 см h2,5 см White Style Buffet P.L. [3]</t>
+        </is>
+      </c>
+      <c r="F555" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G555" s="9">
+        <v>1278</v>
+      </c>
+      <c r="H555" s="9">
+        <v/>
+      </c>
+      <c r="I555" s="10">
+        <v>274</v>
+      </c>
+      <c r="J555" s="4"/>
+    </row>
+    <row r="556" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A556" s="4"/>
+      <c r="B556" s="5"/>
+      <c r="C556" s="6" t="inlineStr">
+        <is>
+          <t>81220350</t>
+        </is>
+      </c>
+      <c r="D556" s="7" t="inlineStr">
+        <is>
+          <t>EDRG33PGN</t>
+        </is>
+      </c>
+      <c r="E556" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33*18 см Green Peppery фарфор RAK</t>
+        </is>
+      </c>
+      <c r="F556" s="7" t="inlineStr">
+        <is>
+          <t>RAK Porcelain</t>
+        </is>
+      </c>
+      <c r="G556" s="9">
+        <v>1017.9</v>
+      </c>
+      <c r="H556" s="9">
+        <v/>
+      </c>
+      <c r="I556" s="10">
+        <v>11</v>
+      </c>
+      <c r="J556" s="4"/>
+    </row>
+    <row r="557" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A557" s="4"/>
+      <c r="B557" s="5"/>
+      <c r="C557" s="6" t="inlineStr">
+        <is>
+          <t>81221861</t>
+        </is>
+      </c>
+      <c r="D557" s="7" t="inlineStr">
+        <is>
+          <t>16-305 STONE B /К=12ШТ</t>
+        </is>
+      </c>
+      <c r="E557" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33*21 см h1,3 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F557" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G557" s="9">
+        <v>2237</v>
+      </c>
+      <c r="H557" s="9">
+        <v/>
+      </c>
+      <c r="I557" s="10">
+        <v>439</v>
+      </c>
+      <c r="J557" s="4"/>
+    </row>
+    <row r="558" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A558" s="4"/>
+      <c r="B558" s="5"/>
+      <c r="C558" s="6" t="inlineStr">
+        <is>
+          <t>81223127</t>
+        </is>
+      </c>
+      <c r="D558" s="7" t="inlineStr">
+        <is>
+          <t>70086 кор=12/3</t>
+        </is>
+      </c>
+      <c r="E558" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33*24 см h1,7 см для стейка Black Raw Stellar P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F558" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G558" s="9">
+        <v>2097</v>
+      </c>
+      <c r="H558" s="9">
+        <v/>
+      </c>
+      <c r="I558" s="10">
+        <v>1790</v>
+      </c>
+      <c r="J558" s="4"/>
+    </row>
+    <row r="559" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A559" s="4"/>
+      <c r="B559" s="5"/>
+      <c r="C559" s="6" t="inlineStr">
+        <is>
+          <t>81222219</t>
+        </is>
+      </c>
+      <c r="D559" s="7" t="inlineStr">
+        <is>
+          <t>307014A</t>
+        </is>
+      </c>
+      <c r="E559" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33*24,5 см h2,1 см Luxe Noble [1]</t>
+        </is>
+      </c>
+      <c r="F559" s="7" t="inlineStr">
+        <is>
+          <t>Noble</t>
+        </is>
+      </c>
+      <c r="G559" s="9">
+        <v>2717</v>
+      </c>
+      <c r="H559" s="9">
+        <v/>
+      </c>
+      <c r="I559" s="10">
+        <v>0</v>
+      </c>
+      <c r="J559" s="4"/>
+    </row>
+    <row r="560" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A560" s="4"/>
+      <c r="B560" s="5"/>
+      <c r="C560" s="6" t="inlineStr">
+        <is>
+          <t>81229993</t>
+        </is>
+      </c>
+      <c r="D560" s="7" t="inlineStr">
+        <is>
+          <t>NGD015-3</t>
+        </is>
+      </c>
+      <c r="E560" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33,5*18,5*2,7 см Elegance Sun P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F560" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G560" s="9">
+        <v>1447</v>
+      </c>
+      <c r="H560" s="9">
+        <v/>
+      </c>
+      <c r="I560" s="10">
+        <v>1940</v>
+      </c>
+      <c r="J560" s="4"/>
+    </row>
+    <row r="561" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A561" s="4"/>
+      <c r="B561" s="5"/>
+      <c r="C561" s="6" t="inlineStr">
+        <is>
+          <t>81223138</t>
+        </is>
+      </c>
+      <c r="D561" s="7" t="inlineStr">
+        <is>
+          <t>51963 кор=18/3</t>
+        </is>
+      </c>
+      <c r="E561" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33,5*20,5 см h1,5 см с бортами Side Up2 Black Raw Stellar P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F561" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G561" s="9">
+        <v>1537</v>
+      </c>
+      <c r="H561" s="9">
+        <v/>
+      </c>
+      <c r="I561" s="10">
+        <v>910</v>
+      </c>
+      <c r="J561" s="4"/>
+    </row>
+    <row r="562" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A562" s="4"/>
+      <c r="B562" s="5"/>
+      <c r="C562" s="6" t="inlineStr">
+        <is>
+          <t>81229871</t>
+        </is>
+      </c>
+      <c r="D562" s="7" t="inlineStr">
+        <is>
+          <t>51963-N к=12/2</t>
+        </is>
+      </c>
+      <c r="E562" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 33,5*20,5 см h1,8 см с бортами Side Up2 Black Raw Wood P.L. Proff Cuisine [2]</t>
+        </is>
+      </c>
+      <c r="F562" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G562" s="9">
+        <v>1718</v>
+      </c>
+      <c r="H562" s="9">
+        <v/>
+      </c>
+      <c r="I562" s="10">
+        <v>6860</v>
+      </c>
+      <c r="J562" s="4"/>
+    </row>
+    <row r="563" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A563" s="4"/>
+      <c r="B563" s="5"/>
+      <c r="C563" s="6" t="inlineStr">
+        <is>
+          <t>81200759</t>
+        </is>
+      </c>
+      <c r="D563" s="7" t="inlineStr">
+        <is>
+          <t>F3674-13WY (кор=12/3</t>
+        </is>
+      </c>
+      <c r="E563" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 34*20 см h3 см Crumpled Style белое фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F563" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G563" s="9">
+        <v>1213</v>
+      </c>
+      <c r="H563" s="9">
+        <v/>
+      </c>
+      <c r="I563" s="10">
+        <v>0</v>
+      </c>
+      <c r="J563" s="4"/>
+    </row>
+    <row r="564" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A564" s="4"/>
+      <c r="B564" s="5"/>
+      <c r="C564" s="6" t="inlineStr">
+        <is>
+          <t>81241326</t>
+        </is>
+      </c>
+      <c r="D564" s="7" t="inlineStr">
+        <is>
+          <t>WM5229134-SH108</t>
+        </is>
+      </c>
+      <c r="E564" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 34*20 см h6,6 см 2290 мл с ручками Bakery Fusion P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F564" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G564" s="9">
+        <v>1613</v>
+      </c>
+      <c r="H564" s="9">
+        <v/>
+      </c>
+      <c r="I564" s="10">
+        <v>212</v>
+      </c>
+      <c r="J564" s="4"/>
+    </row>
+    <row r="565" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A565" s="4"/>
+      <c r="B565" s="5"/>
+      <c r="C565" s="6" t="inlineStr">
+        <is>
+          <t>81223459</t>
+        </is>
+      </c>
+      <c r="D565" s="7" t="inlineStr">
+        <is>
+          <t>50316W кор=12/3</t>
+        </is>
+      </c>
+      <c r="E565" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 34*24 см h1 см Elephant Ivory P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F565" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G565" s="9">
+        <v>1739</v>
+      </c>
+      <c r="H565" s="9">
+        <v/>
+      </c>
+      <c r="I565" s="10">
+        <v>159</v>
+      </c>
+      <c r="J565" s="4"/>
+    </row>
+    <row r="566" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A566" s="4"/>
+      <c r="B566" s="5"/>
+      <c r="C566" s="6" t="inlineStr">
+        <is>
+          <t>70001364</t>
+        </is>
+      </c>
+      <c r="D566" s="7" t="inlineStr">
+        <is>
+          <t>N9402</t>
+        </is>
+      </c>
+      <c r="E566" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 34*24 см Эволюшн Opal ARC [6]</t>
+        </is>
+      </c>
+      <c r="F566" s="7" t="inlineStr">
+        <is>
+          <t>ARC International</t>
+        </is>
+      </c>
+      <c r="G566" s="9">
+        <v>487</v>
+      </c>
+      <c r="H566" s="9">
+        <v/>
+      </c>
+      <c r="I566" s="10">
+        <v>0</v>
+      </c>
+      <c r="J566" s="4"/>
+    </row>
+    <row r="567" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A567" s="4"/>
+      <c r="B567" s="5"/>
+      <c r="C567" s="6" t="inlineStr">
+        <is>
+          <t>81222074</t>
+        </is>
+      </c>
+      <c r="D567" s="7" t="inlineStr">
+        <is>
+          <t>ZA0600-13-R</t>
+        </is>
+      </c>
+      <c r="E567" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 34*27 см h2 см 300 мл White Style Buffet P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F567" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G567" s="9">
+        <v>1777</v>
+      </c>
+      <c r="H567" s="9">
+        <v/>
+      </c>
+      <c r="I567" s="10">
+        <v>1</v>
+      </c>
+      <c r="J567" s="4"/>
+    </row>
+    <row r="568" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A568" s="4"/>
+      <c r="B568" s="5"/>
+      <c r="C568" s="6" t="inlineStr">
+        <is>
+          <t>81222051</t>
+        </is>
+      </c>
+      <c r="D568" s="7" t="inlineStr">
+        <is>
+          <t>ZA0594-13.75-FR</t>
+        </is>
+      </c>
+      <c r="E568" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 34*8 см h3,5 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F568" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G568" s="9">
+        <v>1327</v>
+      </c>
+      <c r="H568" s="9">
+        <v/>
+      </c>
+      <c r="I568" s="10">
+        <v>445</v>
+      </c>
+      <c r="J568" s="4"/>
+    </row>
+    <row r="569" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A569" s="4"/>
+      <c r="B569" s="5"/>
+      <c r="C569" s="6" t="inlineStr">
+        <is>
+          <t>78040027</t>
+        </is>
+      </c>
+      <c r="D569" s="7" t="inlineStr">
+        <is>
+          <t>CERT9120-UK1</t>
+        </is>
+      </c>
+      <c r="E569" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 34,7*12,7*1,7 см 400 мл Blue Rim эмалированая сталь SUNNEX [1]</t>
+        </is>
+      </c>
+      <c r="F569" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G569" s="9">
+        <v>1308</v>
+      </c>
+      <c r="H569" s="9">
+        <v/>
+      </c>
+      <c r="I569" s="10">
+        <v>69</v>
+      </c>
+      <c r="J569" s="4"/>
+    </row>
+    <row r="570" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A570" s="4"/>
+      <c r="B570" s="5"/>
+      <c r="C570" s="6" t="inlineStr">
+        <is>
+          <t>81221993</t>
+        </is>
+      </c>
+      <c r="D570" s="7" t="inlineStr">
+        <is>
+          <t>QB23171011</t>
+        </is>
+      </c>
+      <c r="E570" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*14 см h3,5 см 630 мл Pearl Sea Stone Frutti di Mare P.L. [4]</t>
+        </is>
+      </c>
+      <c r="F570" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G570" s="9">
+        <v>1237</v>
+      </c>
+      <c r="H570" s="9">
+        <v/>
+      </c>
+      <c r="I570" s="10">
+        <v>847</v>
+      </c>
+      <c r="J570" s="4"/>
+    </row>
+    <row r="571" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A571" s="4"/>
+      <c r="B571" s="5"/>
+      <c r="C571" s="6" t="inlineStr">
+        <is>
+          <t>81229650</t>
+        </is>
+      </c>
+      <c r="D571" s="7" t="inlineStr">
+        <is>
+          <t>TN-AI-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E571" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см Armonia By Bone Innovation [bb] [1]</t>
+        </is>
+      </c>
+      <c r="F571" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G571" s="9">
+        <v>1961</v>
+      </c>
+      <c r="H571" s="9">
+        <v/>
+      </c>
+      <c r="I571" s="10">
+        <v>238</v>
+      </c>
+      <c r="J571" s="4"/>
+    </row>
+    <row r="572" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A572" s="4"/>
+      <c r="B572" s="5"/>
+      <c r="C572" s="6" t="inlineStr">
+        <is>
+          <t>81229763</t>
+        </is>
+      </c>
+      <c r="D572" s="7" t="inlineStr">
+        <is>
+          <t>CW-YL-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E572" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см Cowry Yellow By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F572" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G572" s="9">
+        <v>2871</v>
+      </c>
+      <c r="H572" s="9">
+        <v/>
+      </c>
+      <c r="I572" s="10">
+        <v>32</v>
+      </c>
+      <c r="J572" s="4"/>
+    </row>
+    <row r="573" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A573" s="4"/>
+      <c r="B573" s="5"/>
+      <c r="C573" s="6" t="inlineStr">
+        <is>
+          <t>81229219</t>
+        </is>
+      </c>
+      <c r="D573" s="7" t="inlineStr">
+        <is>
+          <t>HA-EL-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E573" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см Elegance By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F573" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G573" s="9">
+        <v>3958</v>
+      </c>
+      <c r="H573" s="9">
+        <v/>
+      </c>
+      <c r="I573" s="10">
+        <v>636</v>
+      </c>
+      <c r="J573" s="4"/>
+    </row>
+    <row r="574" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A574" s="4"/>
+      <c r="B574" s="5"/>
+      <c r="C574" s="6" t="inlineStr">
+        <is>
+          <t>81229727</t>
+        </is>
+      </c>
+      <c r="D574" s="7" t="inlineStr">
+        <is>
+          <t>TN-TS-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E574" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см h1,9 см Tessera By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F574" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G574" s="9">
+        <v>3187</v>
+      </c>
+      <c r="H574" s="9">
+        <v/>
+      </c>
+      <c r="I574" s="10">
+        <v>109</v>
+      </c>
+      <c r="J574" s="4"/>
+    </row>
+    <row r="575" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A575" s="4"/>
+      <c r="B575" s="5"/>
+      <c r="C575" s="6" t="inlineStr">
+        <is>
+          <t>81229808</t>
+        </is>
+      </c>
+      <c r="D575" s="7" t="inlineStr">
+        <is>
+          <t>TN-ED-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E575" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см h2 см Edera By Bone Innovation [bb] [6]</t>
+        </is>
+      </c>
+      <c r="F575" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G575" s="9">
+        <v>3443</v>
+      </c>
+      <c r="H575" s="9">
+        <v/>
+      </c>
+      <c r="I575" s="10">
+        <v>39</v>
+      </c>
+      <c r="J575" s="4"/>
+    </row>
+    <row r="576" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A576" s="4"/>
+      <c r="B576" s="5"/>
+      <c r="C576" s="6" t="inlineStr">
+        <is>
+          <t>81229407</t>
+        </is>
+      </c>
+      <c r="D576" s="7" t="inlineStr">
+        <is>
+          <t>TN-KL-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E576" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см h2 см Kolezyum By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F576" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G576" s="9">
+        <v>2554</v>
+      </c>
+      <c r="H576" s="9">
+        <v/>
+      </c>
+      <c r="I576" s="10">
+        <v>87</v>
+      </c>
+      <c r="J576" s="4"/>
+    </row>
+    <row r="577" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A577" s="4"/>
+      <c r="B577" s="5"/>
+      <c r="C577" s="6" t="inlineStr">
+        <is>
+          <t>81229761</t>
+        </is>
+      </c>
+      <c r="D577" s="7" t="inlineStr">
+        <is>
+          <t>TN-SZ-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E577" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см h2 см Spazio By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F577" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G577" s="9">
+        <v>3640</v>
+      </c>
+      <c r="H577" s="9">
+        <v/>
+      </c>
+      <c r="I577" s="10">
+        <v>5</v>
+      </c>
+      <c r="J577" s="4"/>
+    </row>
+    <row r="578" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A578" s="4"/>
+      <c r="B578" s="5"/>
+      <c r="C578" s="6" t="inlineStr">
+        <is>
+          <t>81229108</t>
+        </is>
+      </c>
+      <c r="D578" s="7" t="inlineStr">
+        <is>
+          <t>HA-SP-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E578" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см h2 см Supreme By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F578" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G578" s="9">
+        <v>3958</v>
+      </c>
+      <c r="H578" s="9">
+        <v/>
+      </c>
+      <c r="I578" s="10">
+        <v>473</v>
+      </c>
+      <c r="J578" s="4"/>
+    </row>
+    <row r="579" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A579" s="4"/>
+      <c r="B579" s="5"/>
+      <c r="C579" s="6" t="inlineStr">
+        <is>
+          <t>81229679</t>
+        </is>
+      </c>
+      <c r="D579" s="7" t="inlineStr">
+        <is>
+          <t>HA-TP-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E579" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см h2 см Tropical By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F579" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G579" s="9">
+        <v>2177</v>
+      </c>
+      <c r="H579" s="9">
+        <v/>
+      </c>
+      <c r="I579" s="10">
+        <v>19</v>
+      </c>
+      <c r="J579" s="4"/>
+    </row>
+    <row r="580" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A580" s="4"/>
+      <c r="B580" s="5"/>
+      <c r="C580" s="6" t="inlineStr">
+        <is>
+          <t>81229653</t>
+        </is>
+      </c>
+      <c r="D580" s="7" t="inlineStr">
+        <is>
+          <t>HA-VT-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E580" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см h2 см Vintage By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F580" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G580" s="9">
+        <v>2177</v>
+      </c>
+      <c r="H580" s="9">
+        <v/>
+      </c>
+      <c r="I580" s="10">
+        <v>178</v>
+      </c>
+      <c r="J580" s="4"/>
+    </row>
+    <row r="581" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A581" s="4"/>
+      <c r="B581" s="5"/>
+      <c r="C581" s="6" t="inlineStr">
+        <is>
+          <t>81229160</t>
+        </is>
+      </c>
+      <c r="D581" s="7" t="inlineStr">
+        <is>
+          <t>HA-IN-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E581" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см Infinity By Bone Innovation [bb] [1]</t>
+        </is>
+      </c>
+      <c r="F581" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G581" s="9">
+        <v>2533</v>
+      </c>
+      <c r="H581" s="9">
+        <v/>
+      </c>
+      <c r="I581" s="10">
+        <v>281</v>
+      </c>
+      <c r="J581" s="4"/>
+    </row>
+    <row r="582" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A582" s="4"/>
+      <c r="B582" s="5"/>
+      <c r="C582" s="6" t="inlineStr">
+        <is>
+          <t>81229746</t>
+        </is>
+      </c>
+      <c r="D582" s="7" t="inlineStr">
+        <is>
+          <t>TN-RM-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E582" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*16 см Rome By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F582" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G582" s="9">
+        <v>3958</v>
+      </c>
+      <c r="H582" s="9">
+        <v/>
+      </c>
+      <c r="I582" s="10">
+        <v>275</v>
+      </c>
+      <c r="J582" s="4"/>
+    </row>
+    <row r="583" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A583" s="4"/>
+      <c r="B583" s="5"/>
+      <c r="C583" s="6" t="inlineStr">
+        <is>
+          <t>99000187</t>
+        </is>
+      </c>
+      <c r="D583" s="7" t="inlineStr">
+        <is>
+          <t>F2856-14 (кор=12/3)</t>
+        </is>
+      </c>
+      <c r="E583" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*20 см h1,9 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F583" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G583" s="9">
+        <v>1293</v>
+      </c>
+      <c r="H583" s="9">
+        <v/>
+      </c>
+      <c r="I583" s="10">
+        <v>761</v>
+      </c>
+      <c r="J583" s="4"/>
+    </row>
+    <row r="584" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A584" s="4"/>
+      <c r="B584" s="5"/>
+      <c r="C584" s="6" t="inlineStr">
+        <is>
+          <t>81200039</t>
+        </is>
+      </c>
+      <c r="D584" s="7" t="inlineStr">
+        <is>
+          <t>F2856-14FB (кор=12/3шт)</t>
+        </is>
+      </c>
+      <c r="E584" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*20 см Organic Black фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F584" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G584" s="9">
+        <v>1657</v>
+      </c>
+      <c r="H584" s="9">
+        <v/>
+      </c>
+      <c r="I584" s="10">
+        <v>659</v>
+      </c>
+      <c r="J584" s="4"/>
+    </row>
+    <row r="585" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A585" s="4"/>
+      <c r="B585" s="5"/>
+      <c r="C585" s="6" t="inlineStr">
+        <is>
+          <t>81229651</t>
+        </is>
+      </c>
+      <c r="D585" s="7" t="inlineStr">
+        <is>
+          <t>TN-AI-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E585" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см Armonia By Bone Innovation [bb] [1]</t>
+        </is>
+      </c>
+      <c r="F585" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G585" s="9">
+        <v>2832</v>
+      </c>
+      <c r="H585" s="9">
+        <v/>
+      </c>
+      <c r="I585" s="10">
+        <v>409</v>
+      </c>
+      <c r="J585" s="4"/>
+    </row>
+    <row r="586" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A586" s="4"/>
+      <c r="B586" s="5"/>
+      <c r="C586" s="6" t="inlineStr">
+        <is>
+          <t>81229781</t>
+        </is>
+      </c>
+      <c r="D586" s="7" t="inlineStr">
+        <is>
+          <t>CW-YL-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E586" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см Cowry Yellow By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F586" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G586" s="9">
+        <v>3830</v>
+      </c>
+      <c r="H586" s="9">
+        <v/>
+      </c>
+      <c r="I586" s="10">
+        <v>14</v>
+      </c>
+      <c r="J586" s="4"/>
+    </row>
+    <row r="587" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A587" s="4"/>
+      <c r="B587" s="5"/>
+      <c r="C587" s="6" t="inlineStr">
+        <is>
+          <t>81229220</t>
+        </is>
+      </c>
+      <c r="D587" s="7" t="inlineStr">
+        <is>
+          <t>HA-EL-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E587" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см Elegance By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F587" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G587" s="9">
+        <v>4116</v>
+      </c>
+      <c r="H587" s="9">
+        <v/>
+      </c>
+      <c r="I587" s="10">
+        <v>75</v>
+      </c>
+      <c r="J587" s="4"/>
+    </row>
+    <row r="588" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A588" s="4"/>
+      <c r="B588" s="5"/>
+      <c r="C588" s="6" t="inlineStr">
+        <is>
+          <t>81229408</t>
+        </is>
+      </c>
+      <c r="D588" s="7" t="inlineStr">
+        <is>
+          <t>TN-KL-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E588" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см h1,7 см Kolezyum By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F588" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G588" s="9">
+        <v>2941</v>
+      </c>
+      <c r="H588" s="9">
+        <v/>
+      </c>
+      <c r="I588" s="10">
+        <v>29</v>
+      </c>
+      <c r="J588" s="4"/>
+    </row>
+    <row r="589" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A589" s="4"/>
+      <c r="B589" s="5"/>
+      <c r="C589" s="6" t="inlineStr">
+        <is>
+          <t>81229109</t>
+        </is>
+      </c>
+      <c r="D589" s="7" t="inlineStr">
+        <is>
+          <t>HA-SP-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E589" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см h1,7 см Supreme By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F589" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G589" s="9">
+        <v>3144</v>
+      </c>
+      <c r="H589" s="9">
+        <v/>
+      </c>
+      <c r="I589" s="10">
+        <v>77</v>
+      </c>
+      <c r="J589" s="4"/>
+    </row>
+    <row r="590" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A590" s="4"/>
+      <c r="B590" s="5"/>
+      <c r="C590" s="6" t="inlineStr">
+        <is>
+          <t>81229680</t>
+        </is>
+      </c>
+      <c r="D590" s="7" t="inlineStr">
+        <is>
+          <t>HA-TP-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E590" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см h1,7 см Tropical By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F590" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G590" s="9">
+        <v>3144</v>
+      </c>
+      <c r="H590" s="9">
+        <v/>
+      </c>
+      <c r="I590" s="10">
+        <v>119</v>
+      </c>
+      <c r="J590" s="4"/>
+    </row>
+    <row r="591" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A591" s="4"/>
+      <c r="B591" s="5"/>
+      <c r="C591" s="6" t="inlineStr">
+        <is>
+          <t>81229654</t>
+        </is>
+      </c>
+      <c r="D591" s="7" t="inlineStr">
+        <is>
+          <t>HA-VT-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E591" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см h1,7 см Vintage By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F591" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G591" s="9">
+        <v>3144</v>
+      </c>
+      <c r="H591" s="9">
+        <v/>
+      </c>
+      <c r="I591" s="10">
+        <v>304</v>
+      </c>
+      <c r="J591" s="4"/>
+    </row>
+    <row r="592" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A592" s="4"/>
+      <c r="B592" s="5"/>
+      <c r="C592" s="6" t="inlineStr">
+        <is>
+          <t>81229780</t>
+        </is>
+      </c>
+      <c r="D592" s="7" t="inlineStr">
+        <is>
+          <t>TN-SZ-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E592" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см h2 см Spazio Tinta By Bone Innovation [6]</t>
+        </is>
+      </c>
+      <c r="F592" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G592" s="9">
+        <v>3864</v>
+      </c>
+      <c r="H592" s="9">
+        <v/>
+      </c>
+      <c r="I592" s="10">
+        <v>27</v>
+      </c>
+      <c r="J592" s="4"/>
+    </row>
+    <row r="593" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A593" s="4"/>
+      <c r="B593" s="5"/>
+      <c r="C593" s="6" t="inlineStr">
+        <is>
+          <t>81229728</t>
+        </is>
+      </c>
+      <c r="D593" s="7" t="inlineStr">
+        <is>
+          <t>TN-TS-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E593" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см h2 см Tessera By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F593" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G593" s="9">
+        <v>3617</v>
+      </c>
+      <c r="H593" s="9">
+        <v/>
+      </c>
+      <c r="I593" s="10">
+        <v>113</v>
+      </c>
+      <c r="J593" s="4"/>
+    </row>
+    <row r="594" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A594" s="4"/>
+      <c r="B594" s="5"/>
+      <c r="C594" s="6" t="inlineStr">
+        <is>
+          <t>81229161</t>
+        </is>
+      </c>
+      <c r="D594" s="7" t="inlineStr">
+        <is>
+          <t>HA-IN-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E594" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см Infinity By Bone Innovation [bb] [1]</t>
+        </is>
+      </c>
+      <c r="F594" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G594" s="9">
+        <v>3144</v>
+      </c>
+      <c r="H594" s="9">
+        <v/>
+      </c>
+      <c r="I594" s="10">
+        <v>220</v>
+      </c>
+      <c r="J594" s="4"/>
+    </row>
+    <row r="595" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A595" s="4"/>
+      <c r="B595" s="5"/>
+      <c r="C595" s="6" t="inlineStr">
+        <is>
+          <t>81229747</t>
+        </is>
+      </c>
+      <c r="D595" s="7" t="inlineStr">
+        <is>
+          <t>TN-RM-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E595" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*21 см Rome By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F595" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G595" s="9">
+        <v>3266</v>
+      </c>
+      <c r="H595" s="9">
+        <v/>
+      </c>
+      <c r="I595" s="10">
+        <v>0</v>
+      </c>
+      <c r="J595" s="4"/>
+    </row>
+    <row r="596" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A596" s="4"/>
+      <c r="B596" s="5"/>
+      <c r="C596" s="6" t="inlineStr">
+        <is>
+          <t>81223126</t>
+        </is>
+      </c>
+      <c r="D596" s="7" t="inlineStr">
+        <is>
+          <t>52660+diametr кор=12/3</t>
+        </is>
+      </c>
+      <c r="E596" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 35*24 см h2,2 см борт Side Up2 с выемкой для соусника Black Raw Stellar P.L. [3]</t>
+        </is>
+      </c>
+      <c r="F596" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G596" s="9">
+        <v>1913</v>
+      </c>
+      <c r="H596" s="9">
+        <v/>
+      </c>
+      <c r="I596" s="10">
+        <v>1022</v>
+      </c>
+      <c r="J596" s="4"/>
+    </row>
+    <row r="597" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A597" s="4"/>
+      <c r="B597" s="5"/>
+      <c r="C597" s="6" t="inlineStr">
+        <is>
+          <t>81221824</t>
+        </is>
+      </c>
+      <c r="D597" s="7" t="inlineStr">
+        <is>
+          <t>ZA0382-14-FR</t>
+        </is>
+      </c>
+      <c r="E597" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*13 см h2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F597" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G597" s="9">
+        <v>999</v>
+      </c>
+      <c r="H597" s="9">
+        <v/>
+      </c>
+      <c r="I597" s="10">
+        <v>596</v>
+      </c>
+      <c r="J597" s="4"/>
+    </row>
+    <row r="598" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A598" s="4"/>
+      <c r="B598" s="5"/>
+      <c r="C598" s="6" t="inlineStr">
+        <is>
+          <t>99000160</t>
+        </is>
+      </c>
+      <c r="D598" s="7" t="inlineStr">
+        <is>
+          <t>CDP010W (кор=12шт)</t>
+        </is>
+      </c>
+      <c r="E598" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*15 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F598" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G598" s="9">
+        <v>1095</v>
+      </c>
+      <c r="H598" s="9">
+        <v/>
+      </c>
+      <c r="I598" s="10">
+        <v>0</v>
+      </c>
+      <c r="J598" s="4"/>
+    </row>
+    <row r="599" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A599" s="4"/>
+      <c r="B599" s="5"/>
+      <c r="C599" s="6" t="inlineStr">
+        <is>
+          <t>81229522</t>
+        </is>
+      </c>
+      <c r="D599" s="7" t="inlineStr">
+        <is>
+          <t>01-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E599" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*16,5 см h2 см Arel By Bone Innovation [bb] [1]</t>
+        </is>
+      </c>
+      <c r="F599" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G599" s="9">
+        <v>2307</v>
+      </c>
+      <c r="H599" s="9">
+        <v/>
+      </c>
+      <c r="I599" s="10">
+        <v>572</v>
+      </c>
+      <c r="J599" s="4"/>
+    </row>
+    <row r="600" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A600" s="4"/>
+      <c r="B600" s="5"/>
+      <c r="C600" s="6" t="inlineStr">
+        <is>
+          <t>81222873</t>
+        </is>
+      </c>
+      <c r="D600" s="7" t="inlineStr">
+        <is>
+          <t>RUG-AR-38-DT</t>
+        </is>
+      </c>
+      <c r="E600" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*16,5 см h2 см Rug By Bone Innovation [bb] [1]</t>
+        </is>
+      </c>
+      <c r="F600" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G600" s="9">
+        <v>3287</v>
+      </c>
+      <c r="H600" s="9">
+        <v/>
+      </c>
+      <c r="I600" s="10">
+        <v>220</v>
+      </c>
+      <c r="J600" s="4"/>
+    </row>
+    <row r="601" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A601" s="4"/>
+      <c r="B601" s="5"/>
+      <c r="C601" s="6" t="inlineStr">
+        <is>
+          <t>81229523</t>
+        </is>
+      </c>
+      <c r="D601" s="7" t="inlineStr">
+        <is>
+          <t>01-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E601" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*21 см h2 см Arel By Bone Innovation [bb] [1]</t>
+        </is>
+      </c>
+      <c r="F601" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G601" s="9">
+        <v>2853</v>
+      </c>
+      <c r="H601" s="9">
+        <v/>
+      </c>
+      <c r="I601" s="10">
+        <v>388</v>
+      </c>
+      <c r="J601" s="4"/>
+    </row>
+    <row r="602" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A602" s="4"/>
+      <c r="B602" s="5"/>
+      <c r="C602" s="6" t="inlineStr">
+        <is>
+          <t>81222874</t>
+        </is>
+      </c>
+      <c r="D602" s="7" t="inlineStr">
+        <is>
+          <t>RUG-AR-40-DT</t>
+        </is>
+      </c>
+      <c r="E602" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*21 см h2 см Rug By Bone Innovation [bb] [1]</t>
+        </is>
+      </c>
+      <c r="F602" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G602" s="9">
+        <v>3728</v>
+      </c>
+      <c r="H602" s="9">
+        <v/>
+      </c>
+      <c r="I602" s="10">
+        <v>293</v>
+      </c>
+      <c r="J602" s="4"/>
+    </row>
+    <row r="603" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A603" s="4"/>
+      <c r="B603" s="5"/>
+      <c r="C603" s="6" t="inlineStr">
+        <is>
+          <t>91623110</t>
+        </is>
+      </c>
+      <c r="D603" s="7" t="inlineStr">
+        <is>
+          <t>91623110 / P5179036</t>
+        </is>
+      </c>
+      <c r="E603" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*21 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F603" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G603" s="9">
+        <v>472</v>
+      </c>
+      <c r="H603" s="9">
+        <v/>
+      </c>
+      <c r="I603" s="10">
+        <v>0</v>
+      </c>
+      <c r="J603" s="4"/>
+    </row>
+    <row r="604" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A604" s="4"/>
+      <c r="B604" s="5"/>
+      <c r="C604" s="6" t="inlineStr">
+        <is>
+          <t>99004106</t>
+        </is>
+      </c>
+      <c r="D604" s="7" t="inlineStr">
+        <is>
+          <t>F2065-14 кор=15/3</t>
+        </is>
+      </c>
+      <c r="E604" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*23,5 см h2,5 см белое фарфор P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F604" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G604" s="9">
+        <v>1053</v>
+      </c>
+      <c r="H604" s="9">
+        <v/>
+      </c>
+      <c r="I604" s="10">
+        <v>778</v>
+      </c>
+      <c r="J604" s="4"/>
+    </row>
+    <row r="605" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A605" s="4"/>
+      <c r="B605" s="5"/>
+      <c r="C605" s="6" t="inlineStr">
+        <is>
+          <t>81229994</t>
+        </is>
+      </c>
+      <c r="D605" s="7" t="inlineStr">
+        <is>
+          <t>NGD015-4</t>
+        </is>
+      </c>
+      <c r="E605" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*25*2,7 см Elegance Sun P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F605" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G605" s="9">
+        <v>1683</v>
+      </c>
+      <c r="H605" s="9">
+        <v/>
+      </c>
+      <c r="I605" s="10">
+        <v>1442</v>
+      </c>
+      <c r="J605" s="4"/>
+    </row>
+    <row r="606" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A606" s="4"/>
+      <c r="B606" s="5"/>
+      <c r="C606" s="6" t="inlineStr">
+        <is>
+          <t>99000156</t>
+        </is>
+      </c>
+      <c r="D606" s="7" t="inlineStr">
+        <is>
+          <t>99000156 (кор=8шт)</t>
+        </is>
+      </c>
+      <c r="E606" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F606" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G606" s="9">
+        <v>1619</v>
+      </c>
+      <c r="H606" s="9">
+        <v/>
+      </c>
+      <c r="I606" s="10">
+        <v>839</v>
+      </c>
+      <c r="J606" s="4"/>
+    </row>
+    <row r="607" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A607" s="4"/>
+      <c r="B607" s="5"/>
+      <c r="C607" s="6" t="inlineStr">
+        <is>
+          <t>81200046</t>
+        </is>
+      </c>
+      <c r="D607" s="7" t="inlineStr">
+        <is>
+          <t>F2939-13.75 (кор=8шт)</t>
+        </is>
+      </c>
+      <c r="E607" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F607" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G607" s="9">
+        <v>1453</v>
+      </c>
+      <c r="H607" s="9">
+        <v/>
+      </c>
+      <c r="I607" s="10">
+        <v>44</v>
+      </c>
+      <c r="J607" s="4"/>
+    </row>
+    <row r="608" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A608" s="4"/>
+      <c r="B608" s="5"/>
+      <c r="C608" s="6" t="inlineStr">
+        <is>
+          <t>81229970</t>
+        </is>
+      </c>
+      <c r="D608" s="7" t="inlineStr">
+        <is>
+          <t>JHLD5336</t>
+        </is>
+      </c>
+      <c r="E608" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36*26 см h1,9 см Lord Gray P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F608" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G608" s="9">
+        <v>2139</v>
+      </c>
+      <c r="H608" s="9">
+        <v/>
+      </c>
+      <c r="I608" s="10">
+        <v>662</v>
+      </c>
+      <c r="J608" s="4"/>
+    </row>
+    <row r="609" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A609" s="4"/>
+      <c r="B609" s="5"/>
+      <c r="C609" s="6" t="inlineStr">
+        <is>
+          <t>81222072</t>
+        </is>
+      </c>
+      <c r="D609" s="7" t="inlineStr">
+        <is>
+          <t>ZA0514-14-R</t>
+        </is>
+      </c>
+      <c r="E609" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 36,5*24,5 см h4,5 см White Style Buffet P.L. [3]</t>
+        </is>
+      </c>
+      <c r="F609" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G609" s="9">
+        <v>2637</v>
+      </c>
+      <c r="H609" s="9">
+        <v/>
+      </c>
+      <c r="I609" s="10">
+        <v>456</v>
+      </c>
+      <c r="J609" s="4"/>
+    </row>
+    <row r="610" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A610" s="4"/>
+      <c r="B610" s="5"/>
+      <c r="C610" s="6" t="inlineStr">
+        <is>
+          <t>81229972</t>
+        </is>
+      </c>
+      <c r="D610" s="7" t="inlineStr">
+        <is>
+          <t>JHLD5337</t>
+        </is>
+      </c>
+      <c r="E610" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 37*12 см h1,9 см Lord Gray P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F610" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G610" s="9">
+        <v>937</v>
+      </c>
+      <c r="H610" s="9">
+        <v/>
+      </c>
+      <c r="I610" s="10">
+        <v>896</v>
+      </c>
+      <c r="J610" s="4"/>
+    </row>
+    <row r="611" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A611" s="4"/>
+      <c r="B611" s="5"/>
+      <c r="C611" s="6" t="inlineStr">
+        <is>
+          <t>81220683</t>
+        </is>
+      </c>
+      <c r="D611" s="7" t="inlineStr">
+        <is>
+          <t>CLRP37IN2</t>
+        </is>
+      </c>
+      <c r="E611" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 37*21 см 2 секции Classic Gourmet фарфор RAK</t>
+        </is>
+      </c>
+      <c r="F611" s="7" t="inlineStr">
+        <is>
+          <t>RAK Porcelain</t>
+        </is>
+      </c>
+      <c r="G611" s="9">
+        <v>978.9</v>
+      </c>
+      <c r="H611" s="9">
+        <v/>
+      </c>
+      <c r="I611" s="10">
+        <v>72</v>
+      </c>
+      <c r="J611" s="4"/>
+    </row>
+    <row r="612" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A612" s="4"/>
+      <c r="B612" s="5"/>
+      <c r="C612" s="6" t="inlineStr">
+        <is>
+          <t>81229995</t>
+        </is>
+      </c>
+      <c r="D612" s="7" t="inlineStr">
+        <is>
+          <t>NGD015-5</t>
+        </is>
+      </c>
+      <c r="E612" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 37,5*17,3*2,5 см Elegance Sun P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F612" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G612" s="9">
+        <v>1907</v>
+      </c>
+      <c r="H612" s="9">
+        <v/>
+      </c>
+      <c r="I612" s="10">
+        <v>1959</v>
+      </c>
+      <c r="J612" s="4"/>
+    </row>
+    <row r="613" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A613" s="4"/>
+      <c r="B613" s="5"/>
+      <c r="C613" s="6" t="inlineStr">
+        <is>
+          <t>81229063</t>
+        </is>
+      </c>
+      <c r="D613" s="7" t="inlineStr">
+        <is>
+          <t>MSL4012</t>
+        </is>
+      </c>
+      <c r="E613" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 40*12 см h0,5 см для подачи черное сланец SUNNEX</t>
+        </is>
+      </c>
+      <c r="F613" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G613" s="9">
+        <v>457</v>
+      </c>
+      <c r="H613" s="9">
+        <v/>
+      </c>
+      <c r="I613" s="10">
+        <v>324</v>
+      </c>
+      <c r="J613" s="4"/>
+    </row>
+    <row r="614" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A614" s="4"/>
+      <c r="B614" s="5"/>
+      <c r="C614" s="6" t="inlineStr">
+        <is>
+          <t>81229067</t>
+        </is>
+      </c>
+      <c r="D614" s="7" t="inlineStr">
+        <is>
+          <t>MSL8</t>
+        </is>
+      </c>
+      <c r="E614" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 40*20 см h0,5 см для подачи черное сланец SUNNEX</t>
+        </is>
+      </c>
+      <c r="F614" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G614" s="9">
+        <v>713</v>
+      </c>
+      <c r="H614" s="9">
+        <v/>
+      </c>
+      <c r="I614" s="10">
+        <v>187</v>
+      </c>
+      <c r="J614" s="4"/>
+    </row>
+    <row r="615" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A615" s="4"/>
+      <c r="B615" s="5"/>
+      <c r="C615" s="6" t="inlineStr">
+        <is>
+          <t>81229064</t>
+        </is>
+      </c>
+      <c r="D615" s="7" t="inlineStr">
+        <is>
+          <t>MSL4025</t>
+        </is>
+      </c>
+      <c r="E615" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 40*25 см h0,5 см для подачи черное сланец SUNNEX</t>
+        </is>
+      </c>
+      <c r="F615" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G615" s="9">
+        <v>837</v>
+      </c>
+      <c r="H615" s="9">
+        <v/>
+      </c>
+      <c r="I615" s="10">
+        <v>419</v>
+      </c>
+      <c r="J615" s="4"/>
+    </row>
+    <row r="616" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A616" s="4"/>
+      <c r="B616" s="5"/>
+      <c r="C616" s="6" t="inlineStr">
+        <is>
+          <t>81222066</t>
+        </is>
+      </c>
+      <c r="D616" s="7" t="inlineStr">
+        <is>
+          <t>ZA0438-16-FR</t>
+        </is>
+      </c>
+      <c r="E616" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 40,5*10,5 см h1,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F616" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G616" s="9">
+        <v>1187</v>
+      </c>
+      <c r="H616" s="9">
+        <v/>
+      </c>
+      <c r="I616" s="10">
+        <v>611</v>
+      </c>
+      <c r="J616" s="4"/>
+    </row>
+    <row r="617" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A617" s="4"/>
+      <c r="B617" s="5"/>
+      <c r="C617" s="6" t="inlineStr">
+        <is>
+          <t>81222064</t>
+        </is>
+      </c>
+      <c r="D617" s="7" t="inlineStr">
+        <is>
+          <t>ZA0461-16-FR</t>
+        </is>
+      </c>
+      <c r="E617" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 41*10 см h4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F617" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G617" s="9">
+        <v>2097</v>
+      </c>
+      <c r="H617" s="9">
+        <v/>
+      </c>
+      <c r="I617" s="10">
+        <v>511</v>
+      </c>
+      <c r="J617" s="4"/>
+    </row>
+    <row r="618" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A618" s="4"/>
+      <c r="B618" s="5"/>
+      <c r="C618" s="6" t="inlineStr">
+        <is>
+          <t>81222070</t>
+        </is>
+      </c>
+      <c r="D618" s="7" t="inlineStr">
+        <is>
+          <t>ZA0438-16-GR</t>
+        </is>
+      </c>
+      <c r="E618" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 41*10,5 см h1,5 см Antic Copper Panasia P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F618" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G618" s="9">
+        <v>1187</v>
+      </c>
+      <c r="H618" s="9">
+        <v/>
+      </c>
+      <c r="I618" s="10">
+        <v>723</v>
+      </c>
+      <c r="J618" s="4"/>
+    </row>
+    <row r="619" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A619" s="4"/>
+      <c r="B619" s="5"/>
+      <c r="C619" s="6" t="inlineStr">
+        <is>
+          <t>81222068</t>
+        </is>
+      </c>
+      <c r="D619" s="7" t="inlineStr">
+        <is>
+          <t>ZA0461-16-GR</t>
+        </is>
+      </c>
+      <c r="E619" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 41*9,5 см h4 см брусок Antic Copper Panasia P.L. [2]</t>
+        </is>
+      </c>
+      <c r="F619" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G619" s="9">
+        <v>2327</v>
+      </c>
+      <c r="H619" s="9">
+        <v/>
+      </c>
+      <c r="I619" s="10">
+        <v>567</v>
+      </c>
+      <c r="J619" s="4"/>
+    </row>
+    <row r="620" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A620" s="4"/>
+      <c r="B620" s="5"/>
+      <c r="C620" s="6" t="inlineStr">
+        <is>
+          <t>81220373</t>
+        </is>
+      </c>
+      <c r="D620" s="7" t="inlineStr">
+        <is>
+          <t>MZTP42</t>
+        </is>
+      </c>
+      <c r="E620" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 42*11 см менажница 2 секции Mazza фарфор RAK</t>
+        </is>
+      </c>
+      <c r="F620" s="7" t="inlineStr">
+        <is>
+          <t>RAK Porcelain</t>
+        </is>
+      </c>
+      <c r="G620" s="9">
+        <v>1238.9</v>
+      </c>
+      <c r="H620" s="9">
+        <v/>
+      </c>
+      <c r="I620" s="10">
+        <v>9</v>
+      </c>
+      <c r="J620" s="4"/>
+    </row>
+    <row r="621" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A621" s="4"/>
+      <c r="B621" s="5"/>
+      <c r="C621" s="6" t="inlineStr">
+        <is>
+          <t>81223128</t>
+        </is>
+      </c>
+      <c r="D621" s="7" t="inlineStr">
+        <is>
+          <t>80061 кор=6/1</t>
+        </is>
+      </c>
+      <c r="E621" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 42*28 см h1,6 см Black Raw Stellar P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F621" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G621" s="9">
+        <v>2863</v>
+      </c>
+      <c r="H621" s="9">
+        <v/>
+      </c>
+      <c r="I621" s="10">
+        <v>347</v>
+      </c>
+      <c r="J621" s="4"/>
+    </row>
+    <row r="622" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A622" s="4"/>
+      <c r="B622" s="5"/>
+      <c r="C622" s="6" t="inlineStr">
+        <is>
+          <t>81223485</t>
+        </is>
+      </c>
+      <c r="D622" s="7" t="inlineStr">
+        <is>
+          <t>51967 кор=12/3</t>
+        </is>
+      </c>
+      <c r="E622" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 42,5*13 см h1,4 см для закусок Black Raw Stellar P.L. [1]</t>
+        </is>
+      </c>
+      <c r="F622" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G622" s="9">
+        <v>2013</v>
+      </c>
+      <c r="H622" s="9">
+        <v/>
+      </c>
+      <c r="I622" s="10">
+        <v>736</v>
+      </c>
+      <c r="J622" s="4"/>
+    </row>
+    <row r="623" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A623" s="4"/>
+      <c r="B623" s="5"/>
+      <c r="C623" s="6" t="inlineStr">
+        <is>
+          <t>81222067</t>
+        </is>
+      </c>
+      <c r="D623" s="7" t="inlineStr">
+        <is>
+          <t>ZA0599-17-GR</t>
+        </is>
+      </c>
+      <c r="E623" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 43*7 см h3,5 см брусок Antic Copper Panasia P.L. [2]</t>
+        </is>
+      </c>
+      <c r="F623" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G623" s="9">
+        <v>1973</v>
+      </c>
+      <c r="H623" s="9">
+        <v/>
+      </c>
+      <c r="I623" s="10">
+        <v>536</v>
+      </c>
+      <c r="J623" s="4"/>
+    </row>
+    <row r="624" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A624" s="4"/>
+      <c r="B624" s="5"/>
+      <c r="C624" s="6" t="inlineStr">
+        <is>
+          <t>81222063</t>
+        </is>
+      </c>
+      <c r="D624" s="7" t="inlineStr">
+        <is>
+          <t>ZA0599-17-FR</t>
+        </is>
+      </c>
+      <c r="E624" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 43*7 см h3,5 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F624" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G624" s="9">
+        <v>1973</v>
+      </c>
+      <c r="H624" s="9">
+        <v/>
+      </c>
+      <c r="I624" s="10">
+        <v>534</v>
+      </c>
+      <c r="J624" s="4"/>
+    </row>
+    <row r="625" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A625" s="4"/>
+      <c r="B625" s="5"/>
+      <c r="C625" s="6" t="inlineStr">
+        <is>
+          <t>81229872</t>
+        </is>
+      </c>
+      <c r="D625" s="7" t="inlineStr">
+        <is>
+          <t>51968-N</t>
+        </is>
+      </c>
+      <c r="E625" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 47*10 см h2 см для закусок с бортами Side Up2 Black Raw Wood P.L. [3]</t>
+        </is>
+      </c>
+      <c r="F625" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G625" s="9">
+        <v>1347</v>
+      </c>
+      <c r="H625" s="9">
+        <v/>
+      </c>
+      <c r="I625" s="10">
+        <v>238</v>
+      </c>
+      <c r="J625" s="4"/>
+    </row>
+    <row r="626" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A626" s="4"/>
+      <c r="B626" s="5"/>
+      <c r="C626" s="6" t="inlineStr">
+        <is>
+          <t>81222754</t>
+        </is>
+      </c>
+      <c r="D626" s="7" t="inlineStr">
+        <is>
+          <t>AR-50-DT</t>
+        </is>
+      </c>
+      <c r="E626" s="8" t="inlineStr">
+        <is>
+          <t>Блюдо прямоугольное 50*16 см h2,8 см Arel By Bone Innovation [bb] [6]</t>
+        </is>
+      </c>
+      <c r="F626" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G626" s="9">
+        <v>3417</v>
+      </c>
+      <c r="H626" s="9">
+        <v/>
+      </c>
+      <c r="I626" s="10">
+        <v>288</v>
+      </c>
+      <c r="J626" s="4"/>
+    </row>
+    <row r="627" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A627" s="4"/>
+      <c r="B627" s="5"/>
+      <c r="C627" s="6" t="inlineStr">
+        <is>
+          <t>81223268</t>
+        </is>
+      </c>
+      <c r="D627" s="7" t="inlineStr">
+        <is>
+          <t>F3780-7 кор=40/5</t>
+        </is>
+      </c>
+      <c r="E627" s="8" t="inlineStr">
+        <is>
+          <t>Бульонница 550 мл d 15,8 см h4,5 см с ручками белая фарфор P.L. Proff Cuisine [5]</t>
+        </is>
+      </c>
+      <c r="F627" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G627" s="9">
+        <v>633</v>
+      </c>
+      <c r="H627" s="9">
+        <v/>
+      </c>
+      <c r="I627" s="10">
+        <v>0</v>
+      </c>
+      <c r="J627" s="4"/>
+    </row>
+    <row r="628" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A628" s="4"/>
+      <c r="B628" s="5"/>
+      <c r="C628" s="6" t="inlineStr">
+        <is>
+          <t>99000130</t>
+        </is>
+      </c>
+      <c r="D628" s="7" t="inlineStr">
+        <is>
+          <t>123857-GS</t>
+        </is>
+      </c>
+      <c r="E628" s="8" t="inlineStr">
+        <is>
+          <t>Набор для комплимента 9 предметов (блюдо, емкости с ручкой, ложки) P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F628" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G628" s="9">
+        <v>710</v>
+      </c>
+      <c r="H628" s="9">
+        <v/>
+      </c>
+      <c r="I628" s="10">
+        <v>395</v>
+      </c>
+      <c r="J628" s="4"/>
+    </row>
+    <row r="629" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A629" s="4"/>
+      <c r="B629" s="5"/>
+      <c r="C629" s="6" t="inlineStr">
+        <is>
+          <t>99000127</t>
+        </is>
+      </c>
+      <c r="D629" s="7" t="inlineStr">
+        <is>
+          <t>123854-GS</t>
+        </is>
+      </c>
+      <c r="E629" s="8" t="inlineStr">
+        <is>
+          <t>Набор для комплимента 9 предметов (блюдо, емкости, ложки) P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F629" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G629" s="9">
+        <v>696</v>
+      </c>
+      <c r="H629" s="9">
+        <v/>
+      </c>
+      <c r="I629" s="10">
+        <v>756</v>
+      </c>
+      <c r="J629" s="4"/>
+    </row>
+    <row r="630" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A630" s="4"/>
+      <c r="B630" s="5"/>
+      <c r="C630" s="6" t="inlineStr">
+        <is>
+          <t>81223321</t>
+        </is>
+      </c>
+      <c r="D630" s="7" t="inlineStr">
+        <is>
+          <t>10340 (dark red)кор=24/6</t>
+        </is>
+      </c>
+      <c r="E630" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка d 20 см h2 см Evolution Dark Red P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F630" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G630" s="9">
+        <v>659</v>
+      </c>
+      <c r="H630" s="9">
+        <v/>
+      </c>
+      <c r="I630" s="10">
+        <v>654</v>
+      </c>
+      <c r="J630" s="4"/>
+    </row>
+    <row r="631" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A631" s="4"/>
+      <c r="B631" s="5"/>
+      <c r="C631" s="6" t="inlineStr">
+        <is>
           <t>81223320</t>
         </is>
       </c>
-      <c r="D438" s="7" t="inlineStr">
+      <c r="D631" s="7" t="inlineStr">
         <is>
           <t>10341 (dark red)кор=</t>
         </is>
       </c>
-      <c r="E438" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F438" s="7" t="inlineStr">
+      <c r="E631" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка d 26,5 см h2,5 см Evolution Dark Red P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F631" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
-      <c r="G438" s="9">
+      <c r="G631" s="9">
         <v>948</v>
       </c>
-      <c r="H438" s="9">
-[...5 lines deleted...]
-      <c r="J438" s="4"/>
+      <c r="H631" s="9">
+        <v/>
+      </c>
+      <c r="I631" s="10">
+        <v>236</v>
+      </c>
+      <c r="J631" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>