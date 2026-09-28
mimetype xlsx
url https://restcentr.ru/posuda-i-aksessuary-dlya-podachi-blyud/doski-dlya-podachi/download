--- v0 (2026-06-10)
+++ v1 (2026-09-28)
@@ -2537,51 +2537,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:20</t>
+          <t>Прайс актуален на 28.09.2026 13:51</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2629,1955 +2629,1955 @@
           <t>81200281</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>13JWRC-1001</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 25*11 см, h 3 см, бамбук, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1010.9</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200282</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>13JWRC-1002</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 25,5*11 см, h 3 см, бамбук, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1010.9</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81210399</t>
+          <t>81290166</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>170.26</t>
+          <t>S03212-TAI</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 6*6 см, бамбук, 24 шт Garcia De Pou</t>
+          <t>Блюдо для подачи 30*3 см доска круглая African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>902</v>
+        <v>2107</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>3</v>
+        <v>240</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81249966</t>
+          <t>81290109</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 2216 AS 212 BE</t>
+          <t>45610-TAI</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 22*16 см прямоуг. дерево с чугунной вставкой LAVA </t>
+          <t>Блюдо для подачи 37*25 см доска круглая Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>3797</v>
+        <v>1477</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>20</v>
+        <v>248</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81249975</t>
+          <t>81290184</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 1225 AS 251 IR</t>
+          <t>45610-TAI</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 25*12 см прямоуг. дерево с чугунной вставкой LAVA </t>
+          <t>Блюдо для подачи 37*25*1,8 см доска круглая Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>2753</v>
+        <v>1543</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>15</v>
+        <v>304</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81240277</t>
+          <t>81290110</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 1825 AS 259 IR</t>
+          <t>45317-TAI</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 25*18 см прямоуг. дерево с чугунной вставкой LAVA </t>
+          <t>Блюдо для подачи 42*15 см доска прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>3517</v>
+        <v>1163</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81240275</t>
+          <t>81290185</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 26 AS 260 IR</t>
+          <t>45317-TAI</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 26 см круглая дерево с чугунной вставкой LAVA </t>
+          <t>Блюдо для подачи 42*15*1,2 см доска прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>4247</v>
+        <v>1163</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81200150</t>
+          <t>81290111</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>TRXS1506</t>
+          <t>45319-TAI</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 26*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 47*17 см доска прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>710</v>
+        <v>1743</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>239</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81210725</t>
+          <t>81290186</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>211.67</t>
+          <t>45319-TAI</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 26,5*16 см, черная, пластик, Garcia de Pou</t>
+          <t>Блюдо для подачи 47*17*1,2 см доска прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1146</v>
+        <v>1743</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1</v>
+        <v>240</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81200151</t>
+          <t>81290112</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>TRXS1507</t>
+          <t>45322-TAI</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 28*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 57*17 см доска прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>328.9</v>
+        <v>2028</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81249973</t>
+          <t>81210399</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 29 AS 261 IR</t>
+          <t>170.26</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 29 см круглая дерево с чугунной вставкой LAVA </t>
+          <t>Блюдо для подачи 6*6 см, бамбук, 24 шт Garcia De Pou</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>5137</v>
+        <v>902</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81240288</t>
+          <t>81290167</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 1630 AS 254 IR</t>
+          <t>S03213-TAI</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*16 см прямоуг. дерево с чугунной вставкой LAVA </t>
+          <t>Бюдо для подачи 33,5*3 см доска круглая Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>3773</v>
+        <v>2713</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1</v>
+        <v>565</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81200152</t>
+          <t>81249966</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>TRXS1508</t>
+          <t>LV HRC HP 2216 AS 212 BE</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 22*16 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>750</v>
+        <v>3797</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81249981</t>
+          <t>81249975</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>LV AS 163 IR</t>
+          <t>LV HRC HP 1225 AS 251 IR</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*20 см овальная дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 25*12 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>3127</v>
+        <v>2753</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81249976</t>
+          <t>81240277</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 2030 AS 255 IR</t>
+          <t>LV HRC HP 1825 AS 259 IR</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*20 см прямоуг. дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 25*18 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>4113</v>
+        <v>3517</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81249983</t>
+          <t>81240275</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>LV AS 161 IR</t>
+          <t>LV HRC HP 26 AS 260 IR</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*20 см прямоуг. дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 26 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>3387</v>
+        <v>4247</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81200543</t>
+          <t>81200150</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>CB84430L</t>
+          <t>TRXS1506</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*20*1,5 см, олива, минеральное масло P.L. Proff Cuisin</t>
+          <t>Доска для подачи 26*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1060.4</v>
+        <v>710</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81200545</t>
+          <t>81210725</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>PS16730L</t>
+          <t>211.67</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*22*2,5 см, олива, лак P.L. Proff Cuisine</t>
+          <t>Доска для подачи 26,5*16 см, черная, пластик, Garcia de Pou</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1118.7</v>
+        <v>1146</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81290166</t>
+          <t>81200151</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>S03212-TAI</t>
+          <t>TRXS1507</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*3 см круглая African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 28*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>2107</v>
+        <v>328.9</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81240013</t>
+          <t>81249973</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>LV AS 271 IR</t>
+          <t>LV HRC HP 29 AS 261 IR</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 31 см круглая дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 29 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>6087</v>
+        <v>5137</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>99000205</t>
+          <t>81240288</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV HRC HP 1630 AS 254 IR</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 32*17*2 см бук P.L. Proff Cuisine</t>
+          <t>Доска для подачи 30*16 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>566</v>
+        <v>3773</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81200153</t>
+          <t>81200152</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>TRXS1509</t>
+          <t>TRXS1508</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 32*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 30*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>530.2</v>
+        <v>750</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81210665</t>
+          <t>81249981</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>208.40</t>
+          <t>LV AS 163 IR</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 32*26 см "Дерево" пластик, Garcia de Pou</t>
+          <t>Доска для подачи 30*20 см овальная дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>2562</v>
+        <v>3127</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81210517</t>
+          <t>81249976</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>188.19</t>
+          <t>LV HRC HP 2030 AS 255 IR</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 32,5*26 см, черная, пластик, Garcia de Pou</t>
+          <t>Доска для подачи 30*20 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>3032</v>
+        <v>4113</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81249977</t>
+          <t>81249983</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 2233 AS 258 IR</t>
+          <t>LV AS 161 IR</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 33*22 см прямоуг. дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 30*20 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>4799</v>
+        <v>3387</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81249978</t>
+          <t>81200543</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 2233 AS 266 IR</t>
+          <t>CB84430L</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 33*22 см прямоуг. дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 30*20*1,5 см, олива, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>5397</v>
+        <v>1060.4</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>73038095</t>
+          <t>81200545</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>8003-1/8 шт кор</t>
+          <t>PS16730L</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 33*23*1,9 см, черная, прессованный бамбуковый уголь, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 30*22*2,5 см, олива, лак P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>636.9</v>
+        <v>1118.7</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>73038101</t>
+          <t>81240013</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>5043-2/12 шт кор</t>
+          <t>LV AS 271 IR</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 33*24 см дерево P.L. Proff Cuisine</t>
+          <t>Доска для подачи 31 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>1075</v>
+        <v>6087</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81249979</t>
+          <t>99000205</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 2433 AS 250 IR</t>
+          <t/>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 33*24 см прямоуг. дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 32*17*2 см бук P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>4897</v>
+        <v>566</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>73038097</t>
+          <t>81200153</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>8003-2/ 8 шт кор</t>
+          <t>TRXS1509</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 33*28*1,9 см, черная, прессованный бамбуковый уголь, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 32*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>735.9</v>
+        <v>530.2</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81290167</t>
+          <t>81210665</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>S03213-TAI</t>
+          <t>208.40</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 33,5*3 см круглая Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 32*26 см "Дерево" пластик, Garcia de Pou</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>2713</v>
+        <v>2562</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>570</v>
+        <v>33</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81249974</t>
+          <t>81210517</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 34 AS 262 IR</t>
+          <t>188.19</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 34 см круглая дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 32,5*26 см, черная, пластик, Garcia de Pou</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>5943</v>
+        <v>3032</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81249982</t>
+          <t>81249977</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>LV AS 164 IR</t>
+          <t>LV HRC HP 2233 AS 258 IR</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 35*25 см овальная дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 33*22 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>4073</v>
+        <v>4799</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81249980</t>
+          <t>81249978</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>LV AS 162 IR</t>
+          <t>LV HRC HP 2233 AS 266 IR</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 35*25 см прямоуг. дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 33*22 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>3003</v>
+        <v>5397</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81200544</t>
+          <t>73038095</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>CB84435L</t>
+          <t>8003-1/8 шт кор</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 35*25*1,5 см, олива, минеральное масло P.L. Proff Cuisin</t>
+          <t>Доска для подачи 33*23*1,9 см, черная, прессованный бамбуковый уголь, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>1105.5</v>
+        <v>636.9</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81200547</t>
+          <t>73038101</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>CB99038S</t>
+          <t>5043-2/12 шт кор</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 35*27*2 см, ясень, минеральное масло P.L. Proff Cuisin</t>
+          <t>Доска для подачи 33*24 см дерево P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>772.2</v>
+        <v>1075</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81200542</t>
+          <t>81249979</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>CB83136T</t>
+          <t>LV HRC HP 2433 AS 250 IR</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 35*27*2,5 см, тик, минеральное масло P.L. Proff Cuisin</t>
+          <t>Доска для подачи 33*24 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1184.7</v>
+        <v>4897</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81200154</t>
+          <t>73038097</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>TRXS1511</t>
+          <t>8003-2/ 8 шт кор</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 36*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 33*28*1,9 см, черная, прессованный бамбуковый уголь, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>665.5</v>
+        <v>735.9</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81200541</t>
+          <t>81249974</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>CB97446W</t>
+          <t>LV HRC HP 34 AS 262 IR</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 36*26*2,7 см, грецкий орех, минеральное масло P.L. Proff Cuisin</t>
+          <t>Доска для подачи 34 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>1423.4</v>
+        <v>5943</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
         <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81240276</t>
+          <t>81249982</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 1737 AS 265 IR</t>
+          <t>LV AS 164 IR</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 37*17 см прямоуг дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 35*25 см овальная дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>4737</v>
+        <v>4073</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81290109</t>
+          <t>81249980</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>45610-TAI</t>
+          <t>LV AS 162 IR</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 37*25 см круглая Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 35*25 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1237</v>
+        <v>3003</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81290184</t>
+          <t>81200544</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>45610-TAI</t>
+          <t>CB84435L</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 37*25*1,8 см круглая Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 35*25*1,5 см, олива, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1543</v>
+        <v>1105.5</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>324</v>
+        <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81200155</t>
+          <t>81200547</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>TRXS1512</t>
+          <t>CB99038S</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 40*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 35*27*2 см, ясень, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>1968</v>
+        <v>772.2</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>99000114</t>
+          <t>81200542</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CB83136T</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 40*21 см, дерево P.L. Proff Cuisine</t>
+          <t>Доска для подачи 35*27*2,5 см, тик, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1041</v>
+        <v>1184.7</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
         <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>73038100</t>
+          <t>81200154</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>8008-1/8шт кор</t>
+          <t>TRXS1511</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 40*25*1,9 см, прессованный бамбуковый уголь, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 36*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>556.6</v>
+        <v>665.5</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
         <v>0</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81200546</t>
+          <t>81200541</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>CB79640K</t>
+          <t>CB97446W</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 40*30*2 см, дуб, минеральное масло P.L. Proff Cuisin</t>
+          <t>Доска для подачи 36*26*2,7 см, грецкий орех, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>866.8</v>
+        <v>1423.4</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81290110</t>
+          <t>81240276</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>45317-TAI</t>
+          <t>LV HRC HP 1737 AS 265 IR</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 42*15 см прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 37*17 см прямоуг дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1163</v>
+        <v>4737</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
         <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81290185</t>
+          <t>81200155</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>45317-TAI</t>
+          <t>TRXS1512</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 42*15*1,2 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 40*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1163</v>
+        <v>1968</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>*73038099</t>
+          <t>99000114</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>8007-1/8 шт коробка</t>
+          <t/>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 45*23*1,9 см, черная прессованный бамбуковый уголь, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 40*21 см, дерево P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>580.8</v>
+        <v>1041</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
         <v>0</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81200533</t>
+          <t>73038100</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>CB110646W</t>
+          <t>8008-1/8шт кор</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 45*24*1,5 см, грецкий орех, минеральное масло P.L. Proff Cuisin</t>
+          <t>Доска для подачи 40*25*1,9 см, прессованный бамбуковый уголь, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>1161.6</v>
+        <v>556.6</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
         <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81200548</t>
+          <t>81200546</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>CB99248S</t>
+          <t>CB79640K</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 45*30*2 см, ясень, минеральное масло P.L. Proff Cuisin</t>
+          <t>Доска для подачи 40*30*2 см, дуб, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>1118.7</v>
+        <v>866.8</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>270</v>
+        <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81290111</t>
+          <t>*73038099</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>45319-TAI</t>
+          <t>8007-1/8 шт коробка</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 47*17 см прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 45*23*1,9 см, черная прессованный бамбуковый уголь, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>1403</v>
+        <v>580.8</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
         <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81290186</t>
+          <t>81200533</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>45319-TAI</t>
+          <t>CB110646W</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 47*17*1,2 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 45*24*1,5 см, грецкий орех, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>1403</v>
+        <v>1161.6</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
         <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81200536</t>
+          <t>81200548</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>CB115651A</t>
+          <t>CB99248S</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 50*20 см дерево лак P.L. Proff Cuisine</t>
+          <t>Доска для подачи 45*30*2 см, ясень, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>2193.4</v>
+        <v>1118.7</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>0</v>
+        <v>247</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81200540</t>
+          <t>81200536</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>CB97051W</t>
+          <t>CB115651A</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 50*22*2 см, грецкий орех, минеральное масло P.L. Proff Cuisin</t>
+          <t>Доска для подачи 50*20 см дерево лак P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>1184.7</v>
+        <v>2193.4</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
         <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81211060</t>
+          <t>81200540</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>188.20</t>
+          <t>CB97051W</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 53*32,5 см, черная, пластик, Garcia de Pou</t>
+          <t>Доска для подачи 50*22*2 см, грецкий орех, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>7218</v>
+        <v>1184.7</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81290112</t>
+          <t>81211060</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>45322-TAI</t>
+          <t>188.20</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 57*17 см прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 53*32,5 см, черная, пластик, Garcia de Pou</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>2028</v>
+        <v>7218</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81210655</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>207.02</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Доска мини-паллета для подачи 13*8*2 см, белый тополь, Garcia de Pou</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>