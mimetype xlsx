--- v0 (2026-06-07)
+++ v1 (2026-11-05)
@@ -1283,51 +1283,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 23:59</t>
+          <t>Прайс актуален на 06.11.2026 00:11</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1369,57 +1369,57 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81249984</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>LV ECO SK 7</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 100 мл d 8,4 см h3,3 см круглый с ручкой чугун LAVA</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1153</v>
+        <v>1721</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>92001072</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>К482172</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 100 мл d7 см h3,2 см круглый с ручкой нерж. "Соня" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1477,85 +1477,85 @@
           <t>81240034</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>73038048 / SG-80246</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 120 мл d8 см h2,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>382</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>734</v>
+        <v>466</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240033</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>73038046 / SG-80245</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 125 мл d6,7 см h3,4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>437</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>851</v>
+        <v>808</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>71002109</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>WOK08</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 125 мл d8,5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1613,119 +1613,119 @@
           <t>31751516</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>SPM70C</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 150 мл d 7 см h4,5 см круглый с ручкой Copper нерж. с медным напылением P.L. </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>937</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2202</v>
+        <v>2080</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240523</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MMC-7-UK</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2337</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240524</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MMS-7-UK</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1363</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200033</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>WL5171-9 (кор=50шт)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 150 мл, 9,5 см круглый с ручкой чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1919,85 +1919,85 @@
           <t>71002110</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>WOK10</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 190 мл d9,5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>294</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>31751518</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>SPM80C</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 200 мл d 8 см h4,5 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1017</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>2209</v>
+        <v>2167</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>203419</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>SPM08</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 200 мл d8 см h4,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2018,54 +2018,54 @@
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81210591</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>198.93</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 275 мл d11,5 см h3,5 см круглый с ручкой нерж. Garcia De Pou</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>510</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>331</v>
       </c>
       <c r="I25" s="10">
-        <v>327</v>
+        <v>280</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>92001496</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>MMC-8-UK</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 285 мл d8,5 см h5 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>