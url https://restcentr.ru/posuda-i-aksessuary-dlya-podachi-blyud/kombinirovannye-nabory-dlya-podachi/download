--- v0 (2026-06-07)
+++ v1 (2026-10-05)
@@ -2240,51 +2240,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 07:06</t>
+          <t>Прайс актуален на 05.10.2026 07:52</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2307,722 +2307,722 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>95001053</t>
+          <t>95001170</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>15300.2</t>
+          <t>16912</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Cалатник для подачи d 26 см (35*26*12 см) стекло на нерж. подставке P.L. - REG</t>
+          <t>Блюдо для подачи d 30 см дерево с нерж. крышкой салатником h14 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>3617</v>
+        <v>4866</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>0</v>
+        <v>147</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>95001170</t>
+          <t>81241055</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>16912</t>
+          <t>SG-82610(C)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 30 см дерево с нерж. крышкой салатником h14 см P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 35 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>4866</v>
+        <v>5643</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>148</v>
+        <v>9</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81241055</t>
+          <t>81241053</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>SG-82610(C)</t>
+          <t>SG-80610(C)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 35 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 35 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>5643</v>
+        <v>4591</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81241053</t>
+          <t>81241056</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>SG-80610(C)</t>
+          <t>SG-82610(D)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 35 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 40 см h18 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>4591</v>
+        <v>8737</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81241056</t>
+          <t>81241054</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>SG-82610(D)</t>
+          <t>SG-80610(D)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 40 см h18 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 40 см h18,5 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>8737</v>
+        <v>5031</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81241054</t>
+          <t>99002701</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>SG-80610(D)</t>
+          <t>S1293 (кор=24шт)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 40 см h18,5 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи и запекания 17,5*11,5 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>5031</v>
+        <v>538</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>99002701</t>
+          <t>99002702</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>S1293 (кор=24шт)</t>
+          <t>S1349 (кор=24шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 17,5*11,5 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо для подачи и запекания 18*12 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>538</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>99002702</t>
+          <t>99002703</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>S1349 (кор=24шт)</t>
+          <t>S1447 (кор=24шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 18*12 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо для подачи и запекания 18,5*14 см h5 см 500 мл фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>538</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>99002703</t>
+          <t>99002704</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>S1447 (кор=24шт)</t>
+          <t>S1478 (кор=16шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 18,5*14 см h5 см 500 мл фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>538</v>
+        <v>821</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>99002704</t>
+          <t>99002705</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>S1478 (кор=16шт)</t>
+          <t>S1479 (кор=16шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>821</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>99002705</t>
+          <t>95001171</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>S1479 (кор=16шт)</t>
+          <t>170693</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо круглое d 30 см менажница на ножках (поднос) нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>821</v>
+        <v>3942</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>95001171</t>
+          <t>81241063</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>170693</t>
+          <t>SG-82735(B)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 30 см менажница на ножках (поднос) нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 7,6 см сет 3 шт. на дерев. подст. h4 см 200 мл Dents нерж. 2 ручки золото P.L. </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>3942</v>
+        <v>4261</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81241063</t>
+          <t>81241064</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>SG-82735(B)</t>
+          <t>SG-82735(C)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 7,6 см сет 3 шт. на дерев. подст. h4 см 200 мл Dents нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 9 см сет 3 шт. на дерев. подст. h5,5 см 350 мл Dents нерж. 2 ручки золото P.L. </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>4261</v>
+        <v>5253</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>144</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81241064</t>
+          <t>99000130</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>SG-82735(C)</t>
+          <t>123857-GS</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 9 см сет 3 шт. на дерев. подст. h5,5 см 350 мл Dents нерж. P.L. Proff Cuisine</t>
+          <t>Набор для комплимента 9 предметов (блюдо, емкости с ручкой, ложки) P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>5253</v>
+        <v>710</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>144</v>
+        <v>395</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>99000130</t>
+          <t>99000127</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>123857-GS</t>
+          <t>123854-GS</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Набор для комплимента 9 предметов (блюдо, емкости с ручкой, ложки) P.L. Proff Cuisine [1]</t>
+          <t>Набор для комплимента 9 предметов (блюдо, емкости, ложки) P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>710</v>
+        <v>696</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>395</v>
+        <v>756</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>99000127</t>
+          <t>92000040</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>123854-GS</t>
+          <t>SS62-350-BK80</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Набор для комплимента 9 предметов (блюдо, емкости, ложки) P.L. Proff Cuisine [1]</t>
+          <t>Набор для подачи пиццы d 35 см (доска бамбуковая с ручкой + нож)</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>696</v>
+        <v>2507</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>757</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>92000040</t>
+          <t>92000106</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>SS62-350-BK80</t>
+          <t>SS62-320-BK80</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Набор для подачи пиццы d 35 см (доска бамбуковая с ручкой + нож)</t>
+          <t>Набор для подачи пиццы: доска бамбуковая d 32 см с ручкой + нож, Prohotel</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>2507</v>
+        <v>1292.5</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>92000106</t>
+          <t>95001215</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>SS62-320-BK80</t>
+          <t>X88113-M</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Набор для подачи пиццы: доска бамбуковая d 32 см с ручкой + нож, Prohotel</t>
+          <t>Поднос блюдо для выкладки 53*32,5*19 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1292.5</v>
+        <v>8673</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>171</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>95001215</t>
+          <t>81240144</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>X88113-M</t>
+          <t>X88183</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*19 см нерж. с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки 53*32,5*19 см фарфор с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>8673</v>
+        <v>12473</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>172</v>
+        <v>100</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81240144</t>
+          <t>95001213</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>X88183</t>
+          <t>X52113-M</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*19 см фарфор с пласт. Roll-top крышкой SUNNEX</t>
+          <t>Поднос блюдо для выкладки 53*32,5*8,5 см нерж. с пласт. крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>12473</v>
+        <v>6317</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>103</v>
+        <v>161</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>92001043</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>X887117</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Поднос для выкладки 53*32,5*23,5 см пласт. с пласт. Roll-top крышкой SUNNEX</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -3080,833 +3080,833 @@
           <t>95001275</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>X88189L-2CIB</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Поднос для выкладки 53*32,5*23,7 см нерж. с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>12113</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>990050767</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>M1257-1/1</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Поднос для выкладки 53*32,5*24,5 см нерж. с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>22973</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>95001274</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>X88183L-2CIB</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + 2 емкости с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>16637</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>99005067</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>M1256-1/1</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Поднос для выкладки 53*32,5*24,5 см фарфор с пласт. Roll-top крышкой + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>30157</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>95001213</t>
+          <t>81200579</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>X52113-M</t>
+          <t>M1269-1/1</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 53*32,5*8,5 см нерж. с пласт. крышкой SUNNEX</t>
+          <t>Поднос для выкладки 54,5*34*6 см 6 салатников (1,2л) + подставка с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>6317</v>
+        <v>19637</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>162</v>
+        <v>1</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81200579</t>
+          <t>92001026</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>M1269-1/1</t>
+          <t>X88281-CIB</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 54,5*34*6 см 6 салатников (1,2л) + подставка с хладогеном SUNNEX</t>
+          <t>Поднос для выкладки d 38,5 см h30,5 см нерж. с пласт. Roll-top крышкой + емкость с хладогеном SUNNEX</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>19637</v>
+        <v>10348</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>92001026</t>
+          <t>92000114</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>X88281-CIB</t>
+          <t>GU-ISI8SET-CB</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки d 38,5 см h30,5 см нерж. с пласт. Roll-top крышкой + емкость с хладогеном SUNNEX</t>
+          <t>Подставка фуршетная горка 3 яруса 52*35*30 см нерж. + 3 блюда P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>10348</v>
+        <v>9404</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>92000114</t>
+          <t>92000056</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>GU-ISI8SET-CB</t>
+          <t>GU-MEL3KDSET-CB</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 3 яруса 52*35*30 см нерж. + 3 блюда P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка + блюдо набор 3 шт прямоуг. (55*32*27см /45*22*19см /35*19*11см) P.L.</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>9404</v>
+        <v>14146</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>92000056</t>
+          <t>95001245</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>GU-MEL3KDSET-CB</t>
+          <t>271503</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка + блюдо набор 3 шт прямоуг. (55*32*27см /45*22*19см /35*19*11см) P.L.</t>
+          <t>Подставка хромированная с тремя фарфоровыми блюдами, 38*15 см, P.L. - REG [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>14146</v>
+        <v>2332</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>95001245</t>
+          <t>95001246</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>271503</t>
+          <t>271506</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Подставка хромированная с тремя фарфоровыми блюдами, 38*15 см, P.L. - REG [1]</t>
+          <t>Подставка хромированная с шестью фарфоровыми блюдами, 39*20 см, P.L. - REG [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>2332</v>
+        <v>2924</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>95001246</t>
+          <t>95001053</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>271506</t>
+          <t>15300.2</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Подставка хромированная с шестью фарфоровыми блюдами, 39*20 см, P.L. - REG [1]</t>
+          <t>Салатник для подачи d 26 см (35*26*12 см) стекло на нерж. подставке P.L. - REG</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>2924</v>
+        <v>3617</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81240042</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>73038070 / SG-82733</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 13,7 см h5 см 650 мл Dents круглая нерж. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>2453</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81240038</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>73038068 / SG-82732</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 14,5*9,5*4,7 см Dents прямоуг. нерж. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1643</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>580</v>
+        <v>543</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81241071</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>SG-77718(B)</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 15 см 500 мл круглая алюм. с анод. покр. 2 ручки P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 15 см 500 мл круглая алюм. с анод. покр. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>4327</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>2</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81241073</t>
+          <t>81241069</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>SG-69822</t>
+          <t>SG-75718(B)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 15,5*15,5 см h2,5 см квадратная алюм. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 15,2 см h4 см круглая алюм. с антипр. покр. 2 ручки золото</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>3947</v>
+        <v>3700</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>43</v>
+        <v>122</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81241075</t>
+          <t>81241073</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>SG-69823(B)</t>
+          <t>SG-69822</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см h3,5 см круглая алюм. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 15,5*15,5 см h2,5 см квадратная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>3673</v>
+        <v>3947</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>209</v>
+        <v>43</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81240039</t>
+          <t>81241075</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>73038071 / SG-82733</t>
+          <t>SG-69823(B)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см h5,2 см 820 мл Dents круглая нерж. 2 ручки золото P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см h3,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>2637</v>
+        <v>3673</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>674</v>
+        <v>209</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>71048182</t>
+          <t>81240039</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>17007W</t>
+          <t>73038071 / SG-82733</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16*16 см квадратная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см h5,2 см 820 мл Dents круглая нерж. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1375</v>
+        <v>2637</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>0</v>
+        <v>673</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81241070</t>
+          <t>71048182</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>SG-75718(C)</t>
+          <t>17007W</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17 см h3,5 см 750 мл круглая алюм. с антипр. покр. 2 руч. P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 16*16 см квадратная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>4373</v>
+        <v>1375</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>248</v>
+        <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81241072</t>
+          <t>81241070</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>SG-77718(C)</t>
+          <t>SG-75718(C)</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17,4 см 750 мл круглая алюм. с анод. покр. 2 ручки P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 17 см h3,5 см круглая алюм. с антипр. покр. 2 ручки золото</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>4947</v>
+        <v>4373</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>274</v>
+        <v>234</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81241068</t>
+          <t>81241072</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>SG-82797</t>
+          <t>SG-77718(C)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 19,5 см Dents круглая нерж. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 17,4 см круглая алюм. с анод. покр. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>4947</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>220</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81241066</t>
+          <t>81241068</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>SG-82790(A)</t>
+          <t>SG-82797</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 340 мл Dents круглая нерж. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 19,5 см Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>2989</v>
+        <v>4947</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>184</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81241067</t>
+          <t>81241066</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>SG-82790(B)</t>
+          <t>SG-82790(A)</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 400 мл Dents круглая нерж. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 340 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>3307</v>
+        <v>2989</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81241069</t>
+          <t>81241067</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>SG-75718(B)</t>
+          <t>SG-82790(B)</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 500 мл круглая алюм. с антиприг. покр. 2 ручки P.L. </t>
+          <t>Сковорода для подачи на дерев. подст. 400 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>3700</v>
+        <v>3307</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81241065</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>SG-82795(A)</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл для подачи набор 3 шт. на дерев. подст. Dents нерж. P.L.</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>