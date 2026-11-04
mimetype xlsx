--- v0 (2026-06-07)
+++ v1 (2026-11-04)
@@ -2669,51 +2669,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 17:54</t>
+          <t>Прайс актуален на 05.11.2026 01:53</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2736,2207 +2736,2207 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81279079</t>
+          <t>81240700</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCB-4SN (HONRI)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 10*10*7,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи  9,5*9,5 см h5,8 см квадратная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>2289</v>
+        <v>953</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>353</v>
+        <v>1</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81240021</t>
+          <t>99000118</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>73038029 / SG-95350 (A)</t>
+          <t>MCWW-1010</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 10*9 см Antique Copper нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи  9,5*9,5 см h6 см квадратная нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>2573</v>
+        <v>897</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>435</v>
+        <v>169</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81279080</t>
+          <t>81279079</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSK100NM</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 10*9,5*5,7 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 10*10 см h7,5 см квадратная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>1653</v>
+        <v>2289</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>1602</v>
       </c>
       <c r="I8" s="10">
-        <v>333</v>
+        <v>353</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81240699</t>
+          <t>81240021</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038029 / SG-95350 (A)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 10,3*8,5*6,2 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 10*9 см Antique Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1107</v>
+        <v>2573</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>1801</v>
       </c>
       <c r="I9" s="10">
-        <v>293</v>
+        <v>391</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81240716</t>
+          <t>81279080</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>JQ-W559L</t>
+          <t>BSK199NM</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 10,5*13,2*9 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 10*9,5 см h5,7 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1397</v>
+        <v>1653</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>1157</v>
       </c>
       <c r="I10" s="10">
-        <v>2637</v>
+        <v>329</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81200323</t>
+          <t>81240699</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>ZJ-C022-G</t>
+          <t>MCB-4T (HONRI)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 10,5*9*6,5 см, "Gold" нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 10,3*8,5 см h6,2 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>725</v>
+        <v>1107</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>206</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81200321</t>
+          <t>81240716</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>ZJ-C022-B</t>
+          <t>JQ-W559L</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 10,5*9*6,5 см, нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 10,5*13,2 см h9 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>799</v>
+        <v>1397</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>977</v>
       </c>
       <c r="I12" s="10">
-        <v>0</v>
+        <v>2625</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81240803</t>
+          <t>81200323</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZJ-C022-G</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 11*6,5 см см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 10,5*9 см h6,5 см "Gold" прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>737</v>
+        <v>725</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2905</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81240802</t>
+          <t>81200321</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZJ-C022-B</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 11*9*6,5 см см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 10,5*9 см h6,5 см прямоуг. 2 ручки нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>737</v>
+        <v>799</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1188</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81240715</t>
+          <t>81240802</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>MCB-4SL (HONRI)</t>
+          <t>QL089-02</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 12*12*6,6 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 11*9 см h6,5 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1237</v>
+        <v>737</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>103</v>
+        <v>701</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81200324</t>
+          <t>81240715</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>ZJ-C024-AG</t>
+          <t>MCB-4SL (HONRI)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 12,5*10*8,5 см "Gold" нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 12*12 см h6,6 см квадратная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>888</v>
+        <v>1237</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>70370307</t>
+          <t>81200324</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>A05 / коробка 72 шт</t>
+          <t>ZJ-C024-AG</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 12,5*10*8,5 см, нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 12,5*10 см h8,5 см "Gold" прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>616</v>
+        <v>888</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81241289</t>
+          <t>70370307</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A05 / коробка 72 шт</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 12,7*12,7*5,6 см Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 12,5*10 см h8,5 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>3037</v>
+        <v>616</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>202</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>70370308</t>
+          <t>81241289</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>A06</t>
+          <t>FB 49126</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 13*11*8 см, нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 12,7*12,7 см h5,6 см Copper квадратная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>528</v>
+        <v>3037</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>202</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>1809088</t>
+          <t>70370308</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>1809088</t>
+          <t>A06</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 13*13*10 см черная, нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 13*11 см h8 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>465</v>
+        <v>528</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81210720</t>
+          <t>1809088</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>211.41</t>
+          <t>1809088</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 13*13,5*9,5 см "Магазин" Тележка нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 13*13 см h10 см черная квадратная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>739</v>
+        <v>465</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81240018</t>
+          <t>81210720</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>73038025 / SG-95364(</t>
+          <t>211.41</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 14*8 см "Дуршлаг" Antique Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 13*13,5 см h9,5 см "Тележка" прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1346</v>
+        <v>739</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>80005054</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 14,5*10,5 см "Магазин" нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 14,5*10,5 см h6 см "Магазин" прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>262</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81200561</t>
+          <t>73024186</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>GU-BSK188-CB</t>
+          <t>A004</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 18 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 18*14 см h21 см "Тележка" прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>558</v>
+        <v>872</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>73024186</t>
+          <t>73024187</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>A004</t>
+          <t>A010</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 18*14*21 см "Магазин" Тележка нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 18,5*13,2 см h8,5 см "Магазин" прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>872</v>
+        <v>443</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>73024187</t>
+          <t>81210721</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>A010</t>
+          <t>211.42</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 18,5*13,2*8,5 см "Магазин" нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 18,5*13,5 см h9 см "Магазин" прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>443</v>
+        <v>690</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81210721</t>
+          <t>92001473</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>211.42</t>
+          <t/>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 18,5*13,5*9 см "Магазин" нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 19,2*13,2 см h9,2 см "Магазин" прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>690</v>
+        <v>389</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>92001473</t>
+          <t>81200562</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GU-BSK21158-CB</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 19,2*13,2 см "Магазин" нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 21*15 см h7,5 см овальная 2 ручки нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>389</v>
+        <v>693</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81240807</t>
+          <t>81241286</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FB 49117</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 20,5 см h6 см черная нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 21,5*10,5 см h5,1 см Antique Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1173</v>
+        <v>2547</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>331</v>
+        <v>181</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81200562</t>
+          <t>81241290</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>GU-BSK21158-CB</t>
+          <t>FB 49127</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 21*15 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 21,5*10,5 см h5,1 см Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>693</v>
+        <v>3173</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>2221</v>
       </c>
       <c r="I30" s="10">
-        <v>10</v>
+        <v>202</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81241286</t>
+          <t>81241287</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FB 48231</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 21,5*10,5*5,1 см Antique Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 21,5*10,5 см h5,1 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>2547</v>
+        <v>2673</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>1871</v>
       </c>
       <c r="I31" s="10">
-        <v>181</v>
+        <v>202</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81241290</t>
+          <t>81240845</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCB-8T (HONRY)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 21,5*10,5*5,1 см Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 21,7*12 см h6 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>3173</v>
+        <v>1403</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>982</v>
       </c>
       <c r="I32" s="10">
-        <v>202</v>
+        <v>986</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81241287</t>
+          <t>81240249</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSKF224NM</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 21,5*10,5*5,1 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 22*12,5 см h4 см прямоуг. 2 ручки нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>2673</v>
+        <v>1457</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>202</v>
+        <v>68</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81240845</t>
+          <t>81240248</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSK150</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 21,7*12*6 см, нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 22*8 см h14 см на ножках овальная 2 ручки нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1403</v>
+        <v>2043</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1068</v>
+        <v>42</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81240249</t>
+          <t>81200563</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>BSKF224NM</t>
+          <t>BSKC69-CB</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 22*12,5*4 см, нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 23*15 см h10 см овальная 2 ручки нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1457</v>
+        <v>732</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>89</v>
+        <v>279</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81240248</t>
+          <t>81240251</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>BSK150</t>
+          <t>BSKR26</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 22*14*8 см на ножках нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 23*15 см h6 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>2043</v>
+        <v>1537</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>44</v>
+        <v>346</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81200563</t>
+          <t>81200194</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>BSKC69-CB</t>
+          <t>BBW-9T</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 23*15 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 23*15 см h7,5 см черная прямоуг. металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>732</v>
+        <v>873</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>309</v>
+        <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81240251</t>
+          <t>81240850</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>BSKR26</t>
+          <t>BBW-9TBK</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 23*15*6 см, нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 23,2*14,9 см h8 см черная прямоуг. металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1537</v>
+        <v>873</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>611</v>
       </c>
       <c r="I38" s="10">
-        <v>346</v>
+        <v>802</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81200194</t>
+          <t>81279081</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>BBW-9T</t>
+          <t>BSKR28</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 23*15*7,5 см черная металл P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 23,2*15,1 см h6 см черная прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>873</v>
+        <v>1378</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>964</v>
       </c>
       <c r="I39" s="10">
-        <v>0</v>
+        <v>304</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81240850</t>
+          <t>73024188</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A011</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 23,2*14,9*8 см черная металл P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 23,5*15,2 см h9 см "Магазин" прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>873</v>
+        <v>293</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>864</v>
+        <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81279081</t>
+          <t>81240246</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSKR30</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 23,2*15,1*6 см черная нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 24*15 см h3,5 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1378</v>
+        <v>1597</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>1117</v>
       </c>
       <c r="I41" s="10">
-        <v>330</v>
+        <v>1155</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>73024188</t>
+          <t>81240247</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>A011</t>
+          <t>BSKR31</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 23,5*15,2*9 см "Магазин" нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 24*15 см h3,5 см черная прямоуг. металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>293</v>
+        <v>1402</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81240246</t>
+          <t>81240847</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>BSKR30</t>
+          <t>MCB-10TD (HONRY)</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 24*15*3,5 см, нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 25,1*13,2 см h4,5 см прямоуг. 2 ручки нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>1597</v>
+        <v>1137</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1161</v>
+        <v>801</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81240247</t>
+          <t>81240846</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>BSKR31</t>
+          <t>MCB-10TN (HONRY)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 24*15*3,5 см, черная нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 25,2*13,2 см h4,1 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>1402</v>
+        <v>1123</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>85</v>
+        <v>866</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81240895</t>
+          <t>81240849</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCB-10BT</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 25*8 см черная металл P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 25,3*13,2 см h9,4 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>893</v>
+        <v>1489</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>1042</v>
       </c>
       <c r="I45" s="10">
-        <v>565</v>
+        <v>1193</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81240847</t>
+          <t>81240848</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCB-10TB (HONRY)</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 25,1*13,2*4,5 см, 2 ручки нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 25,6*18 см h5,2 см черная прямоуг. металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1137</v>
+        <v>1317</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>921</v>
       </c>
       <c r="I46" s="10">
-        <v>802</v>
+        <v>788</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81240846</t>
+          <t>81240250</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSKF225NM</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 25,2*13,2*4,1 см, нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 28*16 см h5 см прямоуг. 2 ручки нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1123</v>
+        <v>1993</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>1395</v>
       </c>
       <c r="I47" s="10">
-        <v>870</v>
+        <v>1046</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81240849</t>
+          <t>8120588</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MWI1108K</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 25,3*13,2*9,4 см, нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 28*20 см h9,5 см черная овальная металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>1489</v>
+        <v>627</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>1196</v>
+        <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81240848</t>
+          <t>81200588</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MWI1108K</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 25,6*18*5,2 см, черная металл P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 28*20 см h9,5 см черная овальная металл. SUNNEX</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1317</v>
+        <v>993</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>695</v>
       </c>
       <c r="I49" s="10">
-        <v>790</v>
+        <v>908</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81240250</t>
+          <t>81241288</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>BSKF225NM</t>
+          <t>FB 48232</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 28*16*5 см, нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 28,5*14,5 см h5,3 см прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1993</v>
+        <v>3173</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1105</v>
+        <v>202</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81200588</t>
+          <t>81241285</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>MWI1108K</t>
+          <t>FB 49118</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 28*20*9,5 см, черная металл. SUNNEX</t>
+          <t>Корзинка для подачи 28,5*15,5 см h5,2 см Antique Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>993</v>
+        <v>3817</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>2671</v>
       </c>
       <c r="I51" s="10">
-        <v>919</v>
+        <v>201</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>8120588</t>
+          <t>81241291</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>MWI1108K</t>
+          <t>FB 49128</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 28*20*9,5 см, черная нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 28,5*15,5 см h5,2 см Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>627</v>
+        <v>3817</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>0</v>
+        <v>202</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81241288</t>
+          <t>81241129</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CBSB 45001</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 28,5*14,5*5,3 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 34*21,5 см h6 см поднос прямоуг. нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>3173</v>
+        <v>14597</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81241285</t>
+          <t>81241130</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MST 34591</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 28,5*15,5*5,2 см Antique Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 49*34 см h8 см поднос прямоуг. нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>3817</v>
+        <v>23719</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>201</v>
+        <v>28</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81241291</t>
+          <t>81241128</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CBSB 45002</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 28,5*15,5*5,2 см Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 60*31 см h6 см поднос прямоуг. нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>3817</v>
+        <v>18243</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>202</v>
+        <v>29</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81200319</t>
+          <t>81200322</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>ZJ-C023</t>
+          <t>ZJ-C023-G</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 9*9 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи d  9 см h9 см "Gold" круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>509</v>
+        <v>725</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81249834</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>BSKR29</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 9*9 см, нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи d  9 см h9 см круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1647</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81200322</t>
+          <t>81200319</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>ZJ-C023-G</t>
+          <t>ZJ-C023</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 9*9*9 см, "Gold" нерж., P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи d  9 см h9 см круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>725</v>
+        <v>509</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
         <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81240700</t>
+          <t>81240803</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL089-07</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 9,5*9,5*5,8 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи d 11 см h6,5 см круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>953</v>
+        <v>737</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>515</v>
       </c>
       <c r="I59" s="10">
-        <v>150</v>
+        <v>2810</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>99000118</t>
+          <t>81240018</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>MCWW-1010</t>
+          <t>73038025 / SG-95364(</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 9,5*9,5*6 см нерж. SUNNEX</t>
+          <t>Корзинка для подачи d 14 см h8 см "Дуршлаг" Antique Copper круглая 2 ручки нерж. P.L. </t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>897</v>
+        <v>1346</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>203</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81200193</t>
+          <t>81200561</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>FFH-10</t>
+          <t>GU-BSK188-CB</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи Конус 12*16,4 см с подставкой для соусника черная металл P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи d 18 см h7,5 см круглая 2 ручки нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>673</v>
+        <v>558</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>164</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81200565</t>
+          <t>81240807</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>SS59-CB</t>
+          <t>BSK101</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи Конус 12,7*22,9 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи d 20,5 см h6 см черная круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>1638</v>
+        <v>1173</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>0</v>
+        <v>331</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81210567</t>
+          <t>81240895</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>195.12</t>
+          <t>BBW-10RBK (HONRI)</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи Конус 12,8*22,5 см черная металл P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи d 25 см h8 см черная круглая металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>1257</v>
+        <v>893</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>449</v>
+        <v>564</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81210327</t>
+          <t>81200564</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>161.39</t>
+          <t>SQFBSS-CB</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи Конус 18*17,5 см черная металл P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи Конус 6,4*6,4 см h12,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>1299</v>
+        <v>685</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>575</v>
+        <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81210326</t>
+          <t>81200193</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>161.36</t>
+          <t>FFH-10</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи Конус 23*12,5 см черная металл P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи Конус d 12 см h16,4 см с подставкой для соусника черная металл P.L. </t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>1317</v>
+        <v>673</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>699</v>
+        <v>253</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81200564</t>
+          <t>81200565</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>SQFBSS-CB</t>
+          <t>SS59-CB</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи Конус 6,4*12,7 см нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи Конус d 12,7 см h22,9 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>685</v>
+        <v>1638</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
         <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81241129</t>
+          <t>81210567</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>195.12</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Корзинка поднос для подачи 34*21,5*6 см нерж. P.L. Hotelware</t>
+          <t>Корзинка для подачи Конус d 12,8 см h22,5 см черная металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>14597</v>
+        <v>1257</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>27</v>
+        <v>423</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81241130</t>
+          <t>81210327</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>161.39</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Корзинка поднос для подачи 49*34*8 см нерж. P.L. Hotelware</t>
+          <t>Корзинка для подачи Конус d 18 см h17,5 см черная металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>23719</v>
+        <v>1299</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>909</v>
       </c>
       <c r="I68" s="10">
-        <v>31</v>
+        <v>538</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81241128</t>
+          <t>81210326</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>161.36</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Корзинка поднос для подачи 60*31*6 см нерж. P.L. Hotelware</t>
+          <t>Корзинка для подачи Конус d 23 см h12,5 см черная металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>18243</v>
+        <v>1317</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>29</v>
+        <v>697</v>
       </c>
       <c r="J69" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>