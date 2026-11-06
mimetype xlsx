--- v0 (2026-06-10)
+++ v1 (2026-11-06)
@@ -1481,51 +1481,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 14:02</t>
+          <t>Прайс актуален на 06.11.2026 03:25</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1638,102 +1638,102 @@
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81272019</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>SG-73136</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Мангал настольный для подачи 26*17*12 см Copper с медным покрытием + 4 шампура P.L. </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>19537</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>13675</v>
       </c>
       <c r="I8" s="10">
         <v>13</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240721</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>8700</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Подставка для сковороды Садж d 26,5 см h17см бронза сталь N8700 P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>3700</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>2590</v>
       </c>
       <c r="I9" s="10">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240717</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>4722</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи саджа 34 см 2 ручки + подставка сталь N4722 P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>4700</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
@@ -1791,736 +1791,736 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2408</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240719</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5000</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи саджа 34,5 см вороненая 2 ручки + подставка бронза сталь N5000 P.L.</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>5273</v>
+        <v>5363</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240718</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>4800</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи саджа 34,5 см вороненая 2 ручки + подставка сталь N4800 P.L. </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>4870</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>3409</v>
       </c>
       <c r="I14" s="10">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92001519</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>Gu-3303 PANS  / 2 шт</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи саджа 35 см 2 ручки + подставка сталь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>4793</v>
+        <v>4846</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240720</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>7100+700</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи саджа 40 см вороненая 2 ручки + подставка бронза сталь N7100/700 P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>5583</v>
+        <v>5766</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>3908</v>
       </c>
       <c r="I16" s="10">
-        <v>228</v>
+        <v>161</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81241113</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCD 5051 H</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 0,5 л d 17,3 см Dents круглый 16*16*29 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 0,5 л круглый d 17,3 см Dents 16*16*29 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>12737</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>8915</v>
       </c>
       <c r="I17" s="10">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81241114</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>MCD 5052 H</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 0,9 л d 21,5 см  Dents круглый 21*21*35 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 0,9 л круглый d 21,5 см  Dents 21*21*35 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>18737</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>13115</v>
       </c>
       <c r="I18" s="10">
         <v>10</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81272032</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>SG-84451(A)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 1,75 л Copper круглый с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 1,75 л круглый Copper с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>10240</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81272030</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>SG-82451(A)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 1,75 л Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 1,75 л круглый Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>8881</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81241058</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>SG-84464(A)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>21859</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81241059</t>
+          <t>81272033</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>SG-84475(A)</t>
+          <t>SG-84451(B)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>19437</v>
+        <v>15747</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81272033</t>
+          <t>81241059</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>SG-84451(B)</t>
+          <t>SG-84475(A)</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л Copper круглый нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>15747</v>
+        <v>19437</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81272031</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>SG-82451(B)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 29 см h54 см Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 29 см h54 см Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>10931</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81244999</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>73038003 / SG-95464 (A)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 30 см Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 30 см Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>21857</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81241104</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CRD 886 SS</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 3 л d 31,5 см Rings круглый 30*30*53 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 3 л круглый d 31,5 см Rings 30*30*53 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>22737</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81241105</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CRD 887 SS</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 4 л d 35,5 см Rings круглый 35*35*60 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 4 л круглый d 35,5 см Rings 35*35*60 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>30273</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>10</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81241057</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>SG-82475(B)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 5 л Dents круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 5 л круглый Dents нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>15297</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>10707</v>
       </c>
       <c r="I28" s="10">
         <v>71</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81241061</t>
+          <t>81241060</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>SG-86475(C)</t>
+          <t>SG-86464(C)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>27053</v>
+        <v>25537</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81241060</t>
+          <t>81241061</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>SG-86464(C)</t>
+          <t>SG-86475(C)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 7 л Antique круглый нерж. с покрытием на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 7 л круглый Antique нерж. с покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>25537</v>
+        <v>27053</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>18937</v>
       </c>
       <c r="I30" s="10">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81241106</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CRD 888 SS</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 8 л d 43 см Rings круглый 42*42*70 см нерж. на подставке P.L. Hotelware</t>
+          <t>Чафиндиш (мармит) 8 л круглый d 43 см Rings 42*42*70 см нерж. на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>47273</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>33091</v>
       </c>
       <c r="I31" s="10">
         <v>10</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81290197</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>CDIG</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 9 л d 41,5 см h72 см Gold круглый нерж. с покрытием на подставке P.L. </t>
+          <t>Чафиндиш (мармит) 9 л круглый d 41,5 см h72 см Gold нерж. с покрытием на подставке P.L. </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>14931</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81290196</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>CDIS</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Чафиндиш (мармит) 9 л d 41,5 см h72 см круглый нерж. на подставке P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 9 л круглый d 41,5 см h72 см нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>11521</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>