--- v0 (2026-06-03)
+++ v1 (2026-09-23)
@@ -381,50 +381,59 @@
                                 <Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.jpg"/>
                                 <Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.jpg"/>
                                 <Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.jpg"/>
                                 <Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.jpg"/>
                                 <Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.jpg"/>
                                 <Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.jpg"/>
                                 <Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.jpg"/>
                                 <Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.jpg"/>
                                 <Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.jpg"/>
                                 <Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.jpg"/>
                                 <Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.jpg"/>
                                 <Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.jpg"/>
                                 <Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.jpg"/>
                                 <Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.jpg"/>
                                 <Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.jpg"/>
                                 <Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.jpg"/>
                                 <Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.jpg"/>
                                 <Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.jpg"/>
                                 <Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.jpg"/>
                                 <Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.jpg"/>
                                 <Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.jpg"/>
                                 <Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.jpg"/>
                                 <Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.jpg"/>
                                 <Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.jpg"/>
                                 <Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.jpg"/>
+                                <Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.jpg"/>
+                                <Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.jpg"/>
+                                <Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.jpg"/>
+                                <Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.jpg"/>
+                                <Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.jpg"/>
+                                <Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.jpg"/>
+                                <Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.jpg"/>
+                                <Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.jpg"/>
+                                <Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -6813,50 +6822,338 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Image202"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Image203"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Image204"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Image205"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Image206"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Image207"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Image208"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Image209"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Image210"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Image211"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -7130,78 +7427,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J205"/>
+  <dimension ref="A2:J214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 04.06.2026 00:38</t>
+          <t>Прайс актуален на 23.09.2026 08:13</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -7365,309 +7662,309 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>897</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>2</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81241185</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ST 2282</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Подставка + тажин для выкладки,32*32*26 см  P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>42073</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>19</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81241186</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ST 2283</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Подставка + тажин для выкладки,40*40*35 см  P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>62097</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>19</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81241187</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ST 2284</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Подставка + тажин для выкладки,49*49*44 см  P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>84137</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>19</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222519</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DKCT0007 SUB</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Подставка для бокала костер d 10,2 см h6 мм керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>273</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222517</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DKCT0002 SUB</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Подставка для бокала костер d 10,2 см h6 мм керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>273</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222518</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DKCT0003 SUB</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Подставка для бокала костер d 10,2 см h6 мм керамика B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>273</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81272058</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>CCM-6R</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Подставка под горячее 15,2*1 см, набор 4шт, пробка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>798</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>284</v>
+        <v>242</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>70001336</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>Kue-007</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Подставка под горячее 18 см силиконовая Германия</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="9">
         <v>861</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>73038103</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>5055/12 шт кор</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Подставка под горячее 20*20*1,5 см, бамбук, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7827,51 +8124,51 @@
           <t>81240261</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>JQ-W033C / PTS-789</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 23*22*17 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>577</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81221735</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>P2306</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Подставка фуршетная горка 2 яруса 38*22*19 см нерж. + 2 блюда стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7904,6151 +8201,6457 @@
         <is>
           <t>Подставка фуршетная горка 2 яруса 56*27,8 см h32,5 см нерж/стекло KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>34473</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>1</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81200571</t>
+          <t>81240962</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>MWS11C</t>
+          <t>UTBS 32100</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 2 яруса для гастроемкостей GN1/1 (565*525*325 мм) P.L</t>
+          <t>Подставка фуршетная горка 2 яруса 80*35*23,5 см нерж. + 2 блюда дерево P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>3937</v>
+        <v>19613</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81200572</t>
+          <t>81200571</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>MWS12C</t>
+          <t>MWS11C</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 2 яруса для гастроемкостей GN1/2 (360*525*325 мм) P.L</t>
+          <t>Подставка фуршетная горка 2 яруса для гастроемкостей GN1/1 (565*525*325 мм) P.L</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>3723</v>
+        <v>3937</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>99005081</t>
+          <t>81200572</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>CFRE2/K</t>
+          <t>MWS12C</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 2 яруса для корзин 44,5*26*22 см нерж. SUNNEX</t>
+          <t>Подставка фуршетная горка 2 яруса для гастроемкостей GN1/2 (360*525*325 мм) P.L</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>2437</v>
+        <v>3723</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>931</v>
+        <v>107</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81243075</t>
+          <t>99005081</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>JD-2188</t>
+          <t>CFRE2/K</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 2 яруса для корзин нерж. + 2 корзины 40*28*8 см P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 2 яруса для корзин 44,5*26*22 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>11783</v>
+        <v>2437</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>896</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81243076</t>
+          <t>81243075</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>JD-2189</t>
+          <t>JD-2188</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 2 яруса для корзин нерж. + 2 корзины 53*31*10 см P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 2 яруса для корзин нерж. + 2 корзины 40*28*8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>13843</v>
+        <v>11783</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>78040031</t>
+          <t>81243076</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>M029-5-UK</t>
+          <t>JD-2189</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 3 яруса 23*13*40 см нерж. + 3 глубоких блюда дерево SUNNEX</t>
+          <t>Подставка фуршетная горка 2 яруса для корзин нерж. + 2 корзины 53*31*10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>18673</v>
+        <v>13843</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81241087</t>
+          <t>78040031</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>SG-79963</t>
+          <t>M029-5-UK</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 3 яруса 25*23*12 см нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 3 яруса 23*13*40 см нерж. + 3 глубоких блюда дерево SUNNEX</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>5748</v>
+        <v>19910</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>92000058</t>
+          <t>81241087</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>GU-ARCHSBAM-CB</t>
+          <t>SG-79963</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 3 яруса 33*15*31 см нерж. + 3 глубоких блюда P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 3 яруса 25*23*12 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>5500</v>
+        <v>5748</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81221737</t>
+          <t>92000058</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GU-ARCHSBAM-CB</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 3 яруса 35*34*16 см нерж. + 3 блюда стекло P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 3 яруса 33*15*31 см нерж. + 3 глубоких блюда P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>2557</v>
+        <v>5500</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>92000114</t>
+          <t>81240967</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>GU-ISI8SET-CB</t>
+          <t>STTR 006</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 3 яруса 52*35*30 см нерж. + 3 блюда P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 3 яруса 35*32*52 см нерж. + 3 блюда дерево P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>9404</v>
+        <v>40137</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>92000057</t>
+          <t>81221737</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>GU-ARCHIBAM-CB</t>
+          <t>P2063</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 3 яруса 60*25*45 см нерж. + 3 глубоких блюда P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 3 яруса 35*34*16 см нерж. + 3 блюда стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>11116</v>
+        <v>2557</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81240663</t>
+          <t>92000114</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>W1104-6---KINGO</t>
+          <t>GU-ISI8SET-CB</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 3 яруса 66*28,6 см h47 см нерж/стекло KINGO-HOTEL</t>
+          <t>Подставка фуршетная горка 3 яруса 52*35*30 см нерж. + 3 блюда P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>39997</v>
+        <v>9404</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81243074</t>
+          <t>92000057</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>JD-2194</t>
+          <t>GU-ARCHIBAM-CB</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 3 яруса для корзин нерж. + 3 корзины 30*25*8 см P.L. Proff Cuisine </t>
+          <t>Подставка фуршетная горка 3 яруса 60*25*45 см нерж. + 3 глубоких блюда P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>13647</v>
+        <v>11116</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81241086</t>
+          <t>81240946</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>SG-79973</t>
+          <t>BBS 9000</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 4 яруса 24,5*20 см нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 3 яруса 65*16*35 см нерж. + 3 глубоких салатников P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>6813</v>
+        <v>23273</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81290012</t>
+          <t>81240663</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>RCC3830</t>
+          <t>W1104-6---KINGO</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 4 яруса 38*30*30 см нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 3 яруса 66*28,6 см h47 см нерж/стекло KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>5559</v>
+        <v>39997</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81221732</t>
+          <t>81240942</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HS 8000</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 4 яруса 39*30*9 см нерж. + стекло P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 3 яруса 66*37*44 см нерж. + 6 глубоких салатников P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1378</v>
+        <v>27273</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81200573</t>
+          <t>81240971</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>MWS13C</t>
+          <t>TBS 85410</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 4 яруса для гастроемкостей GN1/3 (360*525*325 мм) SUNNEX</t>
+          <t>Подставка фуршетная горка 3 яруса 90*30*25 см нерж. + 3 блюда дерево P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>5457</v>
+        <v>34073</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>909</v>
+        <v>14</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81200574</t>
+          <t>81243074</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>MWS16C</t>
+          <t>JD-2194</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 4 яруса для гастроемкостей GN1/6 (215*525*325 мм) SUNNEX</t>
+          <t>Подставка фуршетная горка 3 яруса для корзин нерж. + 3 корзины 30*25*8 см P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>4913</v>
+        <v>13647</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>936</v>
+        <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81221738</t>
+          <t>81241086</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-79973</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная горка 5 ярусов 36*24,5*15 см нерж. + 5 блюд стекло P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 4 яруса 24,5*20 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>2053</v>
+        <v>6813</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
         <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81221734</t>
+          <t>81290012</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RCC3830</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка + 2 блюда стекло 34*15*6,5 см прямоуг. металл P.L. </t>
+          <t>Подставка фуршетная горка 4 яруса 30*30 см h38 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1113</v>
+        <v>5559</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81272023</t>
+          <t>81221732</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>SG-80865(A)</t>
+          <t>P2083</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка + блюдо дренаж 41*25*20 см овальная прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 4 яруса 39*30*9 см нерж. + стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>9369</v>
+        <v>1378</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81272024</t>
+          <t>81240917</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>SG-80865(B)</t>
+          <t>MBE5211</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка + блюдо дренаж 47,5*32 см h19 см овальная прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная горка 4 яруса 45,5*16,8*23 см металл. + 4 емкости пластик P.L.</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>12691</v>
+        <v>8473</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>92000056</t>
+          <t>81200573</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>GU-MEL3KDSET-CB</t>
+          <t>MWS13C</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка + блюдо набор 3 шт прямоуг. (55*32*27см /45*22*19см /35*19*11см) P.L.</t>
+          <t>Подставка фуршетная горка 4 яруса для гастроемкостей GN1/3 (360*525*325 мм) SUNNEX</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>14146</v>
+        <v>5457</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>891</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81221730</t>
+          <t>81200574</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MWS16C</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка + блюдо стекло 34*17*6 см прямоуг. металл P.L. </t>
+          <t>Подставка фуршетная горка 4 яруса для гастроемкостей GN1/6 (215*525*325 мм) SUNNEX</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>943</v>
+        <v>4913</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>0</v>
+        <v>918</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81221733</t>
+          <t>81221738</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P2131</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка + блюдо стекло 35*28*7,5 см прямоуг. металл P.L. </t>
+          <t>Подставка фуршетная горка 5 ярусов 36*24,5*15 см нерж. + 5 блюд стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1237</v>
+        <v>2053</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81221731</t>
+          <t>81241168</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSBD 675001</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка + блюдо стекло 40*19*7,5 см прямоуг. металл P.L. </t>
+          <t>Подставка фуршетная горка 9 ярусов 69*20*69 см нерж/пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>1137</v>
+        <v>61437</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81007001</t>
+          <t>81221734</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>MR1203</t>
+          <t>P22069</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 12*12*3 см квадрат нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка + 2 блюда стекло 34*15*6,5 см прямоуг. металл P.L. </t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1089</v>
+        <v>1113</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81007005</t>
+          <t>81272023</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>MR1208</t>
+          <t>SG-80865(A)</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 12*12*8 см квадрат нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка + блюдо дренаж 41*25*20 см овальная прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1164</v>
+        <v>9369</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
         <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81241201</t>
+          <t>81272024</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-80865(B)</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 15,3*15,3 см h15,3 см квадрат глянец Black перфорация металл P.L. </t>
+          <t>Подставка фуршетная стойка + блюдо дренаж 47,5*32 см h19 см овальная прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>13873</v>
+        <v>12691</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81241204</t>
+          <t>92000056</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GU-MEL3KDSET-CB</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 15,5*15,5 см h15,5 см квадрат Copper перфорация металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка + блюдо набор 3 шт прямоуг. (55*32*27см /45*22*19см /35*19*11см) P.L.</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>12537</v>
+        <v>14146</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81241198</t>
+          <t>81221730</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P2328</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 15,5*15,5 см h15,5 см квадрат матовая Black перфорация металл P.L. </t>
+          <t>Подставка фуршетная стойка + блюдо стекло 34*17*6 см прямоуг. металл P.L. </t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>10593</v>
+        <v>943</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81240984</t>
+          <t>81221733</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P2323</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 15,5*15,5 см h15,5 см квадрат перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка + блюдо стекло 35*28*7,5 см прямоуг. металл P.L. </t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>10237</v>
+        <v>1237</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81241001</t>
+          <t>81221731</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P2329</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 15,5*15,5 см h15,5 см П квадрат перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка + блюдо стекло 40*19*7,5 см прямоуг. металл P.L. </t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>11377</v>
+        <v>1137</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81240829</t>
+          <t>81007001</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MR1203</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 15,7*15,4*12 см квадрат Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 12*12*3 см квадрат нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>3673</v>
+        <v>1089</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>2</v>
+        <v>61</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81241100</t>
+          <t>81007005</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MR1208</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 17,5*17,5 см h17,2 см П квадрат Dents нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 12*12*8 см квадрат нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>8370</v>
+        <v>1164</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81240960</t>
+          <t>81241201</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSR 48101 S</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 17,6*17,6/25,3*25,3 см h20,3 см квадрат нерж. + салатник керамика P.L.</t>
+          <t>Подставка фуршетная стойка 15,3*15,3 см h15,3 см квадрат глянец Black перфорация металл P.L. </t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>10947</v>
+        <v>13873</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81279073</t>
+          <t>81241204</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AS 6789 RG</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 18*18 см h10 см квадрат прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 15,5*15,5 см h15,5 см квадрат Copper перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>1013</v>
+        <v>12537</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81279074</t>
+          <t>81241198</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSR 48100 S</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 18*18 см h13 см квадрат прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 15,5*15,5 см h15,5 см квадрат матовая Black перфорация металл P.L. </t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>1573</v>
+        <v>10593</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81279075</t>
+          <t>81240984</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CSBR 23400 SS</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 18*18 см h18 см квадрат прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 15,5*15,5 см h15,5 см квадрат перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>1637</v>
+        <v>10237</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81279072</t>
+          <t>81241001</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SSR 4000</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 18*18 см h8 см квадрат прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 15,5*15,5 см h15,5 см П квадрат перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>973</v>
+        <v>11377</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81006807</t>
+          <t>81240829</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>MR1812</t>
+          <t>RRS16</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 18*18*12 см квадрат нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 15,7*15,4*12 см квадрат Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>1614</v>
+        <v>3673</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81240830</t>
+          <t>81241100</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SBT 47910H/17</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 18*18*17 см квадрат Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 17,5*17,5 см h17,2 см П квадрат Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>4753</v>
+        <v>8370</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81006805</t>
+          <t>81240960</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>MR1803</t>
+          <t>SBS 9282</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 18*18*3 см квадрат нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 17,6*17,6/25,3*25,3 см h20,3 см квадрат нерж. + салатник керамика P.L.</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>1197</v>
+        <v>10947</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>71047212</t>
+          <t>81279073</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>RIR5</t>
+          <t>RWSQ02</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20*15*12,5 см прямоуг. Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 18*18 см h10 см квадрат прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>1389</v>
+        <v>1013</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
         <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>71002143</t>
+          <t>81279074</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>RIR3</t>
+          <t>RWSQ03</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20*15*7,5 см прямоуг. Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 18*18 см h13 см квадрат прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>872</v>
+        <v>1573</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
         <v>0</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81240955</t>
+          <t>81279075</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>ATR 5500</t>
+          <t>RWSQ04</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20*20 см h10,5 см черный металл + салатник 23*19 см h4 см меламин P.L.</t>
+          <t>Подставка фуршетная стойка 18*18 см h18 см квадрат прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>7617</v>
+        <v>1637</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81241202</t>
+          <t>81279072</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RWSQ01</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20*20 см h20 см квадрат глянец Black перфорация металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 18*18 см h8 см квадрат прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>16783</v>
+        <v>973</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81241199</t>
+          <t>81006807</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MR1812</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20*20 см h20 см квадрат матовая Black перфорация металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 18*18*12 см квадрат нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>12573</v>
+        <v>1614</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81240985</t>
+          <t>81240830</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RRS17</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20*20 см h20 см квадрат перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 18*18*17 см квадрат Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>14377</v>
+        <v>4753</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81240959</t>
+          <t>81006805</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MR1803</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20*20*15,5 см квадрат нерж. + салатник керамика P.L.Hotelware</t>
+          <t>Подставка фуршетная стойка 18*18*3 см квадрат нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>10237</v>
+        <v>1197</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
         <v>8</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81290013</t>
+          <t>71047212</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>RR02</t>
+          <t>RIR5</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20*20*17 см квадрат Tower Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 20*15*12,5 см прямоуг. Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>9288</v>
+        <v>1389</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
         <v>0</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81240961</t>
+          <t>71002143</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RIR3</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20*20*25,5 см квадрат нерж. + салатник керамика P.L.Hotelware</t>
+          <t>Подставка фуршетная стойка 20*15*7,5 см прямоуг. Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>12097</v>
+        <v>872</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81240831</t>
+          <t>81240955</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ATR 5500</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20,3*20,6*21,2 см квадрат Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 20*20 см h10,5 см черный металл + салатник 23*19 см h4 см меламин P.L.</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>6337</v>
+        <v>7617</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81241205</t>
+          <t>81241202</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSR 48101 M</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20,5*20,5 см h20,5 см квадрат Copper перфорация металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 20*20 см h20 см квадрат глянец Black перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>15137</v>
+        <v>16783</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81241101</t>
+          <t>81241199</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSR 48100 M</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20,5*20,5 см h20,5 см П квадрат Dents нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 20*20 см h20 см квадрат матовая Black перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>10737</v>
+        <v>12573</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81241002</t>
+          <t>81240985</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CSBR 23401 SS</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 20,5*20,5 см h20,5 см П квадрат перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 20*20 см h20 см квадрат перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>15737</v>
+        <v>14377</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81241169</t>
+          <t>81240959</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SBS 9281</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 21,8*16 см h15,5 см овал перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 20*20*15,5 см квадрат нерж. + салатник керамика P.L.Hotelware</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>9073</v>
+        <v>10237</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81241102</t>
+          <t>81290013</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RR02</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 23*23 см h23 см П квадрат Dents нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 20*20*17 см квадрат Tower Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>13273</v>
+        <v>9288</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81240947</t>
+          <t>81240961</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SBS 9283</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 23*23*15,5 см нерж. + салатник нерж. P.L.--Hotelware</t>
+          <t>Подставка фуршетная стойка 20*20*25,5 см квадрат нерж. + салатник керамика P.L.Hotelware</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>20873</v>
+        <v>12097</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81240948</t>
+          <t>81240831</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RRS18</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 23*23*20 см нерж. + салатник нерж. цвет золото P.L.--Hotelware</t>
+          <t>Подставка фуршетная стойка 20,3*20,6*21,2 см квадрат Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>24573</v>
+        <v>6337</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
         <v>26</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81240956</t>
+          <t>81241205</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AS 6790 RG</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 24*23 см h15,5 см черный металл + салатник 28,5*23 см h5 см меламин P.L.</t>
+          <t>Подставка фуршетная стойка 20,5*20,5 см h20,5 см квадрат Copper перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>9617</v>
+        <v>15137</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81290014</t>
+          <t>81241101</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>RR03</t>
+          <t>SBT 47910H/20</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 24*24*19,5 см. квадрат Tower Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 20,5*20,5 см h20,5 см П квадрат Dents нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>11481</v>
+        <v>10737</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81241170</t>
+          <t>81241002</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SSR 4001</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 24,8*18 см h20,5 см овал перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 20,5*20,5 см h20,5 см П квадрат перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>12137</v>
+        <v>15737</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81241206</t>
+          <t>81241169</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FBRO 23456</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 25,5*25,5 см h25,5 см квадрат Copper перфорация металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 21,8*16 см h15,5 см овал перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>24197</v>
+        <v>9073</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81240986</t>
+          <t>81241102</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SBT 47910H/23</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 25,5*25,5 см h25,5 см квадрат перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 23*23 см h23 см П квадрат Dents нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>19573</v>
+        <v>13273</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81241200</t>
+          <t>81240947</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TWS 8201 SS</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 25,5*25,5 см h25,5 см квадрат. матовая Black перфорация металл P.L.</t>
+          <t>Подставка фуршетная стойка 23*23*15,5 см нерж. + салатник нерж. P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>15937</v>
+        <v>20873</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81241003</t>
+          <t>81240948</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TWS 8202 G</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 25,5*25,5 см h25,5 см П квадрат перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 23*23*20 см нерж. + салатник нерж. цвет золото P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>20873</v>
+        <v>24573</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81241203</t>
+          <t>81240956</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ATR 5501</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 26*26 см h25,5 см квадрат глянец Black перфорация металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 24*23 см h15,5 см черный металл + салатник 28,5*23 см h5 см меламин P.L.</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>27003</v>
+        <v>9617</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81241103</t>
+          <t>81290014</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RR03</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 26*26 см h26 см П квадрат Dents нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 24*24*19,5 см. квадрат Tower Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>17737</v>
+        <v>11481</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81240949</t>
+          <t>81241170</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FBRO 23457</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 27,7*13*11 см Copper металл + салатник меламин P.L.--Hotelware</t>
+          <t>Подставка фуршетная стойка 24,8*18 см h20,5 см овал перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>9073</v>
+        <v>12137</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81241171</t>
+          <t>81241206</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>AS 6791 RG</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 28*16 см h25,5 см овал перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 25,5*25,5 см h25,5 см квадрат Copper перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>13273</v>
+        <v>24197</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
         <v>28</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81290015</t>
+          <t>81240986</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>RR04</t>
+          <t>CSBR 23402 SS</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 30*30*24,5 см. квадрат Tower Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 25,5*25,5 см h25,5 см квадрат перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>15536</v>
+        <v>19573</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81240950</t>
+          <t>81241200</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSR 48100 L</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 30,2*15*14 см Copper металл + салатник меламин P.L.--Hotelware</t>
+          <t>Подставка фуршетная стойка 25,5*25,5 см h25,5 см квадрат. матовая Black перфорация металл P.L.</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>11347</v>
+        <v>15937</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81240957</t>
+          <t>81241003</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SSR 4002</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 31*31 см h21,8 см черный металл + салатник 33,5*31 см h6 см меламин P.L.</t>
+          <t>Подставка фуршетная стойка 25,5*25,5 см h25,5 см П квадрат перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>12837</v>
+        <v>20873</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81240951</t>
+          <t>81241203</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSR 48102 L</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 34,9*17,2*19,3 см Copper металл + салатник меламин P.L.--Hotelware</t>
+          <t>Подставка фуршетная стойка 26*26 см h25,5 см квадрат глянец Black перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>13703</v>
+        <v>27003</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81241094</t>
+          <t>81241103</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SBT 47910H/26</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 35*20 см h21 см прямоуг. металл серый + блюдо акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 26*26 см h26 см П квадрат Dents нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>12773</v>
+        <v>17737</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81241091</t>
+          <t>81240949</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ARR 6500</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 35*20,3 см h20,6 см прямоуг. металл золото + блюдо акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 27,7*13*11 см Copper металл + салатник меламин P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>16423</v>
+        <v>9073</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81290016</t>
+          <t>81241171</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>RR05</t>
+          <t>FBRO 23458</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 35*22*15 см. прямоуг. Tower Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 28*16 см h25,5 см овал перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>12592</v>
+        <v>13273</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81241007</t>
+          <t>81290015</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RR04</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 35*35 см h20,2 см + блюдо 45*45 см акрил Gold P.L.</t>
+          <t>Подставка фуршетная стойка 30*30*24,5 см. квадрат Tower Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>22037</v>
+        <v>15536</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81241008</t>
+          <t>81240950</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ARR 6501</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 35*35 см h30 см + блюдо 45*45 см акрил Gold P.L.</t>
+          <t>Подставка фуршетная стойка 30,2*15*14 см Copper металл + салатник меламин P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>24037</v>
+        <v>11347</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81241009</t>
+          <t>81240957</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ATR 5502</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 35*35 см h40 см + блюдо 45*45 см акрил Gold P.L.</t>
+          <t>Подставка фуршетная стойка 31*31 см h21,8 см черный металл + салатник 33,5*31 см h6 см меламин P.L.</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>30073</v>
+        <v>12837</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81241092</t>
+          <t>81240921</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CUB9633</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 37,5*20,5 см h26 см прямоуг. металл золото + блюдо акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 34,7*20 см h16,5 см прямоуг. металл + блюдо пластик P.L.</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>18273</v>
+        <v>10093</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81241095</t>
+          <t>81240951</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ARR 6502</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 37,5*20,5 см h26 см прямоуг. металл серый + блюдо акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 34,9*17,2*19,3 см Copper металл + салатник меламин P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>14737</v>
+        <v>13703</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81241093</t>
+          <t>81241094</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FRR 3300</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 40*20,5 см h31 см прямоуг. металл золото + блюдо акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 35*20 см h21 см прямоуг. металл серый + блюдо акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>20073</v>
+        <v>12773</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81241096</t>
+          <t>81241091</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FRR 4700 G</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 40*20,5 см h31 см прямоуг. металл серый + блюдо акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 35*20,3 см h20,6 см прямоуг. металл золото + блюдо акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>16423</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81240945</t>
+          <t>81290016</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RR05</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 40*40*44 см нерж. + 4 салатника меламин P.L.Hotelware</t>
+          <t>Подставка фуршетная стойка 35*22*15 см. прямоуг. Tower Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>24813</v>
+        <v>12592</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81290017</t>
+          <t>81241007</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>RR06</t>
+          <t>FSBG 4800 G</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 41*26*19,5 см. прямоуг. Tower Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 35*35 см h20,2 см + блюдо 45*45 см акрил Gold P.L.</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>16257</v>
+        <v>22037</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81290018</t>
+          <t>81241008</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>RR07</t>
+          <t>FSBG 4801 G</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 48*31*24,5 см. прямоуг. Tower Cutouts нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 35*35 см h30 см + блюдо 45*45 см акрил Gold P.L.</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>20574</v>
+        <v>24037</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81240997</t>
+          <t>81241009</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FSBG 4802 G</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 51*15 см h9 см прямоуг. перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 35*35 см h40 см + блюдо 45*45 см акрил Gold P.L.</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>17307</v>
+        <v>30073</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81240944</t>
+          <t>81241092</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FRR 4701 G</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 52*52*49 см Copper металл + 3 салатника меламин P.L.Hotelware</t>
+          <t>Подставка фуршетная стойка 37,5*20,5 см h26 см прямоуг. металл золото + блюдо акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>21173</v>
+        <v>18273</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81240963</t>
+          <t>81241095</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FRR 3301</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 54*18*22 см прямоуг. нерж. + 3 салатника бук P.L.Hotelware</t>
+          <t>Подставка фуршетная стойка 37,5*20,5 см h26 см прямоуг. металл серый + блюдо акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>31037</v>
+        <v>14737</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81240998</t>
+          <t>81241093</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FRR 4702 G</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 55*21 см h13 см прямоуг. перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 40*20,5 см h31 см прямоуг. металл золото + блюдо акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>22703</v>
+        <v>20073</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81240958</t>
+          <t>81241096</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FRR 3302</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 60*17*27 см нерж. + 3 блюда керам. P.L.--Hotelware</t>
+          <t>Подставка фуршетная стойка 40*20,5 см h31 см прямоуг. металл серый + блюдо акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>18173</v>
+        <v>16423</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81240943</t>
+          <t>81240945</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QS 7000</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка 65*12*33 см нерж. + 3 салатника меламин P.L.Hotelware</t>
+          <t>Подставка фуршетная стойка 40*40*44 см нерж. + 4 салатника меламин P.L.Hotelware</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>14597</v>
+        <v>24813</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81240363</t>
+          <t>81290017</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>RWR04</t>
+          <t>RR06</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 15,5/18 см h18 см круглая прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 41*26*19,5 см. прямоуг. Tower Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>987</v>
+        <v>16257</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81279071</t>
+          <t>81290018</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RR07</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 15,9/23 см h9,5 см круглая прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 48*31*24,5 см. прямоуг. Tower Cutouts нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>653</v>
+        <v>20574</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81240680</t>
+          <t>81240997</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>PTS-08R (HONRI)</t>
+          <t>VBR 52004</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 18,8/24,5 см h18,5 см круглая прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 51*15 см h9 см прямоуг. перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>347</v>
+        <v>17307</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81240373</t>
+          <t>81240944</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>WSP01</t>
+          <t>QS 8000 C</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 18/23 см h18 см круглая прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 52*52*49 см Copper металл + 3 салатника меламин P.L.Hotelware</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>1113</v>
+        <v>21173</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81241175</t>
+          <t>81240963</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CBS 32816</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 19 см h15 см круглая Black перфорация металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 54*18*22 см прямоуг. нерж. + 3 салатника бук P.L.Hotelware</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>11377</v>
+        <v>31037</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81241172</t>
+          <t>81240998</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>VBR 52005</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 19 см h15 см круглая Brown Cutouts металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 55*21 см h13 см прямоуг. перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>10973</v>
+        <v>22703</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81241207</t>
+          <t>81240958</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SCBS 9284</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 19 см h15,3 см круглая Black перфорация металл + блюдо стекло P.L.</t>
+          <t>Подставка фуршетная стойка 60*17*27 см нерж. + 3 блюда керам. P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>8773</v>
+        <v>18173</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81241004</t>
+          <t>81240943</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TS 6000</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 19 см h15,3 см круглая Cutouts нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка 65*12*33 см нерж. + 3 салатника меламин P.L.Hotelware</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>10037</v>
+        <v>14597</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81240991</t>
+          <t>81240363</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RWR04</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 19 см h15,5 см круглая Cutouts нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 15,5/18 см h18 см круглая прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>10273</v>
+        <v>987</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81240994</t>
+          <t>81279071</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WS64</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 19 см h15,5 см круглая Honeycombs нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 15,9/23 см h9,5 см круглая прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>10273</v>
+        <v>653</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81240987</t>
+          <t>81240680</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTS-08R (HONRI)</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 19 см h15,5 см круглая перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 18,8/24,5 см h18,5 см круглая прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>10273</v>
+        <v>347</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81241163</t>
+          <t>81240373</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WSP01</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h10 см круглая нерж. + блюдо акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 18/23 см h18 см круглая прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>15173</v>
+        <v>1113</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81240964</t>
+          <t>81241207</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MBRG 23458 B</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h15,8 см круглая нерж. + салатник бук P.L.Hotelware</t>
+          <t>Подставка фуршетная стойка d 19 см h15 см круглая Black перфорация металл + блюдо стекло P.L.</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>12773</v>
+        <v>8773</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81241208</t>
+          <t>81241175</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSR 96201 B</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h20 см круглая Black перфорация металл + блюдо стекло P.L.</t>
+          <t>Подставка фуршетная стойка d 19 см h15 см круглая Black перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>12043</v>
+        <v>11377</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81241176</t>
+          <t>81241172</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRBR 23400</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h20 см круглая Black перфорация металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 19 см h15 см круглая Brown Cutouts металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>14370</v>
+        <v>10973</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81241173</t>
+          <t>81241004</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SRS 5000</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h20 см круглая Brown Cutouts металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 19 см h15,3 см круглая Cutouts нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>13273</v>
+        <v>10037</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81240992</t>
+          <t>81240991</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRBR 23400</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h20 см круглая Cutouts нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 19 см h15,5 см круглая Cutouts нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>14370</v>
+        <v>10273</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81240995</t>
+          <t>81240994</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HCBR 12500</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h20 см круглая Honeycombs нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 19 см h15,5 см круглая Honeycombs нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>14377</v>
+        <v>10273</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81241164</t>
+          <t>81240987</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FHBR 98741</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h20 см круглая нерж. + блюдо акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 19 см h15,5 см круглая перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>16437</v>
+        <v>10273</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81240988</t>
+          <t>81241163</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PBS 32810 SS/B</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h20 см круглая перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 20 см h10 см круглая нерж. + блюдо акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>14377</v>
+        <v>15173</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81241005</t>
+          <t>81240964</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CBS 8512 WB</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h20,5 см круглая Cutouts нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 20 см h15,8 см круглая нерж. + салатник бук P.L.Hotelware</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>14037</v>
+        <v>12773</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81241165</t>
+          <t>81241208</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>PBS 32812 SS/B</t>
+          <t>MBRG 23458 B</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20 см h30 см круглая нерж. + блюдо акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 20 см h20 см круглая Black перфорация металл + блюдо стекло P.L.</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>18243</v>
+        <v>12043</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
         <v>27</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81249833</t>
+          <t>81241176</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>WSB897</t>
+          <t>BSR 96202 B</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 20/24 см h18 см круглая прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка d 20 см h20 см круглая Black перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>837</v>
+        <v>14370</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81241209</t>
+          <t>81241173</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRBR 23401</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 21 см h25 см круглая Black перфорация металл + блюдо стекло P.L.</t>
+          <t>Подставка фуршетная стойка d 20 см h20 см круглая Brown Cutouts металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>15337</v>
+        <v>13273</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81241177</t>
+          <t>81240992</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRBR 23401</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 21 см h25,5 см круглая Black перфорация металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 20 см h20 см круглая Cutouts нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>17773</v>
+        <v>14370</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81241174</t>
+          <t>81240995</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HCBR 12501</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 21 см h25,5 см круглая Brown Cutouts металл P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 20 см h20 см круглая Honeycombs нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>16737</v>
+        <v>14377</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81240993</t>
+          <t>81241164</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PBS 32811 SS/B</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 21 см h25,5 см круглая Cutouts нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 20 см h20 см круглая нерж. + блюдо акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>19703</v>
+        <v>16437</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
         <v>28</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81240989</t>
+          <t>81240988</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FHBR 98742</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 21,5 см h25 см круглая перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 20 см h20 см круглая перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>19703</v>
+        <v>14377</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
         <v>26</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81241006</t>
+          <t>81241005</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SRS 5001</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 21,5 см h25,5 см круглая Cutouts нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 20 см h20,5 см круглая Cutouts нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>16937</v>
+        <v>14037</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
         <v>28</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81240854</t>
+          <t>81241165</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>RDS-04BK (Honr)</t>
+          <t>PBS 32812 SS/B</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 21,5/25 см h10 см круглая прут черная металл P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка d 20 см h30 см круглая нерж. + блюдо акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>527</v>
+        <v>18243</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81240855</t>
+          <t>81249833</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>RDS-08BK (Honr)</t>
+          <t>WSB897</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 21,5/25 см h20 см круглая прут черная металл P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка d 20/24 см h18 см круглая прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>617</v>
+        <v>837</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
         <v>0</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81240856</t>
+          <t>81241209</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>RDS-12BK (Honr)</t>
+          <t>MBRG 2345</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 21,5/25 см h30 см круглая прут черная металл P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка d 21 см h25 см круглая Black перфорация металл + блюдо стекло P.L.</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>713</v>
+        <v>15337</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>126</v>
+        <v>27</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81240996</t>
+          <t>81241177</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSR 96203 B</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 21,7 см h25,5 см круглая Honeycombs нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 21 см h25,5 см круглая Black перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>19773</v>
+        <v>17773</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81240965</t>
+          <t>81241174</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRBR 23402</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 22 см h27 см круглая нерж. + салатник бук P.L.Hotelware</t>
+          <t>Подставка фуршетная стойка d 21 см h25,5 см круглая Brown Cutouts металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>13870</v>
+        <v>16737</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81240966</t>
+          <t>81240993</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRBR 23402</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 22 см h32 см круглая нерж. + салатник бук P.L.Hotelware</t>
+          <t>Подставка фуршетная стойка d 21 см h25,5 см круглая Cutouts нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>14973</v>
+        <v>19703</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81290231</t>
+          <t>81240989</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>SG-80646(A)</t>
+          <t>FHBR 98743</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 22/22,5 см h19 см круглая прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка d 21,5 см h25 см круглая перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>537</v>
+        <v>19703</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81241180</t>
+          <t>81241006</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SRS 5002</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 24 см h10,6 см круглая нерж. + кастрюля 1550 мл медь d 20,5 см P.L.</t>
+          <t>Подставка фуршетная стойка d 21,5 см h25,5 см круглая Cutouts нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>40137</v>
+        <v>16937</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81241184</t>
+          <t>81240854</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RDS-04BK (Honr)</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 25 см h11 см круглая нерж. + тажин 1350 мл черный металл d 20,5 см P.L.</t>
+          <t>Подставка фуршетная стойка d 21,5/25 см h10 см круглая прут черная металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>30973</v>
+        <v>527</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81240999</t>
+          <t>81240855</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RDS-08BK (Honr)</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 25,5 см h15,5 см круглая перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 21,5/25 см h20 см круглая прут черная металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>13273</v>
+        <v>617</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81240972</t>
+          <t>81240856</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RDS-12BK (Honr)</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 26 см h18 см круглая Copper металл + блюдо черное акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 21,5/25 см h30 см круглая прут черная металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>15173</v>
+        <v>713</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81240975</t>
+          <t>81240996</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HCBR 12502</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 26 см h18 см круглая глянец нерж. + блюдо черное акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 21,7 см h25,5 см круглая Honeycombs нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>11370</v>
+        <v>19773</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81240978</t>
+          <t>81240965</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CBS 8513 WB</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 26 см h18,5 см круглая Black металл + блюдо черное акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 22 см h27 см круглая нерж. + салатник бук P.L.Hotelware</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>10947</v>
+        <v>13870</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81240979</t>
+          <t>81240966</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CBS 8514 WB</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 26 см h23 см круглая Black металл + блюдо черное акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 22 см h32 см круглая нерж. + салатник бук P.L.Hotelware</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>12773</v>
+        <v>14973</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81240973</t>
+          <t>81290231</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-80646(A)</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 26 см h23 см круглая Copper металл + блюдо черное акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 22/22,5 см h19 см круглая прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>18937</v>
+        <v>537</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81240976</t>
+          <t>81241180</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ANC 7281 SS</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 26 см h23 см круглая нерж. + блюдо черное акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 24 см h10,6 см круглая нерж. + кастрюля 1550 мл медь d 20,5 см P.L.</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>13273</v>
+        <v>40137</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81240980</t>
+          <t>81241184</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ST 2281</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 26 см h28 см круглая Black металл + блюдо черное акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 25 см h11 см круглая нерж. + тажин 1350 мл черный металл d 20,5 см P.L.</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>16437</v>
+        <v>30973</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81240974</t>
+          <t>81240999</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>VBR 52006</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 26 см h28 см круглая Copper металл + блюдо черное акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 25,5 см h15,5 см круглая перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>20873</v>
+        <v>13273</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81240977</t>
+          <t>81240972</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ABS 9551 RG</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 26 см h28 см круглая нерж. + блюдо черное акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 26 см h18 см круглая Copper металл + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>17037</v>
+        <v>15173</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81290232</t>
+          <t>81240975</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>SG-80646(B)</t>
+          <t>ABS 9551</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 27,5/32 см h19 см круглая прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка d 26 см h18 см круглая глянец нерж. + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>2153</v>
+        <v>11370</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
         <v>0</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81222409</t>
+          <t>81240978</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>PTS-09R</t>
+          <t>ABS 9551 B</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 28/21 см h20 см круглая прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка d 26 см h18,5 см круглая Black металл + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>503</v>
+        <v>10947</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81241000</t>
+          <t>81240979</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ABS 9552 B</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 30,5 см h25,5 см круглая перфорация нерж. P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка d 26 см h23 см круглая Black металл + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>18937</v>
+        <v>12773</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81241181</t>
+          <t>81240973</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ABS 9552 RG</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 32 см h26 см круглая нерж. + кастрюля медь P.L.</t>
+          <t>Подставка фуршетная стойка d 26 см h23 см круглая Copper металл + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>56573</v>
+        <v>18937</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81241182</t>
+          <t>81240976</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ABS 9552</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 40 см h35 см круглая нерж. + кастрюля медь P.L.</t>
+          <t>Подставка фуршетная стойка d 26 см h23 см круглая нерж. + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>82093</v>
+        <v>13273</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81241183</t>
+          <t>81240980</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ABS 9553 B</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка d 49 см h44 см круглая нерж. + кастрюля медь P.L.</t>
+          <t>Подставка фуршетная стойка d 26 см h28 см круглая Black металл + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>103987</v>
+        <v>16437</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81200575</t>
+          <t>81240974</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>CRE/K</t>
+          <t>ABS 9553 RG</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка для корзин и гастроемкостей 49*30*12,5 см прямоуг. черная металл P.L. </t>
+          <t>Подставка фуршетная стойка d 26 см h28 см круглая Copper металл + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>1634</v>
+        <v>20873</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>238</v>
+        <v>24</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81240941</t>
+          <t>81240977</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ABS 9553</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт (51,5*15,5*20 см /56*20,5*25 см /61*25,5*30 см) Gold P.L.</t>
+          <t>Подставка фуршетная стойка d 26 см h28 см круглая нерж. + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>47273</v>
+        <v>17037</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81241088</t>
+          <t>81290232</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>SG-79972(S3)</t>
+          <t>SG-80646(B)</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт квадрат (15*15*8 см /18*18*10 см /20*20*13 см) черная P.L. </t>
+          <t>Подставка фуршетная стойка d 27,5/32 см h19 см круглая прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>8937</v>
+        <v>2153</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
         <v>0</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81240940</t>
+          <t>81222409</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTS-09R</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт квадрат (25*25*20 см /30*30*30 см /35*35*40 см) Gold P.L.</t>
+          <t>Подставка фуршетная стойка d 28/21 см h20 см круглая прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>94703</v>
+        <v>503</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81241079</t>
+          <t>81241000</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>SG-79665(S3)</t>
+          <t>VBR 52007</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт квадрат Cutouts (15*15*8 см /17*17*13 см /20*20*17 см)  P.L. </t>
+          <t>Подставка фуршетная стойка d 30,5 см h25,5 см круглая перфорация нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>12773</v>
+        <v>18937</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81241078</t>
+          <t>81241181</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>SG-79666(S3)</t>
+          <t>ANC 7282 SS</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт круглая Cutouts (d 13/16/20 см h13/16/20 см) черная P.L. </t>
+          <t>Подставка фуршетная стойка d 32 см h26 см круглая нерж. + кастрюля медь P.L.</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>10643</v>
+        <v>56573</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81241085</t>
+          <t>81241182</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>SG-79956(S3)</t>
+          <t>ANC 7283 SS</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт П квадрат (12*12*10 см /12*12*15 см /12*12*20 см) черная P.L. </t>
+          <t>Подставка фуршетная стойка d 40 см h35 см круглая нерж. + кастрюля медь P.L.</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>6813</v>
+        <v>82093</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81241082</t>
+          <t>81241183</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>SG-79782(S3)</t>
+          <t>ANC 7284 SS</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт П квадрат (17*17*13 см /19*19*17 см /22*22*20 см) черная P.L.</t>
+          <t>Подставка фуршетная стойка d 49 см h44 см круглая нерж. + кастрюля медь P.L.</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>14837</v>
+        <v>103987</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81241081</t>
+          <t>81200575</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>SG-79772(S3)</t>
+          <t>CRE/K</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт П квадрат (17*17*8 см /19*19*10 см /22*22*12 см) черная P.L.</t>
+          <t>Подставка фуршетная стойка для корзин и гастроемкостей 49*30*12,5 см прямоуг. черная металл P.L. </t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>14037</v>
+        <v>1634</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>71047213</t>
+          <t>81240941</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>REH678</t>
+          <t>CB 66893 G</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт П квадрат Dents (15*15*10 см /17*17*16 см /20*20*21 см) P.L.</t>
+          <t>Подставка фуршетная стойка набор 3 шт (51,5*15,5*20 см /56*20,5*25 см /61*25,5*30 см) Gold P.L.</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>5349</v>
+        <v>47273</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81240828</t>
+          <t>81241088</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-79972(S3)</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт П прямоуг. (14/17/20 см h12/17/21 см) нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка набор 3 шт квадрат (15*15*8 см /18*18*10 см /20*20*13 см) черная P.L. </t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>6473</v>
+        <v>8937</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
         <v>0</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81241084</t>
+          <t>81240940</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>SG-79955(S3)</t>
+          <t>CRB 66892 G</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт П прямоуг. (25*12*10 см /28*12*12 см /30*12*16 см) черная P.L.</t>
+          <t>Подставка фуршетная стойка набор 3 шт квадрат (25*25*20 см /30*30*30 см /35*35*40 см) Gold P.L.</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>9373</v>
+        <v>94703</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81241083</t>
+          <t>81241079</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>SG-79776(S3)</t>
+          <t>SG-79665(S3)</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт П прямоуг. (32*15*8 см /35*15*10 см /38*15*13 см) черная P.L. </t>
+          <t>Подставка фуршетная стойка набор 3 шт квадрат Cutouts (15*15*8 см /17*17*13 см /20*20*17 см)  P.L. </t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>15243</v>
+        <v>12773</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>73024073</t>
+          <t>81241078</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>SB152025</t>
+          <t>SG-79666(S3)</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 3 шт прямоуг. Cutouts (15*13,5*15 см /21*18*21 см /25*22*25см) P.L.</t>
+          <t>Подставка фуршетная стойка набор 3 шт круглая Cutouts (d 13/16/20 см h13/16/20 см) черная P.L. </t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>23570</v>
+        <v>10643</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81241080</t>
+          <t>81241085</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>SG-79846(S5)</t>
+          <t>SG-79956(S3)</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная стойка набор 5 шт квадрат Cutouts (15*15 см h15/23/30/37/47 см) черная P.L.</t>
+          <t>Подставка фуршетная стойка набор 3 шт П квадрат (12*12*10 см /12*12*15 см /12*12*20 см) черная P.L. </t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>36174</v>
+        <v>6813</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81241089</t>
+          <t>81241082</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>SG-82844</t>
+          <t>SG-79782(S3)</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная этажерка 2 яруса 31*17,5*31,5 см нерж. + 2 блюда Dents нерж P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка набор 3 шт П квадрат (17*17*13 см /19*19*17 см /22*22*20 см) черная P.L.</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>8093</v>
+        <v>14837</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
         <v>0</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81221736</t>
+          <t>81241081</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t>P21120</t>
+          <t>SG-79772(S3)</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная этажерка 3 яруса 33*11*36 см нерж. + 3 блюда стекло P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка набор 3 шт П квадрат (17*17*8 см /19*19*10 см /22*22*12 см) черная P.L.</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>2273</v>
+        <v>14037</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
         <v>0</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81240664</t>
+          <t>71047213</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>W1104-5---KINGO</t>
+          <t>REH678</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная этажерка 3 яруса 64*28,5 см h71,4 см нерж/стекло KINGO-HOTEL</t>
+          <t>Подставка фуршетная стойка набор 3 шт П квадрат Dents (15*15*10 см /17*17*16 см /20*20*21 см) P.L.</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
-          <t>Kingo</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>48703</v>
+        <v>5349</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
         <v>0</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81240933</t>
+          <t>81240828</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RR131415</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная этажерка 3 яруса 69*20 см h69 см нерж/акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка набор 3 шт П прямоуг. (14/17/20 см h12/17/21 см) нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>71173</v>
+        <v>6473</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81240934</t>
+          <t>81241084</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-79955(S3)</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная этажерка 3 яруса 69*20 см h73 см нерж/акрил P.L. Hotelware</t>
+          <t>Подставка фуршетная стойка набор 3 шт П прямоуг. (25*12*10 см /28*12*12 см /30*12*16 см) черная P.L.</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>71173</v>
+        <v>9373</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
         <v>0</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>78040026</t>
+          <t>81241083</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>MWRCKS24-CX</t>
+          <t>SG-79776(S3)</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Подставка фуршетная этажерка 3 яруса для подачи 31,8*24*41,8 см. нерж. SUNNEX</t>
+          <t>Подставка фуршетная стойка набор 3 шт П прямоуг. (32*15*8 см /35*15*10 см /38*15*13 см) черная P.L. </t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>3307</v>
+        <v>15243</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>525</v>
+        <v>0</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>95001245</t>
+          <t>73024073</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>271503</t>
+          <t>SB152025</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Подставка хромированная с тремя фарфоровыми блюдами, 38*15 см, P.L. - REG [1]</t>
+          <t>Подставка фуршетная стойка набор 3 шт прямоуг. Cutouts (15*13,5*15 см /21*18*21 см /25*22*25см) P.L.</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>2332</v>
+        <v>23570</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
         <v>0</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>95001246</t>
+          <t>81241080</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>271506</t>
+          <t>SG-79846(S5)</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Подставка хромированная с шестью фарфоровыми блюдами, 39*20 см, P.L. - REG [1]</t>
+          <t>Подставка фуршетная стойка набор 5 шт квадрат Cutouts (15*15 см h15/23/30/37/47 см) черная P.L.</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>2924</v>
+        <v>36174</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81259148</t>
+          <t>81241089</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>GLAC0008</t>
+          <t>SG-82844</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Подставка этажерка h54,5 см d 33 см для 12 рюмок/бокалов нерж. черная B'Guys P.L.- Barbossa</t>
+          <t>Подставка фуршетная этажерка 2 яруса 31*17,5*31,5 см нерж. + 2 блюда Dents нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>8447</v>
+        <v>8093</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
         <v>0</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81223500</t>
+          <t>81221736</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>KH-000289-0 кор=4/1</t>
+          <t>P21120</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Этажерка 2 яруса 26*26*25 см для подачи квадрат прут нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная этажерка 3 яруса 33*11*36 см нерж. + 3 блюда стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>1688</v>
+        <v>2273</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
         <v>0</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81272020</t>
+          <t>81240664</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>SG-80646(A)</t>
+          <t>W1104-5---KINGO</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Этажерка 2 яруса d 22,5/28,5 см для подачи морепродуктов P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная этажерка 3 яруса 64*28,5 см h71,4 см нерж/стекло KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Kingo</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>5860</v>
+        <v>48703</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81240840</t>
+          <t>81240933</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSBD 675001 B</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Этажерка 2 яруса d 24/20,8 см h26,4 для подачи Antique нерж. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная этажерка 3 яруса 69*20 см h69 см нерж/акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>11898</v>
+        <v>71173</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>299</v>
+        <v>2</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81240816</t>
+          <t>81240934</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSRBD 75804</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Этажерка 2 яруса d 24/22 см h21,3 для подачи морепродуктов нерж/алюм. P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная этажерка 3 яруса 69*20 см h73 см нерж/акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>4113</v>
+        <v>71173</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>437</v>
+        <v>0</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81272021</t>
+          <t>78040026</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>SG-80646(B)</t>
+          <t>MWRCKS24-CX</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Этажерка 2 яруса d 28,5/35,5 см h19 см для подачи морепродуктов P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная этажерка 3 яруса для подачи 31,8*24*41,8 см. нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>9514</v>
+        <v>3307</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>39</v>
+        <v>508</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81240939</t>
+          <t>95001245</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>271503</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Этажерка 2 яруса d 39,6/26,4 см h29 см для подачи морепродуктов нерж/алюм. P.L. Hotelware</t>
+          <t>Подставка хромированная с тремя фарфоровыми блюдами, 38*15 см, P.L. - REG [1]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>23719</v>
+        <v>2332</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81272022</t>
+          <t>95001246</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>SG-80646(C)</t>
+          <t>271506</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Этажерка 3 яруса d 22/28/35 см h35 см для подачи морепродуктов нерж. P.L. Proff Cuisine</t>
+          <t>Подставка хромированная с шестью фарфоровыми блюдами, 39*20 см, P.L. - REG [1]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>12482</v>
+        <v>2924</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
+          <t>81259148</t>
+        </is>
+      </c>
+      <c r="D205" s="7" t="inlineStr">
+        <is>
+          <t>GLAC0008</t>
+        </is>
+      </c>
+      <c r="E205" s="8" t="inlineStr">
+        <is>
+          <t>Подставка этажерка h54,5 см d 33 см для 12 рюмок/бокалов нерж. черная B'Guys P.L.- Barbossa</t>
+        </is>
+      </c>
+      <c r="F205" s="7" t="inlineStr">
+        <is>
+          <t>Barbossa</t>
+        </is>
+      </c>
+      <c r="G205" s="9">
+        <v>8447</v>
+      </c>
+      <c r="H205" s="9">
+        <v/>
+      </c>
+      <c r="I205" s="10">
+        <v>0</v>
+      </c>
+      <c r="J205" s="4"/>
+    </row>
+    <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="4"/>
+      <c r="B206" s="5"/>
+      <c r="C206" s="6" t="inlineStr">
+        <is>
+          <t>81223500</t>
+        </is>
+      </c>
+      <c r="D206" s="7" t="inlineStr">
+        <is>
+          <t>KH-000289-0 кор=4/1</t>
+        </is>
+      </c>
+      <c r="E206" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка 2 яруса 26*26*25 см для подачи квадрат прут нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F206" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G206" s="9">
+        <v>1688</v>
+      </c>
+      <c r="H206" s="9">
+        <v/>
+      </c>
+      <c r="I206" s="10">
+        <v>0</v>
+      </c>
+      <c r="J206" s="4"/>
+    </row>
+    <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="4"/>
+      <c r="B207" s="5"/>
+      <c r="C207" s="6" t="inlineStr">
+        <is>
+          <t>81272020</t>
+        </is>
+      </c>
+      <c r="D207" s="7" t="inlineStr">
+        <is>
+          <t>SG-80646(A)</t>
+        </is>
+      </c>
+      <c r="E207" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка 2 яруса d 22,5/28,5 см для подачи морепродуктов, P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F207" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G207" s="9">
+        <v>5860</v>
+      </c>
+      <c r="H207" s="9">
+        <v/>
+      </c>
+      <c r="I207" s="10">
+        <v>0</v>
+      </c>
+      <c r="J207" s="4"/>
+    </row>
+    <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="4"/>
+      <c r="B208" s="5"/>
+      <c r="C208" s="6" t="inlineStr">
+        <is>
+          <t>81240840</t>
+        </is>
+      </c>
+      <c r="D208" s="7" t="inlineStr">
+        <is>
+          <t>SFPS02</t>
+        </is>
+      </c>
+      <c r="E208" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка 2 яруса d 24/20,8 см h26,4 для подачи Antique нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F208" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G208" s="9">
+        <v>11898</v>
+      </c>
+      <c r="H208" s="9">
+        <v/>
+      </c>
+      <c r="I208" s="10">
+        <v>299</v>
+      </c>
+      <c r="J208" s="4"/>
+    </row>
+    <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="4"/>
+      <c r="B209" s="5"/>
+      <c r="C209" s="6" t="inlineStr">
+        <is>
+          <t>81240816</t>
+        </is>
+      </c>
+      <c r="D209" s="7" t="inlineStr">
+        <is>
+          <t>SFPSS02</t>
+        </is>
+      </c>
+      <c r="E209" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка 2 яруса d 24/22 см h21,3 для подачи морепродуктов нерж/алюм. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F209" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G209" s="9">
+        <v>4113</v>
+      </c>
+      <c r="H209" s="9">
+        <v/>
+      </c>
+      <c r="I209" s="10">
+        <v>433</v>
+      </c>
+      <c r="J209" s="4"/>
+    </row>
+    <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="4"/>
+      <c r="B210" s="5"/>
+      <c r="C210" s="6" t="inlineStr">
+        <is>
+          <t>81272021</t>
+        </is>
+      </c>
+      <c r="D210" s="7" t="inlineStr">
+        <is>
+          <t>SG-80646(B)</t>
+        </is>
+      </c>
+      <c r="E210" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка 2 яруса d 28,5/35,5 см h19 см для подачи морепродуктов P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F210" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G210" s="9">
+        <v>9514</v>
+      </c>
+      <c r="H210" s="9">
+        <v/>
+      </c>
+      <c r="I210" s="10">
+        <v>35</v>
+      </c>
+      <c r="J210" s="4"/>
+    </row>
+    <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="4"/>
+      <c r="B211" s="5"/>
+      <c r="C211" s="6" t="inlineStr">
+        <is>
+          <t>81240939</t>
+        </is>
+      </c>
+      <c r="D211" s="7" t="inlineStr">
+        <is>
+          <t>SFT 1001</t>
+        </is>
+      </c>
+      <c r="E211" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка 2 яруса d 39,6/26,4 см h29 см для подачи морепродуктов нерж/алюм. P.L. Hotelware</t>
+        </is>
+      </c>
+      <c r="F211" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G211" s="9">
+        <v>23719</v>
+      </c>
+      <c r="H211" s="9">
+        <v/>
+      </c>
+      <c r="I211" s="10">
+        <v>11</v>
+      </c>
+      <c r="J211" s="4"/>
+    </row>
+    <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="4"/>
+      <c r="B212" s="5"/>
+      <c r="C212" s="6" t="inlineStr">
+        <is>
+          <t>81272022</t>
+        </is>
+      </c>
+      <c r="D212" s="7" t="inlineStr">
+        <is>
+          <t>SG-80646(C)</t>
+        </is>
+      </c>
+      <c r="E212" s="8" t="inlineStr">
+        <is>
+          <t>Этажерка 3 яруса d 22/28/35 см h35 см для подачи морепродуктов нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F212" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G212" s="9">
+        <v>12482</v>
+      </c>
+      <c r="H212" s="9">
+        <v/>
+      </c>
+      <c r="I212" s="10">
+        <v>66</v>
+      </c>
+      <c r="J212" s="4"/>
+    </row>
+    <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="4"/>
+      <c r="B213" s="5"/>
+      <c r="C213" s="6" t="inlineStr">
+        <is>
           <t>81241217</t>
         </is>
       </c>
-      <c r="D205" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E205" s="8" t="inlineStr">
+      <c r="D213" s="7" t="inlineStr">
+        <is>
+          <t>SFT 3303</t>
+        </is>
+      </c>
+      <c r="E213" s="8" t="inlineStr">
         <is>
           <t>Этажерка 3 яруса d 40/40/50 см для подачи морепродуктов P.L.</t>
         </is>
       </c>
-      <c r="F205" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G205" s="9">
+      <c r="F213" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G213" s="9">
         <v>39219</v>
       </c>
-      <c r="H205" s="9">
-[...5 lines deleted...]
-      <c r="J205" s="4"/>
+      <c r="H213" s="9">
+        <v/>
+      </c>
+      <c r="I213" s="10">
+        <v>8</v>
+      </c>
+      <c r="J213" s="4"/>
+    </row>
+    <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="4"/>
+      <c r="B214" s="5"/>
+      <c r="C214" s="6" t="inlineStr">
+        <is>
+          <t>81200578</t>
+        </is>
+      </c>
+      <c r="D214" s="7" t="inlineStr">
+        <is>
+          <t>M11213-1/1</t>
+        </is>
+      </c>
+      <c r="E214" s="8" t="inlineStr">
+        <is>
+          <t>Ящик для подачи и охлаждения при помощи льда 56,5*36*20,5 см (GN 1/1 h 10 см), P.L.</t>
+        </is>
+      </c>
+      <c r="F214" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G214" s="9">
+        <v>17085</v>
+      </c>
+      <c r="H214" s="9">
+        <v/>
+      </c>
+      <c r="I214" s="10">
+        <v>18</v>
+      </c>
+      <c r="J214" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>