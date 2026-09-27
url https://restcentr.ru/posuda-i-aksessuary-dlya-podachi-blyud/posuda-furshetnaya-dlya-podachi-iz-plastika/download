--- v0 (2026-06-10)
+++ v1 (2026-09-27)
@@ -2900,51 +2900,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:51</t>
+          <t>Прайс актуален на 27.09.2026 23:49</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3502,51 +3502,51 @@
           <t>81211082</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>GA308 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Мартинка фуршетная пластик 60 мл, 6,4*9,3 см, 6 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>171</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1449</v>
+        <v>1273</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81210824</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>170.22</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Фуршетная ложка "Сайгон" 13*4 см, 50 шт, бамбук, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3604,51 +3604,51 @@
           <t>81210303</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>157.33</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Фуршетная ложка серебряная 10 см, PS, 200 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>992</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81210975</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>170.83  Garcia D.</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Фуршетная мини-кастрюлька с крышкой, 350 мл, 15,6*10*7,3 см, 6 шт, СВЧ, PP</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3876,51 +3876,51 @@
           <t>81211075</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>GA341 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик "Вилка на подставке" 7,1*2,9*2,5 см, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>135</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1032</v>
+        <v>1023</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81202797</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>5023</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик "Квадрат" 70*70 мм, 90 мл, прозрачный, 25 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4046,85 +4046,85 @@
           <t>81210008</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>205.51</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 10*5,5 см, прозрачный, PS, 18 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>280</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1257</v>
+        <v>1215</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81200530</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>GA250(1кор=24упак)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 100 мл, 7*7*7 см, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>592</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>289</v>
+        <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81211085</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>GA334/ZGA334 (1кор=24уп)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 120 мл, 7,4*5,4 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4216,51 +4216,51 @@
           <t>81211070</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>GA377/ZGA377(1кор=24уп)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 130 мл, 6,4*6,4*8,4 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>364</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>221</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81211074</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>GA329(1кор=24уп)</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 150 мл, 7,5*7.5*4 см, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4352,51 +4352,51 @@
           <t>81211071</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>GA373/ZGA373(1кор=24уп)</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 170 мл, 8.2*8.2*7.7 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>452</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1651</v>
+        <v>1596</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81200527</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>GA80(1кор=20упак)</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 5*5*4,5 см, 60 мл, 50 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4420,51 +4420,51 @@
           <t>81200529</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>GA249(1кор=24упак)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 5*5*6 см, 60 мл, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>508</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81210307</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>158.59</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 52 мл, 7,6*6,5*2,4 см, PS, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -4522,51 +4522,51 @@
           <t>81200524</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>OA67(1кор=20упак)</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 60 мл,  9*6*4,5 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>399</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81210176</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>144.98</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 60 мл, 5,7*4 см, РЕТ, 200 шт</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -4658,51 +4658,51 @@
           <t>81211072</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>GA316(1кор=24уп)</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 65 мл, d 6,5 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>278</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81211083</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>GA305 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 75 мл, 5,7*4,1 см, 6 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4726,51 +4726,51 @@
           <t>81200525</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>GA73(1кор=30упак)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 75 мл, d 4,5 см, h 8,4 см, 20 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>430</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1627</v>
+        <v>1398</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81210521</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>189.81</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 75 мл, прозрачный, PS, 8 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -4828,85 +4828,85 @@
           <t>81200526</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>GA82(1кор=50упак)</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 85 мл, 4,7*4,7*7 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>287</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>5091</v>
+        <v>4949</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81211073</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>GA347/ZGA347(1кор=24уп)</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик 85 мл, 7,8*5 см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>278</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1533</v>
+        <v>1520</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81200528</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>GA263(1кор=24упак)</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик d 6,8 см, h 7см, 12 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5134,51 +5134,51 @@
           <t>81210631</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>205.50</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик серебряный, 8 см, PS, 18 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>392</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>1673</v>
+        <v>1643</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81210298</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>157.21</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик серебряный, PS, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -5304,51 +5304,51 @@
           <t>81211076</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>GA186 (1кор=24уп)</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик, 7,7*7,4*6,3 см, 24 шт/уп, 100 мл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>354</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>680</v>
+        <v>598</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81210730</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>211.90</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Фуршетный пластик, 9,3*7,2*13 см, прозрачный, PS, 6 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -5372,40 +5372,40 @@
           <t>81211081</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>OA03 (1кор=12уп)</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Шампанка фуршетная пластик 170 мл, 5,3*20,2 см, 6 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>293</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="J76" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>