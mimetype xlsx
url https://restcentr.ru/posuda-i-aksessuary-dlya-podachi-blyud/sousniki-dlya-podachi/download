--- v0 (2026-06-13)
+++ v1 (2026-09-26)
@@ -505,50 +505,55 @@
                                 <Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image302.jpg"/>
                                 <Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image303.jpg"/>
                                 <Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image304.jpg"/>
                                 <Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image305.jpg"/>
                                 <Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image306.jpg"/>
                                 <Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image307.jpg"/>
                                 <Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image308.jpg"/>
                                 <Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image309.jpg"/>
                                 <Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image310.jpg"/>
                                 <Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image311.jpg"/>
                                 <Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image312.jpg"/>
                                 <Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image313.jpg"/>
                                 <Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image314.jpg"/>
                                 <Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image315.jpg"/>
                                 <Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image316.jpg"/>
                                 <Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image317.jpg"/>
                                 <Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image318.jpg"/>
                                 <Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image319.jpg"/>
                                 <Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image320.jpg"/>
                                 <Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image321.jpg"/>
                                 <Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image322.jpg"/>
                                 <Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image323.jpg"/>
                                 <Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image324.jpg"/>
                                 <Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image325.jpg"/>
                                 <Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image326.jpg"/>
+                                <Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image327.jpg"/>
+                                <Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image328.jpg"/>
+                                <Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image329.jpg"/>
+                                <Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.jpg"/>
+                                <Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image331.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -10905,50 +10910,210 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="326" name="Image326"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Image327"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Image328"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Image329"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Image330"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Image331"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -11222,78 +11387,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J329"/>
+  <dimension ref="A2:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 05:23</t>
+          <t>Прайс актуален на 26.09.2026 21:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -11326,11037 +11491,11207 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81229517</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>01-GT-08-JO</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Салатник 120 мл d 8 см h4 см емкость для закусок круглый фарфор Arel Stackable By Bone [6]</t>
+          <t>Салатник  120 мл d 8 см h4 см емкость для закусок круглый фарфор Arel Stackable By Bone [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>253</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2268</v>
+        <v>2124</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200062</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>F2038 (кор=192/16шт)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Соусник  20 мл 10*4,5 см h2 см "Лист" овальный белый фарфор P.L. Proff Cuisine [16]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>103</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>5221</v>
+        <v>5082</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200063</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>F0506-2.5 (кор=288/24шт)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Соусник  20 мл 7,2*4,8 см h1,8 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>103</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1058</v>
+        <v>674</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222267</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244075</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Соусник  20 мл 8*8 см h2,5 см Mini Mix треугольник белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>127</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>4144</v>
+        <v>4018</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222266</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244120</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 12*7 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6]          </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>127</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>4037</v>
+        <v>3917</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>71048077</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TX12964-66-H275кор=288/24</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Соусник  25 мл 6,5*5,5*2 см овальный фарфор Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Соусник  25 мл 6,5*5,5 см h2 см овальный фарфор Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>113</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>5443</v>
+        <v>5009</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>73024525</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>TX12964-66-H281 к=288/24</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Соусник  25 мл 6,5*5,5*2 см овальный фарфор Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Соусник  25 мл 6,5*5,5 см h2 см овальный фарфор Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>93</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>8644</v>
+        <v>8203</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222271</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM247850</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 8,3*6,2 см h3,5 см Mini Mix круглый с ручкой белый фарфор P.L.  [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>127</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>6675</v>
+        <v>6469</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222268</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM045900</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 9,5*8 см h2,5 см Mini Mix Звезда белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>127</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>4582</v>
+        <v>4545</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222108</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD56-TAI</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл 5,5*5,5 см h3 см квадрат. Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>123</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>138</v>
+        <v>1052</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222159</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD56-TAI</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл 5,6*5,6 см h2,8 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>173</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222121</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD56-TAI</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл 5,6*5,6 см h3 см квадрат. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>173</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>935</v>
+        <v>669</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222152</t>
+          <t>81220364</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MZMS08</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл 9*6,6 см h2,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл 8*7,5 см Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>243</v>
+        <v>202.8</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>383</v>
+        <v>168</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81221950</t>
+          <t>81222152</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
+          <t>F157-TAI</t>
+        </is>
+      </c>
+      <c r="E19" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  30 мл 9*6,6 см h2,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F19" s="7" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="E19" s="8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G19" s="9">
-        <v>370</v>
+        <v>243</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>985</v>
+        <v>362</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81222567</t>
+          <t>81221950</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-315AX-AS PICTURE /К=96</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 5 см h2,8 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
+          <t>Соусник  30 мл 9,7*6,7*2,9 см прямоуг. фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>3418</v>
+        <v>710</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>99000191</t>
+          <t>81222567</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>F0332-2.25  (кор=192</t>
+          <t>091561А</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 5,6 см h3,3 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [16]</t>
+          <t>Соусник  30 мл d 5 см h2,8 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>83</v>
+        <v>379</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>18672</v>
+        <v>3321</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81222110</t>
+          <t>99000191</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0332-2.25  (кор=192</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 5,8 см h3 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл d 5,6 см h3,3 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [16]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>11453</v>
+        <v>16241</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81229516</t>
+          <t>81222110</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>01-GT-06-JO</t>
+          <t>JWD59-TAI</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 6 см h2,5 см круглый фарфор Arel Stackable By Bone Innovation [6]</t>
+          <t>Соусник  30 мл d 5,8 см h3 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>197</v>
+        <v>93</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>9278</v>
+        <v>10433</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81222124</t>
+          <t>81229516</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>01-GT-06-JO</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 6 см h3 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл d 6 см h2,5 см круглый фарфор Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>123</v>
+        <v>197</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>101</v>
+        <v>8533</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81229432</t>
+          <t>81222124</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-GT-06-JO</t>
+          <t>JWD59-TAI</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 6 см круглый фарфор Armonia Stackable By Bone Innovation [6]</t>
+          <t>Соусник  30 мл d 6 см h3 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>273</v>
+        <v>123</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>3146</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81229205</t>
+          <t>81229432</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-GT-06-JO</t>
+          <t>TN-AI-GT-06-JO</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 6 см круглый фарфор Elegance Stackable By Bone Innovation [6]</t>
+          <t>Соусник  30 мл d 6 см круглый фарфор Armonia Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>375</v>
+        <v>273</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>209</v>
+        <v>2469</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81229146</t>
+          <t>81229205</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-GT-06-JO</t>
+          <t>HA-EL-GT-06-JO</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 6 см круглый фарфор Infinity Stackable By Bone Innovation [6]</t>
+          <t>Соусник  30 мл d 6 см круглый фарфор Elegance Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>468</v>
+        <v>375</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>2943</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81229094</t>
+          <t>81229146</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-GT-06-JO</t>
+          <t>HA-IN-GT-06-JO</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 6 см круглый фарфор Supreme Stackable By Bone Innovation [6]</t>
+          <t>Соусник  30 мл d 6 см круглый фарфор Infinity Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>468</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>554</v>
+        <v>2918</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81229302</t>
+          <t>81229094</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-GT-06-JO</t>
+          <t>HA-SP-GT-06-JO</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 6 см круглый фарфор Vintage Stackable By Bone Innovation [6]</t>
+          <t>Соусник  30 мл d 6 см круглый фарфор Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>312</v>
+        <v>468</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>522</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81269105</t>
+          <t>81229302</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>53749</t>
+          <t>HA-VT-GT-06-JO</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Соусник  35 мл "Гастробутик"d 12 см h2,4 см с ручкой стекло Pasabahce</t>
+          <t>Соусник  30 мл d 6 см круглый фарфор Vintage Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>73</v>
+        <v>312</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2434</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81221887</t>
+          <t>81269105</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>53749</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Соусник  35 мл 9,3*8,2 см h3 см глазурь овальный фарфор Wave Up Glossy Stone Taiga P.L. [1]</t>
+          <t>Соусник  35 мл "Гастробутик"d 12 см h2,4 см с ручкой стекло Pasabahce</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>298</v>
+        <v>73</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>697</v>
+        <v>1986</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81200732</t>
+          <t>81220363</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>F1845 кор=240/20</t>
+          <t>MZMR11</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Соусник  35 мл d 5,3 см h3,5/3 см круглый белый фарфор P.L. Proff Cuisine [20]</t>
+          <t>Соусник  35 мл 11*5,5 см Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>103</v>
+        <v>210.6</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>21241</v>
+        <v>282</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81222265</t>
+          <t>81221887</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-533 GSB /К=96ШТ</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл 10,5*8 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. [6] </t>
+          <t>Соусник  35 мл 9,3*8,2 см h3 см глазурь овальный фарфор Wave Up Glossy Stone Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>127</v>
+        <v>298</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>5997</v>
+        <v>666</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81200061</t>
+          <t>81200732</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>F1056 (кор=216шт)</t>
+          <t>F1845 кор=240/20</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл 7,5*5,8 см h2,7 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  35 мл d 5,3 см h3,5/3 см круглый белый фарфор P.L. Proff Cuisine [20]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>20203</v>
+        <v>20300</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>80003068</t>
+          <t>81222265</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>CTC1-CB (уп 72 шт)</t>
+          <t>WM244110</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл d 4,8 см h3,3 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  40 мл 10,5*8 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. [6] </t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>279</v>
+        <v>127</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2435</v>
+        <v>5734</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81200065</t>
+          <t>81200061</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>F2018 (кор=288/24</t>
+          <t>F1056 (кор=216шт)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл d 6 см h2,5 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  40 мл 7,5*5,8 см h2,7 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>18438</v>
+        <v>19836</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81221796</t>
+          <t>80003068</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTC1-CB (уп 72 шт)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл d 6,2 см h3,7 см круглый White пластик меламин "Паназия" P.L. Proff Cuisine</t>
+          <t>Соусник  40 мл d 4,8 см h3,3 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>73</v>
+        <v>279</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>18089</v>
+        <v>2435</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81240815</t>
+          <t>81200065</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2018 (кор=288/24</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл d 6,3 см h2,5 см круглый нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  40 мл d 6 см h2,5 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>73</v>
+        <v>103</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>43396</v>
+        <v>14571</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81200064</t>
+          <t>81221796</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>F2154 (кор=288/24</t>
+          <t>RP-1</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл d 7,1 см h2 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  40 мл d 6,2 см h3,7 см круглый White пластик меламин "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>11837</v>
+        <v>14262</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81229883</t>
+          <t>81240815</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SK15</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл d 7,8 см h2,4 см круглый фарфор Black Raw Wood P.L. Proff Cuisine [12]</t>
+          <t>Соусник  40 мл d 6,3 см h2,5 см круглый нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>183</v>
+        <v>73</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1215</v>
+        <v>40367</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81221934</t>
+          <t>81200064</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2154 (кор=288/24</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Соусник  44 мл 11,5*7*2,5 см прямоуг. двойной фарфор Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  40 мл d 7,1 см h2 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>373</v>
+        <v>100</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>418</v>
+        <v>10189</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81221949</t>
+          <t>81229883</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80121</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Соусник  44 мл 12*7,2*2,5 см прямоуг. двойной фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Соусник  40 мл d 7,8 см h2,4 см круглый фарфор Black Raw Wood P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>370</v>
+        <v>183</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81221880</t>
+          <t>81221934</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-313 BROWN B / К=72 ШТ</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Соусник  45 мл 7,7*7,2 см h3,2 см овальный фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  44 мл 11,5*7*2,5 см прямоуг. двойной фарфор Brown Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>253</v>
+        <v>373</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>762</v>
+        <v>406</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81240286</t>
+          <t>81221949</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-313AX-AS PICTURE /К=72</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Соусник  45 мл d 6,4 см h2,2 см круглый нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  44 мл 12*7,2*2,5 см прямоуг. двойной фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>103</v>
+        <v>370</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81221936</t>
+          <t>81221880</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20-681 STONE B /К=96ШТ</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Соусник  45 мл d 8,7 см h1,8 см круглый фарфор Brown Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  45 мл 7,7*7,2 см h3,2 см овальный фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>309</v>
+        <v>253</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>329</v>
+        <v>277</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81221785</t>
+          <t>81240286</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 20*7,5 см прямоуг. тройной пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Соусник  45 мл d 6,4 см h2,2 см круглый нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>357</v>
+        <v>103</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>3682</v>
+        <v>51</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81200066</t>
+          <t>81221936</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>F2504 (кор=288шт)</t>
+          <t>17-256 BROWN B / К=96ШТ</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 4,5*9 см овальный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  45 мл d 8,7 см h1,8 см круглый фарфор Brown Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>173</v>
+        <v>309</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>2204</v>
+        <v>227</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81279069</t>
+          <t>81221785</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM169113-BY</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 5*5 см h3 см Antique квадратный нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 20*7,5 см прямоуг. тройной пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>243</v>
+        <v>357</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>406</v>
+        <v>3617</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81279068</t>
+          <t>81200066</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2504 (кор=288шт)</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 5,1*5,1 см h2,5 см Antique квадратный нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 4,5*9 см овальный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>237</v>
+        <v>173</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1217</v>
+        <v>2204</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81222109</t>
+          <t>81279069</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SCRT25</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,3*6,3 см h3 см прямоуг. Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 5*5 см h3 см Antique квадратный нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>173</v>
+        <v>243</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>227</v>
+        <v>284</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81222123</t>
+          <t>81279068</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SCRT20</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,4*6,4 см h3 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 5,1*5,1 см h2,5 см Antique квадратный нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>541</v>
+        <v>1217</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81220297</t>
+          <t>81222109</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>TX12964-86-H461</t>
+          <t>JWD83-TAI</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,5*7,5*2,7 см овальный фарфор Organica Grain P.L. Proff Cuisine [12]</t>
+          <t>Соусник  50 мл 8,3*6,3 см h3 см прямоуг. Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>6493</v>
+        <v>118</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81222151</t>
+          <t>81222123</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD83-TAI</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,5*8,5 см h3,5 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 8,4*6,4 см h3 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>317</v>
+        <v>217</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>495</v>
+        <v>540</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>71048078</t>
+          <t>81220297</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>TX12964-86</t>
+          <t>TX12964-86-H461</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,7*7,5*3 см овальный фарфор Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Соусник  50 мл 8,5*7,5 см h2,7 см овальный фарфор Organica Grain P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>0</v>
+        <v>9448</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>73024526</t>
+          <t>81222151</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>TX12964-86-H281к=144/12</t>
+          <t>F158-TAI</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,7*7,5*3 см овальный фарфор Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Соусник  50 мл 8,5*8,5 см h3,5 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>159</v>
+        <v>317</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>9705</v>
+        <v>418</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81222144</t>
+          <t>71048078</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX12964-86</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,9*3,1 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 8,7*7,5 см h3 см овальный фарфор Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>273</v>
+        <v>130</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>273</v>
+        <v>14129</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81229874</t>
+          <t>73024526</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX12964-86-H281к=144/12</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 10 см h4 см круглый с ручкой фарфор Black Raw Wood P.L. Proff Cuisine [12]</t>
+          <t>Соусник  50 мл 8,7*7,5 см h3 см овальный фарфор Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>317</v>
+        <v>159</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1236</v>
+        <v>8671</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81240037</t>
+          <t>81222144</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>73038062 / SG-82388</t>
+          <t>F153-TAI</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 4,7/4 см h5,4 см кружка Dents с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 8,9*3,1 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>398</v>
+        <v>273</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81240031</t>
+          <t>81229874</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>73038044 / SG-80245</t>
+          <t>52564-N</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл d 10 см h4 см круглый с ручкой фарфор Black Raw Wood P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>372</v>
+        <v>317</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>0</v>
+        <v>959</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81240909</t>
+          <t>81240037</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038062 / SG-82388</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 5,9 см h3,6 см круглый пластик белый P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл d 4,7/4 см h5,4 см кружка Dents с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>163</v>
+        <v>398</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>8263</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81240889</t>
+          <t>81240031</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038044 / SG-80245</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 5,9 см h3,6 см круглый пластик черный P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл d 5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>163</v>
+        <v>372</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>5372</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>71047214</t>
+          <t>81240909</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>SC20</t>
+          <t>RSM-01WH (HONRI)</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 6 см h3 см круглый нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл d 5,9 см h3,6 см круглый пластик белый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>73</v>
+        <v>163</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>1313</v>
+        <v>7731</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81200567</t>
+          <t>81240889</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>F3691-(кор=192шт)</t>
+          <t>RSM-01BK (HONRI)</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 6,5 см h2,8 см круглый белый фарфор P.L. Proff Cuisine [16]</t>
+          <t>Соусник  50 мл d 5,9 см h3,6 см круглый пластик черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>103</v>
+        <v>163</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>120209</v>
+        <v>4968</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81222019</t>
+          <t>71047214</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SC20</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 6,5 см h3,5 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
+          <t>Соусник  50 мл d 6 см h3 см круглый нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>337</v>
+        <v>73</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>369</v>
+        <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81223477</t>
+          <t>81200567</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>52530 кор=120/10</t>
+          <t>F3691-(кор=192шт)</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 6,7 см h3,4 см круглый фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [10]</t>
+          <t>Соусник  50 мл d 6,5 см h2,8 см круглый белый фарфор P.L. Proff Cuisine [16]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>237</v>
+        <v>103</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>15589</v>
+        <v>103810</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81200577</t>
+          <t>81222019</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>M102PW/12</t>
+          <t>QB23132013</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7 см h3,7 см круглый набор 12 шт. пластик белый SUNNEX</t>
+          <t>Соусник  50 мл d 6,5 см h3,5 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>2193</v>
+        <v>337</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>439</v>
+        <v>259</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81200576</t>
+          <t>81223477</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>M102PK/12</t>
+          <t>52530 кор=120/10</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7 см h3,7 см круглый набор 12 шт. пластик черный SUNNEX</t>
+          <t>Соусник  50 мл d 6,7 см h3,4 см круглый фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>2193</v>
+        <v>237</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>480</v>
+        <v>12942</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81200733</t>
+          <t>81200577</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>F2498 (кор=240 шт)</t>
+          <t>M102PW/12</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7,1 см h3 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  50 мл d 7 см h3,7 см круглый набор 12 шт. пластик белый SUNNEX</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>93</v>
+        <v>2193</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>1043</v>
+        <v>433</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81222111</t>
+          <t>81200576</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M102PK/12</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7,2 см h3 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл d 7 см h3,7 см круглый набор 12 шт. пластик черный SUNNEX</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>143</v>
+        <v>2193</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>0</v>
+        <v>478</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81222125</t>
+          <t>81200733</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2498 (кор=240 шт)</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7,3 см h3 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл d 7,1 см h3 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>217</v>
+        <v>93</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>164</v>
+        <v>0</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81221977</t>
+          <t>81222111</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>23-823-5ES-AS PICTURE/К=9</t>
+          <t>JWD73-TAI</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7,5 см см h3,5 cм круглый фарфор Village Green New Brown Taiga P.L. [6]</t>
+          <t>Соусник  50 мл d 7,2 см h3 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>273</v>
+        <v>143</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
         <v>0</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81221976</t>
+          <t>81222125</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>23-823-5ET-AS PICTURE/К=96ШТ</t>
+          <t>JWD73-TAI</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7,5 см см h3,5 cм круглый фарфор Village Purple New Brown Taiga P.L. [6]</t>
+          <t>Соусник  50 мл d 7,3 см h3 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>273</v>
+        <v>217</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>625</v>
+        <v>79</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81290091</t>
+          <t>81221977</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>JW35103-TAI</t>
+          <t>23-823-5ES-AS PICTURE/К=9</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 8,6 см h2,3 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл d 7,5 см см h3,5 cм круглый фарфор Village Green New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>157</v>
+        <v>273</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>142</v>
+        <v>4861</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81222782</t>
+          <t>81221976</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-09-CK</t>
+          <t>23-823-5ET-AS PICTURE/К=9</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 9 см h2,2 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
+          <t>Соусник  50 мл d 7,5 см см h3,5 cм круглый фарфор Village Purple New Brown Taiga P.L. [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>347</v>
+        <v>273</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>121</v>
+        <v>329</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81222867</t>
+          <t>81290091</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-09-CK</t>
+          <t>JW35103-TAI</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 9 см h2,2 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
+          <t>Соусник  50 мл d 8,6 см h2,3 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>337</v>
+        <v>157</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>1341</v>
+        <v>0</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81222725</t>
+          <t>81222782</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>ZT-09-CK</t>
+          <t>OLV-ZT-09-CK</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 9 см h2,2 см круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник  50 мл d 9 см h2,2 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>238</v>
+        <v>347</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>2746</v>
+        <v>2254</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>99002138</t>
+          <t>81222867</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>F2049 (кор=240шт)</t>
+          <t>RUG-ZT-09-CK</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл Горшочек d 6,8 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  50 мл d 9 см h2,2 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>143</v>
+        <v>337</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>0</v>
+        <v>2337</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81222618</t>
+          <t>81222725</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZT-09-CK</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл круглый d 6,2 см h3 см круглый белый фарфор Stackable P.L. Proff Cuisine [12]</t>
+          <t>Соусник  50 мл d 9 см h2,2 см круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>78</v>
+        <v>238</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>15927</v>
+        <v>3508</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81229561</t>
+          <t>99002138</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>F1894</t>
+          <t>F2049 (кор=240шт)</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50*50 мл двойной 12*7,3*2,3 см прямоуг. белый фарфор P.L. Proff Cuisine [8]</t>
+          <t>Соусник  50 мл Горшочек d 6,8 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>4443</v>
+        <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81270235</t>
+          <t>81222618</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>C883520</t>
+          <t>P0696806</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Соусник  55 мл d 6 см h3,2 см Рамекин круглый оранжевый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  50 мл круглый d 6,2 см h3 см круглый белый фарфор Stackable P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>120</v>
+        <v>78</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>0</v>
+        <v>14964</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81269315</t>
+          <t>81229561</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>53952</t>
+          <t>F1894</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл "Гастробутик" стекло d 9,6 см h4,6 см круглый Pasabahce</t>
+          <t>Соусник  50*50 мл двойной 12*7,3*2,3 см прямоуг. белый фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>87</v>
+        <v>228</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>62</v>
+        <v>4383</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81229710</t>
+          <t>81270235</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-10-DKY</t>
+          <t>C883520</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 10*7 см h2,7 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник  55 мл d 6 см h3,2 см Рамекин круглый оранжевый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>437</v>
+        <v>120</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>1214</v>
+        <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81222831</t>
+          <t>81269315</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-10-DKY</t>
+          <t>53952</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 10*7 см h2,7 см емкость для закусок овальный Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник  60 мл "Гастробутик" стекло d 9,6 см h4,6 см круглый Pasabahce</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>613</v>
+        <v>99</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>2396</v>
+        <v>1390</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81221595</t>
+          <t>81229710</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>IS-MB-10-KS</t>
+          <t>01-ZT-10-DKY</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 10*9 см h2,5 см овальный фарфор Ombra Island Gray By Bone Innovation [6]</t>
+          <t>Соусник  60 мл 10*7 см h2,7 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>645</v>
+        <v>437</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>0</v>
+        <v>1214</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81221588</t>
+          <t>81222831</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>IS-VH-10-KS</t>
+          <t>OLV-ZT-10-DKY</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 10*9 см h2,5 см овальный фарфор Velho Island Ivory By Bone Innovation [6]</t>
+          <t>Соусник  60 мл 10*7 см h2,7 см емкость для закусок овальный Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>775</v>
+        <v>613</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>615</v>
+        <v>2121</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81221603</t>
+          <t>81221595</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>IS-10-KS</t>
+          <t>IS-MB-10-KS</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 10*9 см h3,1 см овальный фарфор White Island By Bone Innovation [6]</t>
+          <t>Соусник  60 мл 10*9 см h2,5 см овальный фарфор Ombra Island Gray By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>528</v>
+        <v>645</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>401</v>
+        <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81222263</t>
+          <t>81221588</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IS-VH-10-KS</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 7*7 см h3,3 см с ручками квадратный Mini Mix белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  60 мл 10*9 см h2,5 см овальный фарфор Velho Island Ivory By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>127</v>
+        <v>775</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>6770</v>
+        <v>615</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81222732</t>
+          <t>81221603</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>ZT-01-ST</t>
+          <t>IS-10-KS</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 8,1*4,9 см h5,5 см овальный Arel By Bone Innovation [1]</t>
+          <t>Соусник  60 мл 10*9 см h3,1 см овальный фарфор White Island By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>703</v>
+        <v>528</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>716</v>
+        <v>380</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81229562</t>
+          <t>81222263</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>F0507</t>
+          <t>WM244900</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 9,5*6,5 см h2,8 см прямоуг. белый фарфор P.L. Proff Cuisine [12]</t>
+          <t>Соусник  60 мл 7*7 см h3,3 см с ручками квадратный Mini Mix белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>153</v>
+        <v>127</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>6909</v>
+        <v>6553</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81222262</t>
+          <t>81222732</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZT-01-ST</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 9,5*9,5 см h2,5 см Mini Mix бумеранг белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  60 мл 8,1*4,9 см h5,5 см овальный Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>127</v>
+        <v>703</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>4616</v>
+        <v>716</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81240023</t>
+          <t>81229562</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>73038033 / SG-95245</t>
+          <t>F0507</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Antique нерж. с медным напылением P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл 9,5*6,5 см h2,8 см прямоуг. белый фарфор P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>773</v>
+        <v>153</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>0</v>
+        <v>6442</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>73024185</t>
+          <t>81222262</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>SPM50C</t>
+          <t>WM244950</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Copper нерж. с медным напылением P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл 9,5*9,5 см h2,5 см Mini Mix бумеранг белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>687</v>
+        <v>127</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>1440</v>
+        <v>4590</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>99002233</t>
+          <t>81240023</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>MS-5030S /30 шт</t>
+          <t>73038033 / SG-95245</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Antique нерж. с медным напылением P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>698</v>
+        <v>773</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>203001</t>
+          <t>73024185</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>SPM05</t>
+          <t>SPM50C</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Copper нерж. с медным напылением P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>370</v>
+        <v>687</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>0</v>
+        <v>1060</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81244005</t>
+          <t>99002233</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>SG-94245(A)</t>
+          <t>MS-5030S /30 шт</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 5,5 см h2,7 см круглый с ручкой Dark Vintage нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>552</v>
+        <v>698</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
         <v>0</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81241046</t>
+          <t>203001</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>SG-82245(A)</t>
+          <t>SPM05</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 5,5 см h3 см круглый с ручкой Dents глянец нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>498</v>
+        <v>370</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>913</v>
+        <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>71047293</t>
+          <t>81244005</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>SC20H</t>
+          <t>SG-94245(A)</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 6 см h3 см круглый Dents нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл d 5,5 см h2,7 см круглый с ручкой Dark Vintage нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>117</v>
+        <v>552</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
         <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81240287</t>
+          <t>81241046</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-82245(A)</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 6 см h5 см круглый нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл d 5,5 см h3 см круглый с ручкой Dents глянец нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>123</v>
+        <v>498</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>26757</v>
+        <v>746</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81200032</t>
+          <t>71047293</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>HE5171-6,5 (кор=24шт)</t>
+          <t>SC20H</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 6,3 см круглый с ручкой чугун P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл d 6 см h3 см круглый Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>159</v>
+        <v>117</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
         <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81240170</t>
+          <t>81240287</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>SC20FL</t>
+          <t/>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 6,7 см h3 см круглый нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл d 6 см h5 см круглый нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>0</v>
+        <v>25928</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81222800</t>
+          <t>81200032</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>HA-MGL-ZT-07-KS</t>
+          <t>HE5171-6,5 (кор=24шт)</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 7 см h3,2 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
+          <t>Соусник  60 мл d 6,3 см круглый с ручкой чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>437</v>
+        <v>159</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>2096</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81221935</t>
+          <t>81240170</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>21-711 BROWN B / К=96ШТ</t>
+          <t>SC20FL</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 7,4 см h3,7 см круглый с носиком фарфор Brown Untouched Taiga P.L. [1]</t>
+          <t>Соусник  60 мл d 6,7 см h3 см круглый нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>437</v>
+        <v>73</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>436</v>
+        <v>0</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81222056</t>
+          <t>81222800</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-MGL-ZT-07-KS</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 7,5 см h3 см круглый фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
+          <t>Соусник  60 мл d 7 см h3,2 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>370</v>
+        <v>437</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>2017</v>
+        <v>2121</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81221916</t>
+          <t>81221935</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21-711 BROWN B / К=96ШТ</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 7,5 см h4 см круглый с носиком глазурь фарфор Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Соусник  60 мл d 7,4 см h3,7 см круглый с носиком фарфор Brown Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>437</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>641</v>
+        <v>428</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81221879</t>
+          <t>81222056</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>17-256 STONE B /К=96ШТ</t>
+          <t>ZA0447-3-FR</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 8,8 см h2,3 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  60 мл d 7,5 см h3 см круглый фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>357</v>
+        <v>370</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>0</v>
+        <v>1823</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81201193</t>
+          <t>81221916</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>55002 кор=24</t>
+          <t>21-711 GSB / К=96ШТ</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл овальный на подставке с ручкой "Basic" стекло Pasabahce</t>
+          <t>Соусник  60 мл d 7,5 см h4 см круглый с носиком глазурь фарфор Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>82</v>
+        <v>437</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>0</v>
+        <v>605</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81221946</t>
+          <t>81221879</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-256 STONE B /К=96ШТ</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл чашка для саке, чая, вина d 6 см h4,5 см круглый фарфор Dark Matt Panasia P.L. [1]</t>
+          <t>Соусник  60 мл d 8,8 см h2,3 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>273</v>
+        <v>370</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>991</v>
+        <v>1846</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81222270</t>
+          <t>81201193</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>55002 кор=24</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Соусник  65 мл 10,2*6 см h4 см Mini Mix овальный белый фарфор P.L. Proff Cuisine [6]                </t>
+          <t>Соусник  60 мл овальный на подставке с ручкой "Basic" стекло Pasabahce</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>149</v>
+        <v>82</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>4054</v>
+        <v>0</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81270248</t>
+          <t>81221946</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>MSP-2S</t>
+          <t>16-241AX-AS PICTURE /К=14</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Соусник  65 мл d 5,3 см h3,2 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл чашка для саке, чая, вина d 6 см h4,5 см круглый фарфор Dark Matt Panasia P.L. [1]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>714</v>
+        <v>273</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>5191</v>
+        <v>760</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81222088</t>
+          <t>81222270</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244100</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Соусник  65 мл d 6,2 см h3,5 см круглый фарфор Antic Copper Panasia P.L. [12]</t>
+          <t>Соусник  65 мл 10,2*6 см h4 см Mini Mix овальный белый фарфор P.L. Proff Cuisine [6]                </t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>327</v>
+        <v>149</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>2681</v>
+        <v>3891</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>95001074</t>
+          <t>81270248</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>GB03</t>
+          <t>MSP-2S</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Соусник  65 мл овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  65 мл d 5,3 см h3,2 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>493</v>
+        <v>714</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>2214</v>
+        <v>5132</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81269316</t>
+          <t>81222088</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>53942</t>
+          <t>ZD0005-2</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл "Гастробутик" стекло d 9,7 см h4,2 см круглый Pasabahce</t>
+          <t>Соусник  65 мл d 6,2 см h3,5 см круглый фарфор Antic Copper Panasia P.L. [12]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>80</v>
+        <v>327</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>1729</v>
+        <v>2387</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81229524</t>
+          <t>95001074</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-11-OKS</t>
+          <t>GB03</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл 11*8 см h5 см круглый фарфор Arel By Bone Innovation [6]</t>
+          <t>Соусник  65 мл овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>613</v>
+        <v>493</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>3318</v>
+        <v>2114</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81222272</t>
+          <t>81269316</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>53942</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл 7,5*6 см h4,5 см Mini Mix прямоуг. с ручкой белый фарфор P.L. Proff Cuisine [6]      </t>
+          <t>Соусник  70 мл "Гастробутик" стекло d 9,7 см h4,2 см круглый Pasabahce</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>8533</v>
+        <v>1428</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81221783</t>
+          <t>81229524</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>01-ZT-11-OKS</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл 9,3*6,9 см h3 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Соусник  70 мл 11*8 см h5 см круглый фарфор Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>149</v>
+        <v>637</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>251</v>
+        <v>3774</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81229672</t>
+          <t>81222272</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-ZT-11-OKS</t>
+          <t>WM244750</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 11 см емкость для закусок круглый фарфор Tropical By Bone Innovation [1]</t>
+          <t>Соусник  70 мл 7,5*6 см h4,5 см Mini Mix прямоуг. с ручкой белый фарфор P.L. Proff Cuisine [6]      </t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>848</v>
+        <v>127</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>163</v>
+        <v>8434</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81229210</t>
+          <t>81221783</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-11-OKS</t>
+          <t>JM169111-BY</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 11 см круглый фарфор Elegance By Bone Innovation [6]</t>
+          <t>Соусник  70 мл 9,3*6,9 см h3 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>1204</v>
+        <v>149</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81229151</t>
+          <t>81229672</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-11-OKS</t>
+          <t>HA-TP-ZT-11-OKS</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 11 см круглый фарфор Infinity By Bone Innovation [6]</t>
+          <t>Соусник  70 мл d 11 см емкость для закусок круглый фарфор Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>848</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>0</v>
+        <v>163</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81229099</t>
+          <t>81229210</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-11-OKS</t>
+          <t>HA-EL-ZT-11-OKS</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 11 см круглый фарфор Supreme By Bone Innovation [6]</t>
+          <t>Соусник  70 мл d 11 см круглый фарфор Elegance By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>1287</v>
+        <v>1204</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>216</v>
+        <v>1</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81222343</t>
+          <t>81229151</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-IN-ZT-11-OKS</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 6,5 см h3,5 см круглый фарфор Evolution Mont Blanc P.L. Proff Cuisine [12]</t>
+          <t>Соусник  70 мл d 11 см круглый фарфор Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>239</v>
+        <v>848</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>14354</v>
+        <v>0</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81221877</t>
+          <t>81229099</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-SP-ZT-11-OKS</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 6,9 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
+          <t>Соусник  70 мл d 11 см круглый фарфор Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>403</v>
+        <v>1287</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>951</v>
+        <v>216</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81240896</t>
+          <t>81222343</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>11023-off white</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 7 см h3,7 см круглый пластик белый P.L. Proff Cuisine</t>
+          <t>Соусник  70 мл d 6,5 см h3,5 см круглый фарфор Evolution Mont Blanc P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>4641</v>
+        <v>14185</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81240890</t>
+          <t>81221877</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21-711 STONE B /К=96ШТ</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 7 см h3,7 см круглый пластик черный P.L. Proff Cuisine</t>
+          <t>Соусник  70 мл d 6,9 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>163</v>
+        <v>403</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>4020</v>
+        <v>931</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81222269</t>
+          <t>81240896</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RSM-02WH (HONRI)</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 7 см h4,8 см Mini Mix круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  70 мл d 7 см h3,7 см круглый пластик белый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>3271</v>
+        <v>4595</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81229996</t>
+          <t>81240890</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RSM-02BK (HONRI)</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 7,5 см h3,5 см круглый с ручкой фарфор Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Соусник  70 мл d 7 см h3,7 см круглый пластик черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>373</v>
+        <v>163</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>8722</v>
+        <v>3662</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81221901</t>
+          <t>81222269</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM245700</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 9,2 см h2,5 см круглый глазурь фарфор Glossy Stone Untouched Taiga P.L. [1]</t>
+          <t>Соусник  70 мл d 7 см h4,8 см Mini Mix круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>337</v>
+        <v>127</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>99</v>
+        <v>3138</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81221852</t>
+          <t>81229996</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD016-1</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 9,2 см h2,5 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник  70 мл d 7,5 см h3,5 см круглый с ручкой фарфор Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>317</v>
+        <v>373</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>169</v>
+        <v>8511</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81229563</t>
+          <t>81222793</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>F2698</t>
+          <t>OLV-R-HL-09-CK</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70*70 мл двойной 14*7 см h3 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  70 мл d 9 см h2,5 см блюдо емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>273</v>
+        <v>473</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>3737</v>
+        <v>2341</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81229164</t>
+          <t>81221901</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-10-DKY</t>
+          <t>17-394-4GSB / К=96ШТ</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл 10*7 см овальный фарфор Infinity By Bone Innovation [bb] [6]</t>
+          <t>Соусник  70 мл d 9,2 см h2,5 см круглый глазурь фарфор Glossy Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>832</v>
+        <v>337</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>99004061</t>
+          <t>81221852</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>F0332-2.6  (кор=180ш</t>
+          <t>17-394-4STONE B /К=36ШТ</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 6,7 см h4 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  70 мл d 9,2 см h2,5 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>103</v>
+        <v>317</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>2760</v>
+        <v>200</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81223428</t>
+          <t>81229563</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>70045 кор=96/12</t>
+          <t>F2698</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 7,5 см h3,8 см круглый фарфор Texture Dark Green P.L. Proff Cuisine [12]</t>
+          <t>Соусник  70*70 мл двойной 14*7 см h3 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>187</v>
+        <v>273</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>859</v>
+        <v>3640</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81229242</t>
+          <t>81229164</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>10659-blanc</t>
+          <t>HA-IN-ZT-10-DKY</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 7,8 см h3 см круглый фарфор Evolution Blanc P.L. Proff Cuisine [8]</t>
+          <t>Соусник  75 мл 10*7 см овальный фарфор Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>317</v>
+        <v>832</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>0</v>
+        <v>113</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81229254</t>
+          <t>99004061</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>10659-ocean</t>
+          <t>F0332-2.6  (кор=180ш</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 7,8 см h3 см круглый фарфор Evolution Ocean P.L. Proff Cuisine [8]</t>
+          <t>Соусник  75 мл d 6,7 см h4 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>273</v>
+        <v>103</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>0</v>
+        <v>1286</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81229258</t>
+          <t>81223428</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>10659-snow</t>
+          <t>70045 кор=96/12</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 7,8 см h3 см круглый фарфор Evolution Snow P.L. Proff Cuisine [8]</t>
+          <t>Соусник  75 мл d 7,5 см h3,8 см круглый фарфор Texture Dark Green P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>239</v>
+        <v>187</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>0</v>
+        <v>654</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81222018</t>
+          <t>81229242</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10659-blanc</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 8 см h4 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
+          <t>Соусник  75 мл d 7,8 см h3 см круглый фарфор Evolution Blanc P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>387</v>
+        <v>317</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>936</v>
+        <v>0</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81290099</t>
+          <t>81229254</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>JW35103-TAI</t>
+          <t>10659-ocean</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 8,6 см h2,3 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  75 мл d 7,8 см h3 см круглый фарфор Evolution Ocean P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>273</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>4232</v>
+        <v>0</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81222705</t>
+          <t>81229258</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10659-snow</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл 10,1*7,9 см h4,1 см "Ракушка" овальный белый фарфор Seashell White NEW P.L. [12]</t>
+          <t>Соусник  75 мл d 7,8 см h3 см круглый фарфор Evolution Snow P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>143</v>
+        <v>239</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>621</v>
+        <v>0</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81222264</t>
+          <t>81222018</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132014</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл 12*7,5 см h3,8 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6] </t>
+          <t>Соусник  75 мл d 8 см h4 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>143</v>
+        <v>387</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>3000</v>
+        <v>906</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81221784</t>
+          <t>81290099</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35103-TAI</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл 15,8*7,5 см прямоуг. двойной пластик меламин Dark Texture "Паназия" P.L. </t>
+          <t>Соусник  75 мл d 8,6 см h2,3 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>258</v>
+        <v>273</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>2348</v>
+        <v>3703</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81222261</t>
+          <t>81222705</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>WM244800</t>
+          <t>F0481-4.25 (кор=144 шт)</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл 8*8 см h4,2 см Mini Mix квадратный белый фарфор P.L. Proff Cuisine [6] </t>
+          <t>Соусник  80 мл 10,1*7,9 см h4,1 см "Ракушка" овальный белый фарфор Seashell White NEW P.L. [12]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>1865</v>
+        <v>480</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81240040</t>
+          <t>81222264</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>73038073 / SG-91247</t>
+          <t>WM244125</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 5 см h2,5 см Copper круглый с ручкой нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл 12*7,5 см h3,8 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>917</v>
+        <v>143</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>838</v>
+        <v>2517</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81240032</t>
+          <t>81221784</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>73038045 / SG-80245</t>
+          <t>JM169112-BY</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 6 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл 15,8*7,5 см прямоуг. двойной пластик меламин Dark Texture "Паназия" P.L. </t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>417</v>
+        <v>258</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>638</v>
+        <v>2241</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81244006</t>
+          <t>81222261</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>SG-94245(B)</t>
+          <t>WM244800</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 6,2 см h3 см круглый с ручкой Vintage нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл 8*8 см h4,2 см Mini Mix квадратный белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>649</v>
+        <v>127</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>2042</v>
+        <v>1835</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81272039</t>
+          <t>81240040</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>SG-94245(B)</t>
+          <t>73038073 / SG-91247</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 6,2 см h3 см круглый с ручкой Vintage нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 5 см h2,5 см Copper круглый с ручкой нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>649</v>
+        <v>917</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>415</v>
+        <v>838</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81223904</t>
+          <t>81240032</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>F0332B1-2.6W</t>
+          <t>73038045 / SG-80245</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый голубой фарфор P.L. Proff Cuisine [10]</t>
+          <t>Соусник  80 мл d 6 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>101</v>
+        <v>417</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81223903</t>
+          <t>81244006</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>F0332Y-2.6W</t>
+          <t>SG-94245(B)</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый желтый фарфор P.L. Proff Cuisine [10]</t>
+          <t>Соусник  80 мл d 6,2 см h3 см круглый с ручкой Vintage нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>123</v>
+        <v>649</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>14285</v>
+        <v>2002</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81223905</t>
+          <t>81272039</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>F0332G-2.6W</t>
+          <t>SG-94245(B)</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый зеленый фарфор P.L. Proff Cuisine [10]</t>
+          <t>Соусник  80 мл d 6,2 см h3 см круглый с ручкой Vintage нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>101</v>
+        <v>649</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>0</v>
+        <v>315</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81222568</t>
+          <t>81223904</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>091562А</t>
+          <t>F0332B1-2.6W</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7 см h4 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
+          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый голубой фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>413</v>
+        <v>101</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>3090</v>
+        <v>0</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81269875</t>
+          <t>81223903</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0332Y-2.6W</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7,4 см h3,7 см круглый фарфор Wood Fusion P.L. Proff Cuisine [6]</t>
+          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый желтый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>197</v>
+        <v>123</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>69766</v>
+        <v>14206</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81244001</t>
+          <t>81223905</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>SG-94501(00)</t>
+          <t>F0332G-2.6W</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7,5 см h2,5 см круглый нерж. с винтаж покрытием Vintage P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый зеленый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>503</v>
+        <v>101</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
         <v>0</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81222285</t>
+          <t>81222568</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091562А</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7,6 см h4 см круглый фарфор Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Соусник  80 мл d 7 см h4 см круглый Рамекин белый фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>347</v>
+        <v>413</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>379</v>
+        <v>2697</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81270244</t>
+          <t>81269875</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>RFM-03BO</t>
+          <t>WM 242108</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик бежевый P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 7,4 см h3,7 см круглый фарфор Wood Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>113</v>
+        <v>197</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>0</v>
+        <v>69716</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81270246</t>
+          <t>81244001</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>RFM-03WH</t>
+          <t>SG-94501(00)</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик белый P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 7,5 см h2,5 см круглый нерж. с винтаж покрытием Vintage P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>163</v>
+        <v>503</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>8865</v>
+        <v>0</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81270247</t>
+          <t>81222285</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>RFM-03YL</t>
+          <t>ZA0305-3-A</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик желтый P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 7,6 см h4 см круглый фарфор Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>113</v>
+        <v>347</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>1387</v>
+        <v>295</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81270245</t>
+          <t>81270244</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>RFM-03RD</t>
+          <t>RFM-03BO</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик красный P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик бежевый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>113</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>515</v>
+        <v>0</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81270243</t>
+          <t>81270246</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>RFM-03BL</t>
+          <t>RFM-03WH</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик синий P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик белый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>1027</v>
+        <v>8819</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81270242</t>
+          <t>81270247</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>RFM-03BK</t>
+          <t>RFM-03YL</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик черный P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик желтый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>163</v>
+        <v>113</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>7880</v>
+        <v>1374</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81241259</t>
+          <t>81270245</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RFM-03RD</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 8/7 см h3 см круглый керамика Light Brown Frutti di Mare P.L. [1]</t>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик красный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>407</v>
+        <v>113</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>1062</v>
+        <v>371</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>97000216</t>
+          <t>81270243</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RFM-03BL</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл 9,3*6,9 см h3,8 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик синий P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>167</v>
+        <v>113</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>2229</v>
+        <v>747</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81241138</t>
+          <t>81270242</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RFM-03BK</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 6,6 см h3,8 см круглый с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>1107</v>
+        <v>163</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>303</v>
+        <v>7646</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81241132</t>
+          <t>81241259</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>B24001128-2401B</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 6,7/5 см h3,7 см круглый с ручкой и крышкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 8/7 см h3 см круглый керамика Light Brown Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>1137</v>
+        <v>407</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>279</v>
+        <v>999</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81241141</t>
+          <t>97000216</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>835-BY</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 6,7/5,2 см h3,7 см круглый с крышкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  90 мл 9,3*6,9 см h3,8 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>773</v>
+        <v>167</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>333</v>
+        <v>1933</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81223996</t>
+          <t>81241138</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>JM2321 48/12</t>
+          <t>MC 1000/CP</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 7 см h4 см круглый Рамекин фарфор Brown Spider Silk P.L. Proff Cuisine [12]</t>
+          <t>Соусник  90 мл d 6,6 см h3,8 см круглый с крышкой Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>297</v>
+        <v>1107</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>5091</v>
+        <v>303</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81223135</t>
+          <t>81241132</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>70238 кор=120/12</t>
+          <t>MCH 5500/S</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 7 см h4 см круглый фарфор Рамекин Black Raw Stellar P.L. Proff Cuisine [12]</t>
+          <t>Соусник  90 мл d 6,7/5 см h3,7 см круглый с ручкой и крышкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>197</v>
+        <v>1137</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>12750</v>
+        <v>279</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81222591</t>
+          <t>81241141</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MC 1000/S</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Соусник  90 мл d 6,7/5,2 см h3,7 см круглый с крышкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>437</v>
+        <v>773</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>1878</v>
+        <v>333</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81241135</t>
+          <t>81223996</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM2321 48/12</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 7,6 см h4 см круглый с ручкой и крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  90 мл d 7 см h4 см круглый Рамекин фарфор Brown Spider Silk P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>837</v>
+        <v>297</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>297</v>
+        <v>4815</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>92000035</t>
+          <t>81223135</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>313 (096)</t>
+          <t>70238 кор=120/12</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Соусник "Элегантный бамбук" двойной, 8,3*2,3 см, пластик, P.L. Proff Cuisine</t>
+          <t>Соусник  90 мл d 7 см h4 см круглый фарфор Рамекин Black Raw Stellar P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>26.4</v>
+        <v>197</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>0</v>
+        <v>11421</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81229415</t>
+          <t>81222591</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>TN-KL-AR-13-KS</t>
+          <t>ZA0607-3oz-ME</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3 см емкость для закусок прямоуг. Kolezyum By Bone Innovation [6]</t>
+          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>663</v>
+        <v>437</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>0</v>
+        <v>1826</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81229455</t>
+          <t>81241135</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-AR-13-KS</t>
+          <t>MCH 5500/CP</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3 см емкость для закусок прямоуг. Spazio Tinta By Bone Innovation [6]</t>
+          <t>Соусник  90 мл d 7,6 см h4 см круглый с ручкой и крышкой Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>650</v>
+        <v>837</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>196</v>
+        <v>296</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81222878</t>
+          <t>92000035</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>RUG-AR-13-KS</t>
+          <t>313 (096)</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3,2 см емкость для закусок прямоуг. Rug By Bone Innovation [6]</t>
+          <t>Соусник "Элегантный бамбук" двойной, 8,3*2,3 см, пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>699</v>
+        <v>26.4</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>1154</v>
+        <v>0</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81229532</t>
+          <t>81229415</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>01-AR-13-KS</t>
+          <t>TN-KL-AR-13-KS</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл 10*9 см h3 см емкость для закусок прямоуг. Kolezyum By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>509</v>
+        <v>663</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>566</v>
+        <v>0</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81229380</t>
+          <t>81229455</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-AR-13-KS</t>
+          <t>TN-SZ-AR-13-KS</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Cowry Yellow By Bone Innovation [6]</t>
+          <t>Соусник 100 мл 10*9 см h3 см емкость для закусок прямоуг. Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>721</v>
+        <v>650</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>37</v>
+        <v>181</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81229399</t>
+          <t>81222878</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-AR-13-KS</t>
+          <t>RUG-AR-13-KS</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Legna By Bone Innovation [6]</t>
+          <t>Соусник 100 мл 10*9 см h3,2 см емкость для закусок прямоуг. Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>549</v>
+        <v>699</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>0</v>
+        <v>1556</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81222787</t>
+          <t>81229532</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>OLV-AR-13-KS</t>
+          <t>01-AR-13-KS</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>703</v>
+        <v>509</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>893</v>
+        <v>644</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81229162</t>
+          <t>81229380</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-AR-13-KS</t>
+          <t>CW-YL-AR-13-KS</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 10*9 см прямоуг. фарфор Infinity By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Cowry Yellow By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>549</v>
+        <v>721</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81222692</t>
+          <t>81229399</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-LG-AR-13-KS</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 12*12 см h4 см с бортом Asymmetry квадратный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>307</v>
+        <v>549</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>1156</v>
+        <v>0</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81229165</t>
+          <t>81222787</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-12-DKY</t>
+          <t>OLV-AR-13-KS</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 12*8 см овальный фарфор Infinity By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>635</v>
+        <v>703</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>142</v>
+        <v>943</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81200082</t>
+          <t>81229162</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>F1955 (кор=120шт)</t>
+          <t>HA-IN-AR-13-KS</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 13,5*10 см Asymmetry овальный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 10*9 см емкость для закусок прямоуг. фарфор Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>372</v>
+        <v>549</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>839</v>
+        <v>54</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81223346</t>
+          <t>81223173</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>F1184-6/71047043</t>
+          <t>P6067212-SH234 к=144</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 14,2*5,5 см с ручкой белый фарфор P.L. Proff Cuisine [10]</t>
+          <t>Соусник 100 мл 11,5*8,5 см h6 см емкость для закусок Blue Lake Fusion P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>239</v>
+        <v>277</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>1845</v>
+        <v>1169</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81222053</t>
+          <t>81222692</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-5 (кор=72 шт)</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 14,5*4,5 см h6,5 см овальный фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 12*12 см h4 см для закусок с бортом Asymmetry квадратный белый фарфор  P.L. [6]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>593</v>
+        <v>307</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>1298</v>
+        <v>1156</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81222327</t>
+          <t>81229165</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>NY-YQA4767B-SB-15CMX6</t>
+          <t>HA-IN-ZT-12-DKY</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 16,5*5,5 см h5,6 см с ручкой фарфор Sea Flower P.L. Proff Cuisine [1]</t>
+          <t>Соусник 100 мл 12*8 см емкость для закусок овальный фарфор Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>473</v>
+        <v>635</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>1000</v>
+        <v>140</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81223427</t>
+          <t>81200082</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>70407 кор=72/12</t>
+          <t>F1955 (кор=120шт)</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 7,4*4,8 см h6,5 см овальный фарфор Texture Dark Green P.L. [12]</t>
+          <t>Соусник 100 мл 13,5*10 см h3,5 см для закусок Asymmetry овальный белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>273</v>
+        <v>372</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>1056</v>
+        <v>838</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81221952</t>
+          <t>81223346</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>23-807-2AX-AS PICTURE /К=</t>
+          <t>F1184-6/71047043</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 7,5*5 см h7,6 см фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Соусник 100 мл 14,2*5,5 см с ручкой белый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>397</v>
+        <v>239</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>0</v>
+        <v>1664</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81221720</t>
+          <t>81222053</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0448-100-fr</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 9*5 см Green Sky косой матовое стекло P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 14,5*4,5 см h6,5 см овальный фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>273</v>
+        <v>593</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>4477</v>
+        <v>1274</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81222145</t>
+          <t>81222327</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NY-YQA4767B-SB-15CMX6</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 10,7 см h3,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник 100 мл 16,5*5,5 см h5,6 см с ручкой фарфор Sea Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>287</v>
+        <v>473</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>537</v>
+        <v>935</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81222726</t>
+          <t>81223427</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>ZT-11-CK</t>
+          <t>70407 кор=72/12</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник 100 мл 7,4*4,8 см h6,5 см овальный фарфор Texture Dark Green P.L. [12]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>300</v>
+        <v>273</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>3566</v>
+        <v>1055</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81222868</t>
+          <t>81221952</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>RUG-ZT-11-CK</t>
+          <t>23-807-2AX-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
+          <t>Соусник 100 мл 7,5*5 см h7,6 см фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>387</v>
+        <v>437</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>2395</v>
+        <v>1710</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81222783</t>
+          <t>81221720</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-11-CK</t>
+          <t>1Q1421-066RGX</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 11 см h2,6 см блюдо емкость для закусок круглый Oliva By Bone Innovation [6]</t>
+          <t>Соусник 100 мл 9*5 см емкость для закусок Green Sky косой матовое стекло P.L. [6]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>403</v>
+        <v>273</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>416</v>
+        <v>4465</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>71002116</t>
+          <t>81222145</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>PBA6342</t>
+          <t>F154-TAI</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 6,5 см h4 см круглый алюм. P.L. Proff Cuisine</t>
+          <t>Соусник 100 мл d 10,7 см h3,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>123</v>
+        <v>287</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>0</v>
+        <v>346</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>71002133</t>
+          <t>81222794</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t>PM31</t>
+          <t>OLV-R-HL-11-CK</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 6,5 см h4 см круглый нерж. P.L. Proff Cuisine</t>
+          <t>Соусник 100 мл d 11 см h2,3 см блюдо емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>213</v>
+        <v>553</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>301</v>
+        <v>2385</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81222082</t>
+          <t>81222726</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>ZA0584-3-ME</t>
+          <t>ZT-11-CK</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7 см h4 см круглый фарфор White Moon P.L. Proff Cuisine [12]</t>
+          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>413</v>
+        <v>300</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>666</v>
+        <v>3535</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81223142</t>
+          <t>81222868</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>52586 кор=60/6</t>
+          <t>RUG-ZT-11-CK</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7 см h5 см круглый с ручкой фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл d 11 см h2,5 см емкость для закусок круглый Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>623</v>
+        <v>387</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>3206</v>
+        <v>2393</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81222885</t>
+          <t>81222783</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087869</t>
+          <t>OLV-ZT-11-CK</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см "Псковский" керамика ПГ [6]</t>
+          <t>Соусник 100 мл d 11 см h2,6 см блюдо емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>203</v>
+        <v>408</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>308</v>
+        <v>1646</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81222912</t>
+          <t>71002116</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087142</t>
+          <t>PBA6342</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см "Стандарт" керамика ПГ [6]</t>
+          <t>Соусник 100 мл d 6,5 см h4 см круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>157</v>
+        <v>123</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>565</v>
+        <v>0</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81222892</t>
+          <t>71002133</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087877</t>
+          <t>PM31</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 9,7 см h2,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Соусник 100 мл d 6,5 см h4 см круглый нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>183</v>
+        <v>213</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>158</v>
+        <v>251</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81229564</t>
+          <t>81222082</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>F2122</t>
+          <t>ZA0584-3-ME</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл бутылочка для соевого соуса белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл d 7 см h4 см круглый фарфор White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>191</v>
+        <v>413</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>949</v>
+        <v>583</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>99005031</t>
+          <t>81223142</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>F1200</t>
+          <t>52586 кор=60/6</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл бутылочка для соевого соуса белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл d 7 см h5 см круглый с ручкой фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>193</v>
+        <v>623</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>851</v>
+        <v>3169</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81241065</t>
+          <t>81222885</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>SG-82795(A)</t>
+          <t>ПГ022-00087869</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл для подачи набор 3 шт. на дерев. подст. Dents нерж. P.L.</t>
+          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>2473</v>
+        <v>230</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>0</v>
+        <v>572</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>71048084</t>
+          <t>81222912</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>TX12964-107-H275 к=96/12</t>
+          <t>ПГ001-00087142</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл 10,8*9,4*3,5 см овальный фарфор Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см емкость для закусок "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>237</v>
+        <v>157</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>1202</v>
+        <v>519</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>73037901</t>
+          <t>81222892</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>12964-107-H281 кор=96/12</t>
+          <t>ПГ022-00087877</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл 10,8*9,4*3,5 см овальный фарфор Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл d 9,7 см h2,5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>237</v>
+        <v>203</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>2712</v>
+        <v>284</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81229711</t>
+          <t>99005031</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-12-DKY</t>
+          <t>F1200</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл 12*8 см h3,4 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл бутылочка для соевого соуса d 6,2 см h7,5 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>473</v>
+        <v>193</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>1196</v>
+        <v>768</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81222832</t>
+          <t>81229564</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-12-DKY</t>
+          <t>F2122</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл 12*8 см h3,4 см емкость для закусок овальный Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник 100 мл бутылочка для соевого соуса d 6,7 см h9,2 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>743</v>
+        <v>191</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>592</v>
+        <v>868</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>95001206</t>
+          <t>81241065</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>21347</t>
+          <t>SG-82795(A)</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл 14,2*7,4 см h6,7 см овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник 100 мл для подачи набор 3 шт. на дерев. подст. Dents нерж. P.L.</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>647</v>
+        <v>2473</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>2807</v>
+        <v>0</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81240041</t>
+          <t>71048084</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>73038074 / SG-91247</t>
+          <t>TX12964-107-H275 к=96/12</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл d 6/6,6 см h3,7 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник 110 мл 10,8*9,4 см h3,5 см емкость для закусок овальный Organica Green P.L. [6]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>1059</v>
+        <v>237</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>648</v>
+        <v>1623</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>99004046</t>
+          <t>73037901</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>F0332-3  (кор=120шт)</t>
+          <t>12964-107-H281 кор=96/12</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл d 7,6 см h4,2 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 110 мл 10,8*9,4 см h3,5 см емкость для закусок овальный Organica Spicy P.L. [6]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>117</v>
+        <v>237</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>2778</v>
+        <v>2292</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81223469</t>
+          <t>81229711</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>80231 кор=96/12</t>
+          <t>01-ZT-12-DKY</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл d 7,7 см h4,1 см круглый фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [12]</t>
+          <t>Соусник 110 мл 12*8 см h3,4 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>257</v>
+        <v>473</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>9687</v>
+        <v>1129</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81229163</t>
+          <t>81222832</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-AR-15-KS</t>
+          <t>OLV-ZT-12-DKY</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см h2,4 см прямоуг. фарфор Infinity By Bone Innovation [bb] [6]</t>
+          <t>Соусник 110 мл 12*8 см h3,4 см емкость для закусок овальный Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>830</v>
+        <v>743</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>374</v>
+        <v>521</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81229416</t>
+          <t>95001206</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>TN-KL-AR-15-KS</t>
+          <t>21347</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см h3 см емкость для закусок прямоуг. Kolezyum By Bone Innovation [6]</t>
+          <t>Соусник 110 мл 14,2*7,4 см h6,7 см овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>1124</v>
+        <v>647</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>41</v>
+        <v>2807</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81229456</t>
+          <t>81240041</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-AR-15-KS</t>
+          <t>73038074 / SG-91247</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см h3 см емкость для закусок прямоуг. Spazio By Bone Innovation [6]</t>
+          <t>Соусник 110 мл d 6/6,6 см h3,7 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>1043</v>
+        <v>1059</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>111</v>
+        <v>608</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81229533</t>
+          <t>99004046</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>01-AR-15-KS</t>
+          <t>F0332-3  (кор=120шт)</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник 110 мл d 7,6 см h4,2 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>689</v>
+        <v>117</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>624</v>
+        <v>2300</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81229381</t>
+          <t>81223469</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-AR-15-KS</t>
+          <t>80231 кор=96/12</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Cowry Yellow By Bone Innovation [6]</t>
+          <t>Соусник 110 мл d 7,7 см h4,1 см круглый фарфор Smooth Black Raw Stellar P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>895</v>
+        <v>257</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>0</v>
+        <v>8578</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81229400</t>
+          <t>81229163</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-AR-15-KS</t>
+          <t>HA-IN-AR-15-KS</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Legna Tinta By Bone Innovation [6]</t>
+          <t>Соусник 120 мл 11*10 см h2,4 см емкость для закусок прямоуг. фарфор Infinity By Bone [bb] [6]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>978</v>
+        <v>830</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>0</v>
+        <v>374</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81222788</t>
+          <t>81229416</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>OLV-AR-15-KS</t>
+          <t>TN-KL-AR-15-KS</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Oliva By Bone Innovation [bb] [6]</t>
+          <t>Соусник 120 мл 11*10 см h3 см емкость для закусок прямоуг. Kolezyum By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>943</v>
+        <v>1124</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>831</v>
+        <v>33</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81269557</t>
+          <t>81229456</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN-SZ-AR-15-KS</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 7,5*7 см h3,5 см емкость для закусок и снэков хр. стекло прямоуг.  Stack RCR  [6]</t>
+          <t>Соусник 120 мл 11*10 см h3 см емкость для закусок прямоуг. Spazio By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>370</v>
+        <v>1043</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>1622</v>
+        <v>111</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81229095</t>
+          <t>81229533</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-GT-08-JO</t>
+          <t>01-AR-15-KS</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл 8 см Supreme Stackable By Bone Innovation [6]</t>
+          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>523</v>
+        <v>689</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>2003</v>
+        <v>456</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81229206</t>
+          <t>81229381</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-GT-08-JO</t>
+          <t>CW-YL-AR-15-KS</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл d 8 см круглый фарфор Elegance Stackable By Bone Innovation [6]</t>
+          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Cowry Yellow By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>523</v>
+        <v>895</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>1380</v>
+        <v>0</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81229147</t>
+          <t>81229400</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-GT-08-JO</t>
+          <t>TN-LG-AR-15-KS</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл d 8 см круглый фарфор Infinity Stackable By Bone Innovation [6]</t>
+          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Legna Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>523</v>
+        <v>978</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>443</v>
+        <v>0</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81229350</t>
+          <t>81222788</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-GT-08-JO</t>
+          <t>OLV-AR-15-KS</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл d 8 см круглый фарфор Vintage Stackable By Bone Innovation [6]</t>
+          <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>523</v>
+        <v>943</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>1764</v>
+        <v>801</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>95001075</t>
+          <t>81269557</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT218</t>
+          <t>27701020006</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник 120 мл 7,5*7 см h3,5 см емкость для закусок и снэков хр. стекло прямоуг.  Stack RCR  [6]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>447</v>
+        <v>370</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>1727</v>
+        <v>1508</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81223134</t>
+          <t>81229206</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>70240 кор=60/6</t>
+          <t>HA-EL-GT-08-JO</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Соусник 125 мл 10,7*8,5 см h4 см овальный емкость для закусок Smooth Black Raw Stellar P.L. [6]</t>
+          <t>Соусник 120 мл d 8 см емкость для закусок круглый фарфор Elegance Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>317</v>
+        <v>523</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>16480</v>
+        <v>1100</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>99004016</t>
+          <t>81229147</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>F0733 (кор=40шт)</t>
+          <t>HA-IN-GT-08-JO</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Соусник 125 мл 15,2*4,9 см с ручкой белый фарфор P.L. Proff Cuisine [8]</t>
+          <t>Соусник 120 мл d 8 см емкость для закусок круглый фарфор Infinity Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>213</v>
+        <v>523</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>10288</v>
+        <v>284</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81269876</t>
+          <t>81229095</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-SP-GT-08-JO</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Соусник 125 мл d 8,2 см h4,4 см круглый фарфор Wood Fusion P.L. Proff Cuisine [6]</t>
+          <t>Соусник 120 мл d 8 см емкость для закусок круглый фарфор Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>217</v>
+        <v>523</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>46232</v>
+        <v>1964</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81221965</t>
+          <t>81229350</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-VT-GT-08-JO</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Соусник 130 мл 11,5*11,1 см h3,7 см овальный фарфор Blue Panasia P.L. Proff Cuisine [1]</t>
+          <t>Соусник 120 мл d 8 см емкость для закусок круглый фарфор Vintage Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>657</v>
+        <v>523</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>763</v>
+        <v>1763</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>81229553</t>
+          <t>95001075</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t>01-GT-01-SK</t>
+          <t>JQ-OT218</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Соусник 130 мл d 7,5 см h4,5 см емкость для снеков/закусок Arel Stackable By Bone Innovation [6]</t>
+          <t>Соусник 120 мл овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>299</v>
+        <v>1700</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81241258</t>
+          <t>81223134</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t>B240011216-2401A</t>
+          <t>70240 кор=60/6</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Соусник 130*130 мл двойной 15,7*7,8 см h3 см круглый керамика Light Brown Frutti di Mare P.L. [1]</t>
+          <t>Соусник 125 мл 10,7*8,5 см h4 см овальный емкость для закусок Smooth Black Raw Stellar P.L. [6]</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>943</v>
+        <v>317</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>786</v>
+        <v>15040</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>71002134</t>
+          <t>99004016</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>PM32</t>
+          <t>F0733 (кор=40шт)</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Соусник 140 мл d 7,5 см h4,2 см круглый нерж. P.L. Proff Cuisine</t>
+          <t>Соусник 125 мл 15,2*4,9 см с ручкой белый фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>136</v>
+        <v>10034</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81241062</t>
+          <t>81269876</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>SG-82735(A)</t>
+          <t>WM 242110</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Соусник 140 мл для подачи 3 шт. на дерев. подст. Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
+          <t>Соусник 125 мл d 8,2 см h4,4 см круглый фарфор Wood Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>3871</v>
+        <v>217</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
-        <v>0</v>
+        <v>44840</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81201098</t>
+          <t>81221965</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>10040/C7449</t>
+          <t>19-594EJM-AS PICTURE /К=9</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Соусник 142 мл круглый стекло Arcoroc </t>
+          <t>Соусник 130 мл 11,5*11,1 см h3,7 см емкость для подачи овальный  Blue Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>83</v>
+        <v>657</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>0</v>
+        <v>748</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81269106</t>
+          <t>81229553</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>53962</t>
+          <t>01-GT-01-SK</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Соусник 143 мл "Гастробутик" круглый стекло d 11 см h5 см Pasabahce</t>
+          <t>Соусник 130 мл d 7,5 см h4,5 см емкость для снеков/закусок Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>85</v>
+        <v>440</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>1128</v>
+        <v>260</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81222044</t>
+          <t>81241258</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t>NY-YQA4706-SB-15CMX6</t>
+          <t>B240011216-2401A</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл 12*5,9 см h7,1 см с ручкой фарфор Blue Flower P.L. Proff Cuisine [1]</t>
+          <t>Соусник 130*130 мл двойной 15,7*7,8 см h3 см круглый керамика Light Brown Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>573</v>
+        <v>943</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>456</v>
+        <v>782</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81229712</t>
+          <t>71002134</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-14-DKY</t>
+          <t>PM32</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл 14*10 см h3,5 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
+          <t>Соусник 140 мл d 7,5 см h4,2 см круглый нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>573</v>
+        <v>237</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>527</v>
+        <v>174</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81229166</t>
+          <t>81241062</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-14-DKY</t>
+          <t>SG-82735(A)</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл 14*10 см овальный фарфор Infinity By Bone Innovation [bb] [6]</t>
+          <t>Соусник 140 мл для подачи 3 шт. на дерев. подст. Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>918</v>
+        <v>3871</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81221725</t>
+          <t>81201098</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10040/C7449</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл 9*6,5 см Green Sky косой конус матовое стекло P.L. Proff Cuisine [4]</t>
+          <t>Соусник 142 мл круглый стекло Arcoroc </t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>283</v>
+        <v>83</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>4502</v>
+        <v>0</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81222727</t>
+          <t>81269106</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>ZT-13-CK</t>
+          <t>53962</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл d 13 см h2,9 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник 143 мл "Гастробутик" круглый стекло d 11 см h5 см Pasabahce</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>347</v>
+        <v>85</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
-        <v>3260</v>
+        <v>805</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81222749</t>
+          <t>81222044</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>GT-01-SF</t>
+          <t>NY-YQA4706-SB-15CMX6</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл d 8,5 см h4,5 см емкость для снеков/закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник 150 мл 12*5,9 см h7,1 см с ручкой фарфор Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>387</v>
+        <v>573</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81221836</t>
+          <t>81229712</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>01-ZT-14-DKY</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл d 9 см h4,7 см круглый Рамекин фарфор Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Соусник 150 мл 14*10 см h3,5 см емкость для закусок овальный Arel By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>173</v>
+        <v>573</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>5563</v>
+        <v>427</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81222825</t>
+          <t>81229166</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t>HA-MGL-ZT-9.5-KS</t>
+          <t>HA-IN-ZT-14-DKY</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл d 9,5 см h4,2 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
+          <t>Соусник 150 мл 14*10 см емкость для закусок овальный фарфор Infinity By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>543</v>
+        <v>918</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
-        <v>2229</v>
+        <v>60</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81229884</t>
+          <t>81222833</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OLV-ZT-14-DKY</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл d 9,8 см h5 см круглый емкость для закусок фарфор Black Raw Wood P.L. [4]</t>
+          <t>Соусник 150 мл 14*9,5 см h3,5 см емкость для закусок прямоуг. Oliva By Bone Innovation [bb] [6]</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>317</v>
+        <v>813</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>2813</v>
+        <v>125</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81221560</t>
+          <t>81221725</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1Q1424-066RGX</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл бутылочка для соевого соуса белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 150 мл 9*6,5 см емкость для закусок Green Sky косой конус матовое стекло P.L. [4]</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>423</v>
+        <v>283</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>1685</v>
+        <v>4502</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81229547</t>
+          <t>81222727</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-02-SO</t>
+          <t>ZT-13-CK</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл с ручкой 12,5*7,5 см h7,3 см фарфор Arel By Bone Innovation [1]</t>
+          <t>Соусник 150 мл d 13 см h2,9 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>937</v>
+        <v>358</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>913</v>
+        <v>3595</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>81229226</t>
+          <t>81220134</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-02-SO</t>
+          <t>BAFD01</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл с ручкой фарфор Elegance By Bone Innovation [1]</t>
+          <t>Соусник 150 мл d 15 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>1766</v>
+        <v>234</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>1335</v>
+        <v>15</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81229698</t>
+          <t>81222749</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t>HA-GL-ZT-02-SO</t>
+          <t>GT-01-SF</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл с ручкой фарфор Gleam By Bone Innovation [1]</t>
+          <t>Соусник 150 мл d 8,5 см h4,5 см емкость для снеков/закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>1100</v>
+        <v>387</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>363</v>
+        <v>2386</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>81229175</t>
+          <t>81221836</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-02-SO</t>
+          <t>40257</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл с ручкой фарфор Infinity By Bone Innovation [1]</t>
+          <t>Соусник 150 мл d 9 см h4,7 см круглый Рамекин фарфор Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>1350</v>
+        <v>173</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>71</v>
+        <v>4433</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>81229115</t>
+          <t>81222825</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-02-SO</t>
+          <t>HA-MGL-ZT-9.5-KS</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл с ручкой фарфор Supreme By Bone Innovation [1]</t>
+          <t>Соусник 150 мл d 9,5 см h4,2 см емкость для закусок круглый Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G244" s="9">
-        <v>1771</v>
+        <v>543</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>114</v>
+        <v>2239</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>81229688</t>
+          <t>81229884</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-ZT-02-SO</t>
+          <t>52941</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл с ручкой фарфор Tropical By Bone Innovation [1]</t>
+          <t>Соусник 150 мл d 9,8 см h5 см круглый емкость для закусок фарфор Black Raw Wood P.L. [4]</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>1350</v>
+        <v>317</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>152</v>
+        <v>2547</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81229314</t>
+          <t>81221560</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-02-SO</t>
+          <t>F1736</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл с ручкой фарфор Vintage By Bone Innovation [1]</t>
+          <t>Соусник 150 мл бутылочка для соевого соуса d 5,6/4,2 см h13 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>1248</v>
+        <v>423</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>0</v>
+        <v>1616</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>81223347</t>
+          <t>81229547</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t>71048021/F1185-7</t>
+          <t>01-ZT-02-SO</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Соусник 160 мл 16,5*6,5 см с ручкой белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 150 мл с ручкой 12,5*7,5 см h7,3 см фарфор Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>348</v>
+        <v>937</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>1101</v>
+        <v>912</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>81229518</t>
+          <t>81229226</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t>01-GT-10-JO</t>
+          <t>HA-EL-ZT-02-SO</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Соусник 160 мл d 10 см h4 см круглый фарфор Arel Stackable By Bone Innovation [6]</t>
+          <t>Соусник 150 мл с ручкой фарфор Elegance By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>303</v>
+        <v>1766</v>
       </c>
       <c r="H248" s="9">
         <v/>
       </c>
       <c r="I248" s="10">
-        <v>2324</v>
+        <v>1323</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>03040220</t>
+          <t>81229698</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t>55012 кор=6</t>
+          <t>HA-GL-ZT-02-SO</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Соусник 170 мл "Бэйсик" овальный с ручкой стекло Pasabahce</t>
+          <t>Соусник 150 мл с ручкой фарфор Gleam By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>90</v>
+        <v>1100</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>0</v>
+        <v>358</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>81222122</t>
+          <t>81229175</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-IN-ZT-02-SO</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Соусник 170 мл 10,2*10,2 см h3,5 см квадрат. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник 150 мл с ручкой фарфор Infinity By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>370</v>
+        <v>1350</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
-        <v>763</v>
+        <v>71</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>81221838</t>
+          <t>81229115</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-SP-ZT-02-SO</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Соусник 170 мл d 11,8 см h7,7 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Соусник 150 мл с ручкой фарфор Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>1237</v>
+        <v>1771</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>557</v>
+        <v>114</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>81222112</t>
+          <t>81229688</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-TP-ZT-02-SO</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Соусник 175 мл d 12,2 см h2,5 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник 150 мл с ручкой фарфор Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>237</v>
+        <v>1350</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>418</v>
+        <v>152</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>81290093</t>
+          <t>81229314</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
-          <t>JW35105-TAI</t>
+          <t>HA-VT-ZT-02-SO</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
-          <t>Соусник 175 мл d 12,3 см h2,6 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник 150 мл с ручкой фарфор Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>377</v>
+        <v>1248</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>1960</v>
+        <v>0</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>81290120</t>
+          <t>81223347</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
-          <t>JW35105-TAI</t>
+          <t>71048021/F1185-7</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>Соусник 175 мл d 12,3 см h2,6 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник 160 мл 16,5*6,5 см h6,5 см с ручкой белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>337</v>
+        <v>348</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
-        <v>1035</v>
+        <v>1090</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>81229096</t>
+          <t>81229518</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-GT-10-JO</t>
+          <t>01-GT-10-JO</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
-          <t>Соусник 180 мл d 10 см емкость для закусок круглый фарфор Supreme Stackable By Bone Innovation [6]</t>
+          <t>Соусник 160 мл d 10 см h4 см круглый фарфор Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>458</v>
+        <v>303</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>0</v>
+        <v>2252</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>81229351</t>
+          <t>03040220</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-GT-10-JO</t>
+          <t>55012 кор=6</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>Соусник 180 мл d 10 см емкость для закусок круглый фарфор Vintage Stackable By Bone [6]</t>
+          <t>Соусник 170 мл "Бэйсик" овальный с ручкой стекло Pasabahce</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>458</v>
+        <v>90</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
         <v>0</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>81229207</t>
+          <t>81222122</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-GT-10-JO</t>
+          <t>A68-TAI</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
-          <t>Соусник 180 мл d 10 см круглый фарфор Elegance Stackable By Bone Innovation [6]</t>
+          <t>Соусник 170 мл 10,2*10,2 см h3,5 см квадрат. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G257" s="9">
-        <v>619</v>
+        <v>370</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
-        <v>402</v>
+        <v>762</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>81229148</t>
+          <t>81221838</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-GT-10-JO</t>
+          <t>23-793 STONE B /К=16ШТ</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>Соусник 180 мл d 10 см круглый фарфор Infinity круглый Stackable By Bone Innovation [6]</t>
+          <t>Соусник 170 мл d 11,8 см h7,7 см круглый фарфор Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
-        <v>461</v>
+        <v>1237</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>306</v>
+        <v>542</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>81223167</t>
+          <t>81222112</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t>P7149714-SH222</t>
+          <t>JW35105-TAI</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
-          <t>Соусник 200 мл 12*5,8 см с ручкой фарфор Green Sea Fusion P.L. Proff Cuisine [1]</t>
+          <t>Соусник 175 мл d 12,2 см h2,5 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
-        <v>370</v>
+        <v>237</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>1121</v>
+        <v>417</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>81223158</t>
+          <t>81290093</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
-          <t>P7149714-SH221 кор=72/6</t>
+          <t>JW35105-TAI</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>Соусник 200 мл 12*5,8 см с ручкой фарфор Orange Sky Fusion P.L. Proff Cuisine [1]</t>
+          <t>Соусник 175 мл d 12,3 см h2,6 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>347</v>
+        <v>377</v>
       </c>
       <c r="H260" s="9">
         <v/>
       </c>
       <c r="I260" s="10">
-        <v>397</v>
+        <v>1958</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>81240026</t>
+          <t>81290120</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t>73038037 / SG-95502</t>
+          <t>JW35105-TAI</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
-          <t>Соусник 200 мл d 9,5 см круглый нерж. с медн. покрытием Antique P.L. Proff Cuisine</t>
+          <t>Соусник 175 мл d 12,3 см h2,6 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G261" s="9">
-        <v>897</v>
+        <v>337</v>
       </c>
       <c r="H261" s="9">
         <v/>
       </c>
       <c r="I261" s="10">
-        <v>0</v>
+        <v>1018</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>90000016</t>
+          <t>81229207</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT219</t>
+          <t>HA-EL-GT-10-JO</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>Соусник 200 мл овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник 180 мл d 10 см емкость для закусок круглый фарфор Elegance Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G262" s="9">
-        <v>583</v>
+        <v>619</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
-        <v>63</v>
+        <v>283</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>71022024</t>
+          <t>81229148</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
-          <t>333.020</t>
+          <t>HA-IN-GT-10-JO</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
-          <t>Соусник 200 мл овальный на подставке с ручкой нерж. Pujadas, Испания</t>
+          <t>Соусник 180 мл d 10 см емкость для закусок круглый фарфор Infinity круглый Stackable By Bone [6]</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G263" s="9">
-        <v>599</v>
+        <v>461</v>
       </c>
       <c r="H263" s="9">
         <v/>
       </c>
       <c r="I263" s="10">
-        <v>17</v>
+        <v>294</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>81201101</t>
+          <t>81229096</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
-          <t>10019/C7450</t>
+          <t>HA-SP-GT-10-JO</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
-          <t>Соусник 205 мл круглый стекло Arcoroc </t>
+          <t>Соусник 180 мл d 10 см емкость для закусок круглый фарфор Supreme Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G264" s="9">
-        <v>80</v>
+        <v>458</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
         <v>0</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>81233109</t>
+          <t>81229351</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
-          <t>305603А</t>
+          <t>HA-VT-GT-10-JO</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
-          <t>Соусник 220 мл 19,8*8 см h10,4 см с ручкой фарфор Bella Noble [1]</t>
+          <t>Соусник 180 мл d 10 см емкость для закусок круглый фарфор Vintage Stackable By Bone [6]</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G265" s="9">
-        <v>1497</v>
+        <v>458</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>1064</v>
+        <v>0</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>81222728</t>
+          <t>81223167</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t>ZT-15-CK</t>
+          <t>P7149714-SH222</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>Соусник 220 мл d 15 см h3 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
+          <t>Соусник 200 мл 12*5,8 см с ручкой фарфор Green Sea Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G266" s="9">
-        <v>483</v>
+        <v>370</v>
       </c>
       <c r="H266" s="9">
         <v/>
       </c>
       <c r="I266" s="10">
-        <v>1196</v>
+        <v>1071</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>81229240</t>
+          <t>81223158</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t>J20010/3.5"(SW/MattW</t>
+          <t>P7149714-SH221 кор=72/6</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
-          <t>Соусник 220 мл d 9 см h5,2 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 200 мл 12*5,8 см с ручкой фарфор Orange Sky Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G267" s="9">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>0</v>
+        <v>395</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>80003069</t>
+          <t>81240026</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
-          <t>CTC5-CB ( уп 72 шт)</t>
+          <t>73038037 / SG-95502</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>Соусник 225 мл d 80 см h6,5 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 200 мл d 9,5 см круглый нерж. с медн. покрытием Antique P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>283</v>
+        <v>897</v>
       </c>
       <c r="H268" s="9">
         <v/>
       </c>
       <c r="I268" s="10">
         <v>0</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>81221523</t>
+          <t>90000016</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT219</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
-          <t>Соусник 230 мл 10,8*7,2 см h6,7 см с ручкой фарфор Impress Noble [6]</t>
+          <t>Соусник 200 мл овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G269" s="9">
-        <v>1437</v>
+        <v>583</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>364</v>
+        <v>48</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>81223035</t>
+          <t>71022024</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t>P7139913/2030636</t>
+          <t>333.020</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 13,5*8,5*8 см овальный фарфор Coral Fusion P.L. Proff Cuisine [1]</t>
+          <t>Соусник 200 мл овальный на подставке с ручкой нерж. Pujadas, Испания</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G270" s="9">
-        <v>307</v>
+        <v>599</v>
       </c>
       <c r="H270" s="9">
         <v/>
       </c>
       <c r="I270" s="10">
-        <v>370</v>
+        <v>17</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>73030005</t>
+          <t>81201101</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t>P7139913/0525-4 (кор=36/6</t>
+          <t>10019/C7450</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 13,5*8,5*8 см овальный фарфор Ocean Fusion P.L. Proff Cuisine [6]</t>
+          <t>Соусник 205 мл круглый стекло Arcoroc </t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G271" s="9">
-        <v>319</v>
+        <v>80</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>598</v>
+        <v>0</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>73030006</t>
+          <t>81233109</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t>P7139913/0525-5 кор=</t>
+          <t>305603А</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 13,5*8,5*8 см овальный фарфор Organic Fusion P.L. Proff Cuisine [6]</t>
+          <t>Соусник 220 мл 19,8*8 см h10,4 см с ручкой фарфор Bella Noble [1]</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>338</v>
+        <v>1497</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
-        <v>186</v>
+        <v>1050</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>73030002</t>
+          <t>81222728</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t>P7139913/0525-2 (кор=36шт</t>
+          <t>ZT-15-CK</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 13,5*8,5*8 см овальный фарфор White Fusion P.L. Proff Cuisine [1]</t>
+          <t>Соусник 220 мл d 15 см h3 см емкость для закусок круглый Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G273" s="9">
-        <v>463</v>
+        <v>483</v>
       </c>
       <c r="H273" s="9">
         <v/>
       </c>
       <c r="I273" s="10">
-        <v>43</v>
+        <v>1196</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>81223054</t>
+          <t>81229240</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
-          <t>P7139913/3010157</t>
+          <t>J20010/3.5"(SW/MattW</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 14*9*8 см овальный фарфор Desert Fusion P.L. Proff Cuisine [1]</t>
+          <t>Соусник 220 мл d 9 см h5,2 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>419</v>
+        <v>357</v>
       </c>
       <c r="H274" s="9">
         <v/>
       </c>
       <c r="I274" s="10">
-        <v>557</v>
+        <v>0</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>81221951</t>
+          <t>80003069</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
-          <t>23-807-1AX-AS PICTURE /К=48ШТ</t>
+          <t>CTC5-CB ( уп 72 шт)</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл 9,5*6 см h10 см фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Соусник 225 мл d 80 см h6,5 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G275" s="9">
-        <v>543</v>
+        <v>283</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>1074</v>
+        <v>0</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>71002135</t>
+          <t>81221523</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
-          <t>PM33</t>
+          <t>094902A-G001</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл d8,5 см, h5,5 см круглый нерж. P.L. Proff Cuisine</t>
+          <t>Соусник 230 мл 10,8*7,2 см h6,7 см с ручкой фарфор Impress Noble [6]</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G276" s="9">
-        <v>272</v>
+        <v>1437</v>
       </c>
       <c r="H276" s="9">
         <v/>
       </c>
       <c r="I276" s="10">
-        <v>0</v>
+        <v>364</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>81222688</t>
+          <t>81223035</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7139913/2030636</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл бутылочка для соевого соуса, саке d 6,3 см h14,5 см белый фарфор NEW P.L. [6]</t>
+          <t>Соусник 250 мл 13,5*8,5 см h8 см овальный фарфор Coral Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G277" s="9">
-        <v>379</v>
+        <v>307</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>1004</v>
+        <v>358</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>81229548</t>
+          <t>73030005</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-01-SO</t>
+          <t>P7139913/0525-4 (кор=36/6</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл с ручкой 14,8*8 см h8,5 см фарфор Arel By Bone Innovation [1]</t>
+          <t>Соусник 250 мл 13,5*8,5 см h8 см овальный фарфор Ocean Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G278" s="9">
-        <v>1095</v>
+        <v>319</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>287</v>
+        <v>598</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>81229287</t>
+          <t>73030006</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-01-SO</t>
+          <t>P7139913/0525-5 кор=</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл с ручкой фарфор Elegance By Bone Innovation [1]</t>
+          <t>Соусник 250 мл 13,5*8,5 см h8 см овальный фарфор Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G279" s="9">
-        <v>2164</v>
+        <v>338</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>147</v>
+        <v>183</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>81229759</t>
+          <t>73030002</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
-          <t>HA-GL-ZT-01-SO</t>
+          <t>P7139913/0525-2 (кор=36шт</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл с ручкой фарфор Gleam By Bone Innovation [1]</t>
+          <t>Соусник 250 мл 13,5*8,5 см h8 см овальный фарфор White Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G280" s="9">
-        <v>1319</v>
+        <v>463</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>204</v>
+        <v>398</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>81221943</t>
+          <t>81223054</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7139913/3010157</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Соусник 310 мл бутылочка для соевого соуса, саке d 8,3 см h11,5 см фарфор Dark Matt Panasia P.L. [1]</t>
+          <t>Соусник 250 мл 14*9 см h8 см овальный фарфор Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G281" s="9">
-        <v>819</v>
+        <v>419</v>
       </c>
       <c r="H281" s="9">
         <v/>
       </c>
       <c r="I281" s="10">
-        <v>1121</v>
+        <v>551</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>81229580</t>
+          <t>81221951</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t>313603-gold</t>
+          <t>23-807-1AX-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>Соусник 350 мл 18,5*8 см h8,2 см с ручкой фарфор Gold Aristocrat Noble [1]</t>
+          <t>Соусник 250 мл 9,5*6 см h10 см фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G282" s="9">
-        <v>1973</v>
+        <v>543</v>
       </c>
       <c r="H282" s="9">
         <v/>
       </c>
       <c r="I282" s="10">
-        <v>282</v>
+        <v>807</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>81224326</t>
+          <t>71002135</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t>313603</t>
+          <t>PM33</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
-          <t>Соусник 350 мл 18,8*7,8 см h8,1 см с ручкой фарфор Aristocrat Noble [1]</t>
+          <t>Соусник 250 мл d8,5 см, h5,5 см круглый нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G283" s="9">
-        <v>1457</v>
+        <v>272</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
-        <v>1465</v>
+        <v>0</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>81222256</t>
+          <t>81222688</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1210 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>Соусник 390 мл 18,5*8,2 см h9,5 см с ручкой фарфор Aristocrat Peach Tea Noble [1]</t>
+          <t>Соусник 250 мл бутылочка для соевого соуса, саке d 6,3 см h14,5 см белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G284" s="9">
-        <v>1587</v>
+        <v>379</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>275</v>
+        <v>932</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>71002114</t>
+          <t>81229548</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
-          <t>PBA10055</t>
+          <t>01-ZT-01-SO</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Соусник 450 мл d 10,5 см h6 см круглый алюм. P.L. Proff Cuisine</t>
+          <t>Соусник 250 мл с ручкой 14,8*8 см h8,5 см фарфор Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>213</v>
+        <v>1095</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>724</v>
+        <v>275</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>71047173</t>
+          <t>81229287</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t>314 (096)</t>
+          <t>HA-EL-ZT-01-SO</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Соусник 8,8 см "Элегантный бамбук", пластиковый круглый, P.L. Proff Cuisine</t>
+          <t>Соусник 250 мл с ручкой фарфор Elegance By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>27.5</v>
+        <v>2164</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>0</v>
+        <v>147</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>81220134</t>
+          <t>81229759</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t>BAFD01</t>
+          <t>HA-GL-ZT-01-SO</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Соусник RAK Porcelain Banquet 150 мл, d 15 см</t>
+          <t>Соусник 250 мл с ручкой фарфор Gleam By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>234</v>
+        <v>1319</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>16</v>
+        <v>204</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>81220120</t>
+          <t>81221943</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
-          <t>BAGB35</t>
+          <t>16-240AX-AS PICTURE /К=48</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Соусник RAK Porcelain Banquet 350 мл</t>
+          <t>Соусник 310 мл бутылочка для соевого соуса, саке d 8,3 см h11,5 см фарфор Dark Matt Panasia P.L. [1]</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>440.7</v>
+        <v>819</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>0</v>
+        <v>1070</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>81249984</t>
+          <t>81229580</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
-          <t>LV ECO SK 7</t>
+          <t>313603-gold</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 100 мл d 8,4 см h3,3 см круглый с ручкой чугун LAVA</t>
+          <t>Соусник 350 мл 18,5*8 см h8,2 см с ручкой фарфор Gold Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>1153</v>
+        <v>1973</v>
       </c>
       <c r="H289" s="9">
         <v/>
       </c>
       <c r="I289" s="10">
-        <v>24</v>
+        <v>269</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>92001072</t>
+          <t>81224326</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t>К482172</t>
+          <t>313603</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 100 мл d7 см h3,2 см круглый с ручкой нерж. "Соня" P.L. Proff Cuisine</t>
+          <t>Соусник 350 мл 18,8*7,8 см h8,1 см с ручкой фарфор Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>269</v>
+        <v>1457</v>
       </c>
       <c r="H290" s="9">
         <v/>
       </c>
       <c r="I290" s="10">
-        <v>0</v>
+        <v>1331</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>81240024</t>
+          <t>81222256</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
-          <t>73038035 / SG-95246</t>
+          <t>313603-PEACH</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 100 мл d8 см h2,5 см круглый с ручкой нерж. Antique Copper P.L. Proff Cuisine</t>
+          <t>Соусник 390 мл 18,5*8,2 см h9,5 см с ручкой фарфор Aristocrat Peach Tea Noble [1]</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>789</v>
+        <v>1587</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>81240034</t>
+          <t>71002114</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
-          <t>73038048 / SG-80246</t>
+          <t>PBA10055</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 120 мл d8 см h2,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник 450 мл d 10,5 см h6 см круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G292" s="9">
-        <v>382</v>
+        <v>213</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>81240033</t>
+          <t>71047173</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
-          <t>73038046 / SG-80245</t>
+          <t>314 (096)</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 125 мл d6,7 см h3,4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник 8,8 см "Элегантный бамбук", пластиковый круглый, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>437</v>
+        <v>27.5</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>851</v>
+        <v>0</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>71002109</t>
+          <t>81249984</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t>WOK08</t>
+          <t>LV ECO SK 7</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 125 мл d8,5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 100 мл d 8,4 см h3,3 см круглый с ручкой чугун LAVA</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>279</v>
+        <v>1153</v>
       </c>
       <c r="H294" s="9">
         <v/>
       </c>
       <c r="I294" s="10">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>92001073</t>
+          <t>92001072</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t>К482190</t>
+          <t>К482172</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 140 мл d9 см h2,5 см круглый с ручкой нерж. "Соня" P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 100 мл d7 см h3,2 см круглый с ручкой нерж. "Соня" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
         <v>0</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>31751516</t>
+          <t>81240024</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t>SPM70C</t>
+          <t>73038035 / SG-95246</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 150 мл d 7 см h4,5 см круглый с ручкой Copper нерж. с медным напылением P.L. </t>
+          <t>Соусник кокотница 100 мл d8 см h2,5 см круглый с ручкой нерж. Antique Copper P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>937</v>
+        <v>789</v>
       </c>
       <c r="H296" s="9">
         <v/>
       </c>
       <c r="I296" s="10">
-        <v>2152</v>
+        <v>0</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>81240523</t>
+          <t>81240034</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038048 / SG-80246</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
+          <t>Соусник кокотница 120 мл d8 см h2,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G297" s="9">
-        <v>2337</v>
+        <v>382</v>
       </c>
       <c r="H297" s="9">
         <v/>
       </c>
       <c r="I297" s="10">
-        <v>274</v>
+        <v>542</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>81240524</t>
+          <t>81240033</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038046 / SG-80245</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой нерж. SUNNEX</t>
+          <t>Соусник кокотница 125 мл d6,7 см h3,4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G298" s="9">
-        <v>1363</v>
+        <v>437</v>
       </c>
       <c r="H298" s="9">
         <v/>
       </c>
       <c r="I298" s="10">
-        <v>234</v>
+        <v>808</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>81200033</t>
+          <t>71002109</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
-          <t>WL5171-9 (кор=50шт)</t>
+          <t>WOK08</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 150 мл, 9,5 см круглый с ручкой чугун P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 125 мл d8,5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G299" s="9">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="H299" s="9">
         <v/>
       </c>
       <c r="I299" s="10">
         <v>0</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>203003</t>
+          <t>92001073</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
-          <t>SPM07</t>
+          <t>К482190</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 160 мл d 7 см h4,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 140 мл d9 см h2,5 см круглый с ручкой нерж. "Соня" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G300" s="9">
-        <v>393</v>
+        <v>284</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
         <v>0</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>99002241</t>
+          <t>31751516</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
-          <t>MS-7040S /30 шт</t>
+          <t>SPM70C</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 160 мл d7 см h4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 150 мл d 7 см h4,5 см круглый с ручкой Copper нерж. с медным напылением P.L. </t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G301" s="9">
-        <v>798</v>
+        <v>937</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
-        <v>0</v>
+        <v>2120</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
-          <t>92001497</t>
+          <t>81240523</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
-          <t>MS-7040C</t>
+          <t>MMC-7-UK</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 160 мл d7,3 см h3,8 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G302" s="9">
-        <v>2314</v>
+        <v>2337</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>0</v>
+        <v>254</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
-          <t>92001539</t>
+          <t>81240524</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
-          <t>SW-8542C</t>
+          <t>MMS-7-UK</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 160 мл d8,3 см h4 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G303" s="9">
-        <v>1328</v>
+        <v>1363</v>
       </c>
       <c r="H303" s="9">
         <v/>
       </c>
       <c r="I303" s="10">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="J303" s="4"/>
     </row>
     <row r="304" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="4"/>
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
-          <t>92001535</t>
+          <t>81200033</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
-          <t>3114081 /30 шт</t>
+          <t>WL5171-9 (кор=50шт)</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 160 мл d8,3 см h4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 150 мл, 9,5 см круглый с ручкой чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G304" s="9">
-        <v>1006</v>
+        <v>290</v>
       </c>
       <c r="H304" s="9">
         <v/>
       </c>
       <c r="I304" s="10">
-        <v>186</v>
+        <v>0</v>
       </c>
       <c r="J304" s="4"/>
     </row>
     <row r="305" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="4"/>
       <c r="B305" s="5"/>
       <c r="C305" s="6" t="inlineStr">
         <is>
-          <t>71002110</t>
+          <t>203003</t>
         </is>
       </c>
       <c r="D305" s="7" t="inlineStr">
         <is>
-          <t>WOK10</t>
+          <t>SPM07</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 190 мл d9,5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 160 мл d 7 см h4,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F305" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G305" s="9">
-        <v>294</v>
+        <v>393</v>
       </c>
       <c r="H305" s="9">
         <v/>
       </c>
       <c r="I305" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J305" s="4"/>
     </row>
     <row r="306" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="4"/>
       <c r="B306" s="5"/>
       <c r="C306" s="6" t="inlineStr">
         <is>
-          <t>31751518</t>
+          <t>99002241</t>
         </is>
       </c>
       <c r="D306" s="7" t="inlineStr">
         <is>
-          <t>SPM80C</t>
+          <t>MS-7040S /30 шт</t>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 200 мл d 8 см h4,5 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 160 мл d7 см h4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G306" s="9">
-        <v>1017</v>
+        <v>798</v>
       </c>
       <c r="H306" s="9">
         <v/>
       </c>
       <c r="I306" s="10">
-        <v>2209</v>
+        <v>0</v>
       </c>
       <c r="J306" s="4"/>
     </row>
     <row r="307" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="4"/>
       <c r="B307" s="5"/>
       <c r="C307" s="6" t="inlineStr">
         <is>
-          <t>203419</t>
+          <t>92001497</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
-          <t>SPM08</t>
+          <t>MS-7040C</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 200 мл d8 см h4,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 160 мл d7,3 см h3,8 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G307" s="9">
-        <v>481</v>
+        <v>2314</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
         <v>0</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
-          <t>81210591</t>
+          <t>92001539</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
-          <t>198.93</t>
+          <t>SW-8542C</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 275 мл d11,5 см h3,5 см круглый с ручкой нерж. Garcia De Pou</t>
+          <t>Соусник кокотница 160 мл d8,3 см h4 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G308" s="9">
-        <v>510</v>
+        <v>1328</v>
       </c>
       <c r="H308" s="9">
         <v/>
       </c>
       <c r="I308" s="10">
-        <v>327</v>
+        <v>0</v>
       </c>
       <c r="J308" s="4"/>
     </row>
     <row r="309" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="5"/>
       <c r="C309" s="6" t="inlineStr">
         <is>
-          <t>92001496</t>
+          <t>92001535</t>
         </is>
       </c>
       <c r="D309" s="7" t="inlineStr">
         <is>
-          <t>MMC-8-UK</t>
+          <t>3114081 /30 шт</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 285 мл d8,5 см h5 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
+          <t>Соусник кокотница 160 мл d8,3 см h4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F309" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G309" s="9">
-        <v>2703</v>
+        <v>1006</v>
       </c>
       <c r="H309" s="9">
         <v/>
       </c>
       <c r="I309" s="10">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="J309" s="4"/>
     </row>
     <row r="310" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="5"/>
       <c r="C310" s="6" t="inlineStr">
         <is>
-          <t>99002817</t>
+          <t>71002110</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
-          <t>MF-1234S /30 шт</t>
+          <t>WOK10</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 300 мл d12 см h3,4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 190 мл d9,5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G310" s="9">
-        <v>1177</v>
+        <v>294</v>
       </c>
       <c r="H310" s="9">
         <v/>
       </c>
       <c r="I310" s="10">
         <v>0</v>
       </c>
       <c r="J310" s="4"/>
     </row>
     <row r="311" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="5"/>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>81241218</t>
+          <t>31751518</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPM80C</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник  25 мл d 5/3,8 см h2,8 см круглый керамика Sea Blue Frutti di Mare P.L. [1]</t>
+          <t>Соусник кокотница 200 мл d 8 см h4,5 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G311" s="9">
-        <v>327</v>
+        <v>1017</v>
       </c>
       <c r="H311" s="9">
         <v/>
       </c>
       <c r="I311" s="10">
-        <v>1414</v>
+        <v>2184</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>81221953</t>
+          <t>203419</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPM08</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник  30 мл 5,1*5,2 см h4,5 см фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Соусник кокотница 200 мл d8 см h4,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G312" s="9">
-        <v>370</v>
+        <v>481</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>620</v>
+        <v>0</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>81221878</t>
+          <t>81210591</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>198.93</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник  40 мл d 6 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
+          <t>Соусник кокотница 275 мл d11,5 см h3,5 см круглый с ручкой нерж. Garcia De Pou</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G313" s="9">
-        <v>307</v>
+        <v>510</v>
       </c>
       <c r="H313" s="9">
         <v/>
       </c>
       <c r="I313" s="10">
-        <v>435</v>
+        <v>320</v>
       </c>
       <c r="J313" s="4"/>
     </row>
     <row r="314" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="5"/>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>81222003</t>
+          <t>92001496</t>
         </is>
       </c>
       <c r="D314" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MMC-8-UK</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник  58 мл d 5,5 см h5,5 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
+          <t>Соусник кокотница 285 мл d8,5 см h5 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G314" s="9">
-        <v>307</v>
+        <v>2703</v>
       </c>
       <c r="H314" s="9">
         <v/>
       </c>
       <c r="I314" s="10">
-        <v>629</v>
+        <v>0</v>
       </c>
       <c r="J314" s="4"/>
     </row>
     <row r="315" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="5"/>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>81222020</t>
+          <t>99002817</t>
         </is>
       </c>
       <c r="D315" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MF-1234S /30 шт</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник  60 мл d 6,2/5 см h3,5 см круглый керамика Sea Blue Frutti di Mare P.L. [1]</t>
+          <t>Соусник кокотница 300 мл d12 см h3,4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F315" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G315" s="9">
-        <v>372</v>
+        <v>1177</v>
       </c>
       <c r="H315" s="9">
         <v/>
       </c>
       <c r="I315" s="10">
-        <v>1380</v>
+        <v>0</v>
       </c>
       <c r="J315" s="4"/>
     </row>
     <row r="316" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="4"/>
       <c r="B316" s="5"/>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>81222012</t>
+          <t>81241218</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB23132012</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник  90 мл d 7,5/5,5 см h4 см круглый керамика Sea Blue Frutti di Mare P.L. [1]</t>
+          <t>Соусник молочник  25 мл d 5/3,8 см h2,8 см круглый керамика Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G316" s="9">
-        <v>423</v>
+        <v>327</v>
       </c>
       <c r="H316" s="9">
         <v/>
       </c>
       <c r="I316" s="10">
-        <v>1395</v>
+        <v>1414</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
-          <t>81222378</t>
+          <t>81221953</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23-807-3AX-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 100 мл d 6,2 см h7,2 см с ручкой фарфор Neo Silk Noble [6]</t>
+          <t>Соусник молочник  30 мл 5,1*5,2 см h4,5 см фарфор Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G317" s="9">
-        <v>803</v>
+        <v>370</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
-        <v>2804</v>
+        <v>509</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
-          <t>81222002</t>
+          <t>81221878</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>19-601 STONE B /К=144ШТ</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 118 мл d 7,5 см h5 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
+          <t>Соусник молочник  40 мл d 6 см h4 см круглый с носиком фарфор Stone Untouched Taiga P.L. [1]</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G318" s="9">
-        <v>397</v>
+        <v>307</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
-        <v>687</v>
+        <v>463</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
-          <t>80003070</t>
+          <t>81222003</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
-          <t>CMP3-CB ( уп 60 шт)</t>
+          <t>QB202004-694UFI</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 125 мл d 5,9 см h7,5 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник молочник  58 мл d 5,5 см h5,5 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G319" s="9">
-        <v>174</v>
+        <v>307</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>816</v>
+        <v>580</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
-          <t>80003071</t>
+          <t>81222020</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
-          <t>CMP4-CB</t>
+          <t>QB23132013</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 125 мл d 7 см h6 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник молочник  60 мл d 6,2/5 см h3,5 см круглый керамика Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G320" s="9">
-        <v>156</v>
+        <v>372</v>
       </c>
       <c r="H320" s="9">
         <v/>
       </c>
       <c r="I320" s="10">
-        <v>84</v>
+        <v>1379</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>81222751</t>
+          <t>81222012</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
-          <t>GT-01-SO</t>
+          <t>QB23132014</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 150 мл 7,8*6,6 см h8 см Arel By Bone Innovation [1]</t>
+          <t>Соусник молочник  90 мл d 7,5/5,5 см h4 см круглый керамика Sea Blue Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G321" s="9">
-        <v>937</v>
+        <v>423</v>
       </c>
       <c r="H321" s="9">
         <v/>
       </c>
       <c r="I321" s="10">
-        <v>202</v>
+        <v>1389</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
-          <t>81221998</t>
+          <t>81222378</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306816А</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 236 мл d 9,5 см h7 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
+          <t>Соусник молочник 100 мл d 6,2 см h7,2 см с ручкой фарфор Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G322" s="9">
-        <v>437</v>
+        <v>803</v>
       </c>
       <c r="H322" s="9">
         <v/>
       </c>
       <c r="I322" s="10">
-        <v>1168</v>
+        <v>2717</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
-          <t>81222379</t>
+          <t>81222002</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QB202002-694UFI</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 260 мл d 8,1 см h9,5 см с ручкой фарфор Neo Silk Noble [6]</t>
+          <t>Соусник молочник 118 мл d 7,5 см h5 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G323" s="9">
-        <v>1193</v>
+        <v>397</v>
       </c>
       <c r="H323" s="9">
         <v/>
       </c>
       <c r="I323" s="10">
-        <v>1163</v>
+        <v>685</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
-          <t>81222008</t>
+          <t>80003070</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CMP3-CB ( уп 60 шт)</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 300 мл d 8 см h9 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
+          <t>Соусник молочник 125 мл d 5,9 см h7,5 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G324" s="9">
-        <v>598</v>
+        <v>174</v>
       </c>
       <c r="H324" s="9">
         <v/>
       </c>
       <c r="I324" s="10">
-        <v>2082</v>
+        <v>815</v>
       </c>
       <c r="J324" s="4"/>
     </row>
     <row r="325" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4"/>
       <c r="B325" s="5"/>
       <c r="C325" s="6" t="inlineStr">
         <is>
-          <t>81222691</t>
+          <t>80003071</t>
         </is>
       </c>
       <c r="D325" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CMP4-CB</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 55 мл 4,8*4,9 см h6,4 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
+          <t>Соусник молочник 125 мл d 7 см h6 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F325" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G325" s="9">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H325" s="9">
         <v/>
       </c>
       <c r="I325" s="10">
-        <v>1263</v>
+        <v>77</v>
       </c>
       <c r="J325" s="4"/>
     </row>
     <row r="326" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4"/>
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
-          <t>81222752</t>
+          <t>81222751</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
-          <t>GT-02-SO</t>
+          <t>GT-01-SO</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 80 мл 6,2*5,1 см h6,4 см Arel By Bone Innovation [1]</t>
+          <t>Соусник молочник 150 мл 7,8*6,6 см h8 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G326" s="9">
-        <v>813</v>
+        <v>943</v>
       </c>
       <c r="H326" s="9">
         <v/>
       </c>
       <c r="I326" s="10">
         <v>226</v>
       </c>
       <c r="J326" s="4"/>
     </row>
     <row r="327" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4"/>
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
-          <t>97000009</t>
+          <t>81221998</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
-          <t>97000009 (LH1603-S4-M7)</t>
+          <t>QB202001-545UFI</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
-          <t>Соусник на деревянной подставке набор 3 соусника + 2 ложечки фарфор P.L.  [1]</t>
+          <t>Соусник молочник 236 мл d 9,5 см h7 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G327" s="9">
-        <v>953</v>
+        <v>437</v>
       </c>
       <c r="H327" s="9">
         <v/>
       </c>
       <c r="I327" s="10">
-        <v>0</v>
+        <v>1166</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
-          <t>97000008</t>
+          <t>81222379</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
-          <t>97000008 (LH1606-S4-M7)</t>
+          <t>306802А</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
-          <t>Соусник на деревянной подставке набор 3 соусника + 2 ложечки фарфор P.L.  [1]</t>
+          <t>Соусник молочник 260 мл d 8,1 см h9,5 см с ручкой фарфор Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G328" s="9">
-        <v>1000</v>
+        <v>1193</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
-        <v>0</v>
+        <v>1069</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
+          <t>81222008</t>
+        </is>
+      </c>
+      <c r="D329" s="7" t="inlineStr">
+        <is>
+          <t>QB23166001</t>
+        </is>
+      </c>
+      <c r="E329" s="8" t="inlineStr">
+        <is>
+          <t>Соусник молочник 300 мл d 8 см h9 см круглый керамика Gray Frutti di Mare P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F329" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G329" s="9">
+        <v>598</v>
+      </c>
+      <c r="H329" s="9">
+        <v/>
+      </c>
+      <c r="I329" s="10">
+        <v>2080</v>
+      </c>
+      <c r="J329" s="4"/>
+    </row>
+    <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="4"/>
+      <c r="B330" s="5"/>
+      <c r="C330" s="6" t="inlineStr">
+        <is>
+          <t>81222691</t>
+        </is>
+      </c>
+      <c r="D330" s="7" t="inlineStr">
+        <is>
+          <t>F2812-2 (кор=96 шт)</t>
+        </is>
+      </c>
+      <c r="E330" s="8" t="inlineStr">
+        <is>
+          <t>Соусник молочник 55 мл 4,8*4,9 см h6,4 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
+        </is>
+      </c>
+      <c r="F330" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G330" s="9">
+        <v>153</v>
+      </c>
+      <c r="H330" s="9">
+        <v/>
+      </c>
+      <c r="I330" s="10">
+        <v>1234</v>
+      </c>
+      <c r="J330" s="4"/>
+    </row>
+    <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="4"/>
+      <c r="B331" s="5"/>
+      <c r="C331" s="6" t="inlineStr">
+        <is>
+          <t>81222752</t>
+        </is>
+      </c>
+      <c r="D331" s="7" t="inlineStr">
+        <is>
+          <t>GT-02-SO</t>
+        </is>
+      </c>
+      <c r="E331" s="8" t="inlineStr">
+        <is>
+          <t>Соусник молочник 80 мл 6,2*5,1 см h6,4 см Arel By Bone Innovation [1]</t>
+        </is>
+      </c>
+      <c r="F331" s="7" t="inlineStr">
+        <is>
+          <t>By Bone Innovation</t>
+        </is>
+      </c>
+      <c r="G331" s="9">
+        <v>813</v>
+      </c>
+      <c r="H331" s="9">
+        <v/>
+      </c>
+      <c r="I331" s="10">
+        <v>76</v>
+      </c>
+      <c r="J331" s="4"/>
+    </row>
+    <row r="332" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="4"/>
+      <c r="B332" s="5"/>
+      <c r="C332" s="6" t="inlineStr">
+        <is>
+          <t>97000009</t>
+        </is>
+      </c>
+      <c r="D332" s="7" t="inlineStr">
+        <is>
+          <t>97000009 (LH1603-S4-M7)</t>
+        </is>
+      </c>
+      <c r="E332" s="8" t="inlineStr">
+        <is>
+          <t>Соусник на деревянной подставке набор 3 соусника + 2 ложечки фарфор P.L.  [1]</t>
+        </is>
+      </c>
+      <c r="F332" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G332" s="9">
+        <v>953</v>
+      </c>
+      <c r="H332" s="9">
+        <v/>
+      </c>
+      <c r="I332" s="10">
+        <v>0</v>
+      </c>
+      <c r="J332" s="4"/>
+    </row>
+    <row r="333" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="4"/>
+      <c r="B333" s="5"/>
+      <c r="C333" s="6" t="inlineStr">
+        <is>
+          <t>97000008</t>
+        </is>
+      </c>
+      <c r="D333" s="7" t="inlineStr">
+        <is>
+          <t>97000008 (LH1606-S4-M7)</t>
+        </is>
+      </c>
+      <c r="E333" s="8" t="inlineStr">
+        <is>
+          <t>Соусник на деревянной подставке набор 3 соусника + 2 ложечки фарфор P.L.  [1]</t>
+        </is>
+      </c>
+      <c r="F333" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G333" s="9">
+        <v>1000</v>
+      </c>
+      <c r="H333" s="9">
+        <v/>
+      </c>
+      <c r="I333" s="10">
+        <v>0</v>
+      </c>
+      <c r="J333" s="4"/>
+    </row>
+    <row r="334" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="4"/>
+      <c r="B334" s="5"/>
+      <c r="C334" s="6" t="inlineStr">
+        <is>
           <t>99005074</t>
         </is>
       </c>
-      <c r="D329" s="7" t="inlineStr">
+      <c r="D334" s="7" t="inlineStr">
         <is>
           <t>SB701L (096)</t>
         </is>
       </c>
-      <c r="E329" s="8" t="inlineStr">
+      <c r="E334" s="8" t="inlineStr">
         <is>
           <t>Соусник с крышкой "Элегантный бамбук" 165 мл, пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
-      <c r="F329" s="7" t="inlineStr">
+      <c r="F334" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
-      <c r="G329" s="9">
+      <c r="G334" s="9">
         <v>60.5</v>
       </c>
-      <c r="H329" s="9">
-[...2 lines deleted...]
-      <c r="I329" s="10">
+      <c r="H334" s="9">
+        <v/>
+      </c>
+      <c r="I334" s="10">
         <v>0</v>
       </c>
-      <c r="J329" s="4"/>
+      <c r="J334" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>