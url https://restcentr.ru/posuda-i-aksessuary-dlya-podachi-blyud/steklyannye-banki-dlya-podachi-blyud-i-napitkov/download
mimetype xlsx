--- v0 (2026-06-10)
+++ v1 (2026-09-25)
@@ -1151,51 +1151,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 15:52</t>
+          <t>Прайс актуален на 25.09.2026 17:43</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1311,85 +1311,85 @@
           <t>81200142</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>15С017 (кор=36шт/6)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи и хранения 135 мл стекло с крышкой и бугельным замком d 7,7 см h6,7 см P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>217</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>435</v>
+        <v>9</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200141</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>15С016 (кор=36шт/6)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи и хранения 175 мл стекло с крышкой и бугельным замком d 7,6 см h8,1 см P.L.</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>237</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>365</v>
+        <v>116</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>99000142</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>ZF17042407 (кор=48шт)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи и хранения 200 мл стекло с крышкой и бугельным замком 8,5*8,5*8,5 см P.L. - BarWare</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1413,51 +1413,51 @@
           <t>81200140</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>15С015 (кор=24шт/6)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи и хранения 225 мл стекло с крышкой и бугельным замком d 7,7 см h10,1 см P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>237</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1070</v>
+        <v>1025</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>99000143</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>ZF160423136 (кор=48шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи и хранения 270 мл стекло с крышкой и бугельным замком 8,5*8,5*10 см P.L. - BarWare</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1515,51 +1515,51 @@
           <t>81260991</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>65010801</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи и хранения 325 мл стекло с крышкой d 10,6 см h7,9 см P.L. </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>217</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1125</v>
+        <v>1099</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>73024170</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>ZF151023025A (кор=48шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи и хранения 40 мл с крышкой и бугельным замком P.L. - BarWare</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1719,51 +1719,51 @@
           <t>81200133</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>15P544 (кор=12шт)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи квадратная 1200 мл стекло 12*12*12 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>208</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1057</v>
+        <v>1013</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200135</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>15P546 (кор=48шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи квадратная 250 мл стекло 8*8*8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1821,40 +1821,40 @@
           <t>81200131</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>15P156 (кор =12шт)</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Банка для подачи квадратная 650 мл стекло 12*12*12 см плетеная подставка P.L.</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>524</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="J23" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>