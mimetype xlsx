--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -235,50 +235,64 @@
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
                                 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
                                 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
                                 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
                                 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
                                 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
                                 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
                                 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
                                 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
                                 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
                                 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
                                 <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
                                 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/>
                                 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/>
                                 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/>
                                 <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/>
                                 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/>
                                 <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/>
                                 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/>
                                 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/>
                                 <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/>
                                 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
                                 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
                                 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
                                 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
+                                <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
+                                <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
+                                <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/>
+                                <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/>
+                                <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/>
+                                <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/>
+                                <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/>
+                                <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/>
+                                <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/>
+                                <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/>
+                                <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
+                                <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
+                                <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
+                                <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1995,50 +2009,498 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Image56"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Image57"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image58"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image59"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image60"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Image61"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image62"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Image63"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image64"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Image65"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Image66"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Image67"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image68"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image69"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image70"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2312,78 +2774,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J59"/>
+  <dimension ref="A2:J73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 04.06.2026 05:30</t>
+          <t>Прайс актуален на 06.11.2026 19:29</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2465,51 +2927,51 @@
           <t>81200295</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>N159-4</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 1200 мл d 14,5 см h10 см Vintage сталь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>236</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>420</v>
+        <v>374</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200296</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>N190</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 1300 мл 21*11 см h8,5 см Vintage сталь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2530,122 +2992,122 @@
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>71002129</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>BKT12C</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 300 мл d 12 см h12,5 см Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1537</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>1075</v>
       </c>
       <c r="I9" s="10">
-        <v>1182</v>
+        <v>1151</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81290214</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>SG-84347(B)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 300 мл d 9 см h8,1 см Dents Copper нерж. цвет медь P.L.</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>829</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>71002130</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>BKT9C</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 300 мл d 9 см h9,1 см Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>847</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>213</v>
+        <v>9</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>71002127</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>BKT9HM</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 350 мл d 9 см h9,3 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2802,54 +3264,54 @@
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>71002132</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>GBP11YL</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 500 мл d 11 см h10,5 см желтое сталь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>487</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>340</v>
       </c>
       <c r="I17" s="10">
-        <v>442</v>
+        <v>386</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>71002131</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>GBP11RD</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 500 мл d 11 см h10,5 см красное сталь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2904,156 +3366,156 @@
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81223492</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>TX21176-H357 кор=24/6</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 600 мл d 11,5 см h12 см фарфор Organica Sand P.L. </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1273</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I20" s="10">
-        <v>236</v>
+        <v>170</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223496</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>TX21176-H281 кор=24/6</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 600 мл d 11,5 см h12 см фарфор Organica Spicy P.L. </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>823</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>576</v>
       </c>
       <c r="I21" s="10">
-        <v>716</v>
+        <v>647</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81270238</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>CDP083</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 650 мл d 11,5 см h12,5 см голубое фарфор P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1218</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240804</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKT12WO</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 800 мл d 12 см h12 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>773</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>541</v>
       </c>
       <c r="I23" s="10">
-        <v>446</v>
+        <v>423</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81200293</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>N159-5</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 850 мл d 13,5 см h8,5 см Vintage сталь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3074,88 +3536,88 @@
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>1873301</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>GBT16R</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 850 мл d 15,4 см h7,2 см малиновый цвет Vintage сталь P.L. </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>713</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>499</v>
       </c>
       <c r="I25" s="10">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>71002128</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>BKT12HM</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 900 мл d 12,5 см h 13 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1113</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81200294</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>FN369</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 900 мл d 13 см h10,5 см Vintage сталь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3179,85 +3641,85 @@
           <t>81290216</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>SG-84347(D)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 950 мл d 13 см h11,5 см Dents Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1225</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81241037</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>SG-82347(D)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для подачи и сервировки 950 мл, d 13 см h12 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>918</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>642</v>
       </c>
       <c r="I29" s="10">
-        <v>333</v>
+        <v>303</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81223266</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>F2459-3.5 кор=60/6</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 120 мл d 9 см h10,5 см фарфор P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3349,51 +3811,51 @@
           <t>81290208</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>SG-80505(B)</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 140 мл 7,3*7,3 см h4,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>637</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81272034</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>SG-88501(A)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 140 мл d 9,5 см h3 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3451,51 +3913,51 @@
           <t>81244002</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>SG-94501(B)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 160 мл d 10 см h3 см Vintage нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>450</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>372</v>
+        <v>191</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81290213</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>SG-82505(B)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 175 мл 7,3*7,3 см h4,1 см Dents нерж. рифл. P.L. </t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3533,71 +3995,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>559</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81240808</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS10</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 250 мл d 10,3 см h3,7 см 2 ручки нерж. P.L.</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>397</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81272037</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>SG-88501(D)</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 250 мл d 12,5 см h3 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3621,221 +4083,221 @@
           <t>81244003</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>SG-94501(D)</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 250 мл d 12,5 см h3 см Vintage нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>566</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>178</v>
+        <v>291</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81240916</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BW2022C</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 300 мл 15*12,5 см h4,9 см Copper Dents нерж. рифл. P.L. </t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1683</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>1178</v>
       </c>
       <c r="I42" s="10">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81250096</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>MJC12</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 350 мл d 7,8 см h11,5 см Julep нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>473</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>99002270</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>FF85H</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 370 мл d 8,5 см h8,4 см Dents нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>487</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81240837</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CHM21</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 380 мл d 10/8,2 см h6,1 см 2 ручки Antique нерж. P.L.</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1013</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>1083</v>
+        <v>1019</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81240835</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CHM10</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 380 мл d 9,8/8,2 см h6 см 2 ручки нерж. P.L.</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>583</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>408</v>
       </c>
       <c r="I46" s="10">
-        <v>958</v>
+        <v>917</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81240025</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>73038036 / SG-95363</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 400 мл d 8,5 см h8,5 см Antique Copper нерж. P.L.</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3927,51 +4389,51 @@
           <t>99010018</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>MLK75MPRD</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 450 мл d 8 см h10 см Jug нерж. красный P.L. </t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>1237</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81253047</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>MUG06DW</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 450 мл d 8 см h11 см рифленый нерж. The Bars </t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
@@ -3995,278 +4457,754 @@
           <t>81250097</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>MJC15</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 450 мл d 8,5 см h11,5 см Julep нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>543</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>99005812</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>MLK75MC</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 470 мл d 7,5 см h10 см Jug Copper нерж. с медн. покр. P.L. </t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>893</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>99005815</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>MLK75C</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 600 мл d 7,8 см h12,5 см Jug Copper нерж. с медн. покр. P.L. </t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>1137</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>99010021</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>MLK75PRD</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 600 мл d 7,8 см h12,5 см Jug нерж. красный P.L. </t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>1291</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
         <v>1</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81240915</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BW2021C</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков 65 мл 7*7,5 см h3,2 см Copper Dents нерж. рифл. P.L. </t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>913</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>581</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>71002108</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>MTC12</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 850 мл d 12,6 см h11,8 см нерж. P.L. Proff Cuisine</t>
+          <t>Емкость для подачи закусок/снэков 850 мл d 12,5 см h12 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>537</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>856</v>
+        <v>824</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81241127</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SS 2245</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков двойная 285 мл 19*10,5 см h21,8 см нерж. P.L.Hotelware</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>3807</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>2664</v>
       </c>
       <c r="I58" s="10">
         <v>56</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81240827</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>SH01</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Емкость для подачи закусок/снэков двойная 410 мл d 12,1 см h7 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1573</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="J59" s="4"/>
+    </row>
+    <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="4"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="6" t="inlineStr">
+        <is>
+          <t>81241195</t>
+        </is>
+      </c>
+      <c r="D60" s="7" t="inlineStr">
+        <is>
+          <t>RSB 34559 S</t>
+        </is>
+      </c>
+      <c r="E60" s="8" t="inlineStr">
+        <is>
+          <t>Салатник для подачи 1350 мл d 17,2 см h8 см Dents нерж. P.L. Hotelware</t>
+        </is>
+      </c>
+      <c r="F60" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G60" s="9">
+        <v>1073</v>
+      </c>
+      <c r="H60" s="9">
+        <v/>
+      </c>
+      <c r="I60" s="10">
+        <v>156</v>
+      </c>
+      <c r="J60" s="4"/>
+    </row>
+    <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="B61" s="5"/>
+      <c r="C61" s="6" t="inlineStr">
+        <is>
+          <t>81241196</t>
+        </is>
+      </c>
+      <c r="D61" s="7" t="inlineStr">
+        <is>
+          <t>RSB 34560 S</t>
+        </is>
+      </c>
+      <c r="E61" s="8" t="inlineStr">
+        <is>
+          <t>Салатник для подачи 2300 мл d 20,2 см h9,5 см Dents нерж. P.L. Hotelware</t>
+        </is>
+      </c>
+      <c r="F61" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G61" s="9">
+        <v>1673</v>
+      </c>
+      <c r="H61" s="9">
+        <v>1171</v>
+      </c>
+      <c r="I61" s="10">
+        <v>255</v>
+      </c>
+      <c r="J61" s="4"/>
+    </row>
+    <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="6" t="inlineStr">
+        <is>
+          <t>81272038</t>
+        </is>
+      </c>
+      <c r="D62" s="7" t="inlineStr">
+        <is>
+          <t>SG-88501(E)</t>
+        </is>
+      </c>
+      <c r="E62" s="8" t="inlineStr">
+        <is>
+          <t>Салатник для подачи 400 мл d 14 см h3,5 см Dents нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F62" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G62" s="9">
+        <v>699</v>
+      </c>
+      <c r="H62" s="9">
+        <v/>
+      </c>
+      <c r="I62" s="10">
+        <v>0</v>
+      </c>
+      <c r="J62" s="4"/>
+    </row>
+    <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4"/>
+      <c r="B63" s="5"/>
+      <c r="C63" s="6" t="inlineStr">
+        <is>
+          <t>81244004</t>
+        </is>
+      </c>
+      <c r="D63" s="7" t="inlineStr">
+        <is>
+          <t>SG-94501(E)</t>
+        </is>
+      </c>
+      <c r="E63" s="8" t="inlineStr">
+        <is>
+          <t>Салатник для подачи 400 мл d 14 см h3,5 см Vintage нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F63" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G63" s="9">
+        <v>644</v>
+      </c>
+      <c r="H63" s="9">
+        <v/>
+      </c>
+      <c r="I63" s="10">
+        <v>999</v>
+      </c>
+      <c r="J63" s="4"/>
+    </row>
+    <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="6" t="inlineStr">
+        <is>
+          <t>81241197</t>
+        </is>
+      </c>
+      <c r="D64" s="7" t="inlineStr">
+        <is>
+          <t>RSB 34561 S</t>
+        </is>
+      </c>
+      <c r="E64" s="8" t="inlineStr">
+        <is>
+          <t>Салатник для подачи 4200 мл d 25,2 см h12 см Dents нерж. P.L. Hotelware</t>
+        </is>
+      </c>
+      <c r="F64" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G64" s="9">
+        <v>2337</v>
+      </c>
+      <c r="H64" s="9">
+        <v>1635</v>
+      </c>
+      <c r="I64" s="10">
+        <v>223</v>
+      </c>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="6" t="inlineStr">
+        <is>
+          <t>81241213</t>
+        </is>
+      </c>
+      <c r="D65" s="7" t="inlineStr">
+        <is>
+          <t>BB 2400</t>
+        </is>
+      </c>
+      <c r="E65" s="8" t="inlineStr">
+        <is>
+          <t>Салатник для подачи 575 мл d 16,2/8,1 см h4,6 см Dents нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F65" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G65" s="9">
+        <v>573</v>
+      </c>
+      <c r="H65" s="9">
+        <v/>
+      </c>
+      <c r="I65" s="10">
+        <v>175</v>
+      </c>
+      <c r="J65" s="4"/>
+    </row>
+    <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="B66" s="5"/>
+      <c r="C66" s="6" t="inlineStr">
+        <is>
+          <t>81241212</t>
+        </is>
+      </c>
+      <c r="D66" s="7" t="inlineStr">
+        <is>
+          <t>BB 2401</t>
+        </is>
+      </c>
+      <c r="E66" s="8" t="inlineStr">
+        <is>
+          <t>Салатник для подачи 950 мл d 19,2/9 см h5,1 см Dents нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F66" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G66" s="9">
+        <v>873</v>
+      </c>
+      <c r="H66" s="9">
+        <v/>
+      </c>
+      <c r="I66" s="10">
+        <v>159</v>
+      </c>
+      <c r="J66" s="4"/>
+    </row>
+    <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="6" t="inlineStr">
+        <is>
+          <t>95001053</t>
+        </is>
+      </c>
+      <c r="D67" s="7" t="inlineStr">
+        <is>
+          <t>15300.2</t>
+        </is>
+      </c>
+      <c r="E67" s="8" t="inlineStr">
+        <is>
+          <t>Салатник для подачи d 26 см (35*26*12 см) стекло на нерж. подставке P.L. - REG</t>
+        </is>
+      </c>
+      <c r="F67" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G67" s="9">
+        <v>3617</v>
+      </c>
+      <c r="H67" s="9">
+        <v/>
+      </c>
+      <c r="I67" s="10">
+        <v>0</v>
+      </c>
+      <c r="J67" s="4"/>
+    </row>
+    <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="5"/>
+      <c r="C68" s="6" t="inlineStr">
+        <is>
+          <t>81241491</t>
+        </is>
+      </c>
+      <c r="D68" s="7" t="inlineStr">
+        <is>
+          <t>HSYS6</t>
+        </is>
+      </c>
+      <c r="E68" s="8" t="inlineStr">
+        <is>
+          <t>Салатник миска для подачи 1200 мл d 19/13,5 см h7 см нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F68" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G68" s="9">
+        <v>436</v>
+      </c>
+      <c r="H68" s="9">
+        <v/>
+      </c>
+      <c r="I68" s="10">
+        <v>638</v>
+      </c>
+      <c r="J68" s="4"/>
+    </row>
+    <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="6" t="inlineStr">
+        <is>
+          <t>81241486</t>
+        </is>
+      </c>
+      <c r="D69" s="7" t="inlineStr">
+        <is>
+          <t>HSYS1</t>
+        </is>
+      </c>
+      <c r="E69" s="8" t="inlineStr">
+        <is>
+          <t>Салатник миска для подачи 300 мл d 10/6 см h4,2 см нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F69" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G69" s="9">
+        <v>159</v>
+      </c>
+      <c r="H69" s="9">
+        <v/>
+      </c>
+      <c r="I69" s="10">
+        <v>699</v>
+      </c>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="5"/>
+      <c r="C70" s="6" t="inlineStr">
+        <is>
+          <t>81241487</t>
+        </is>
+      </c>
+      <c r="D70" s="7" t="inlineStr">
+        <is>
+          <t>HSYS2</t>
+        </is>
+      </c>
+      <c r="E70" s="8" t="inlineStr">
+        <is>
+          <t>Салатник миска для подачи 400 мл d 12/9 см h4,7 см нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F70" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G70" s="9">
+        <v>200</v>
+      </c>
+      <c r="H70" s="9">
+        <v/>
+      </c>
+      <c r="I70" s="10">
+        <v>560</v>
+      </c>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="B71" s="5"/>
+      <c r="C71" s="6" t="inlineStr">
+        <is>
+          <t>81241488</t>
+        </is>
+      </c>
+      <c r="D71" s="7" t="inlineStr">
+        <is>
+          <t>HSYS3</t>
+        </is>
+      </c>
+      <c r="E71" s="8" t="inlineStr">
+        <is>
+          <t>Салатник миска для подачи 500 мл d 13/10 см h5 см нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F71" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G71" s="9">
+        <v>236</v>
+      </c>
+      <c r="H71" s="9">
+        <v/>
+      </c>
+      <c r="I71" s="10">
+        <v>597</v>
+      </c>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="5"/>
+      <c r="C72" s="6" t="inlineStr">
+        <is>
+          <t>81241489</t>
+        </is>
+      </c>
+      <c r="D72" s="7" t="inlineStr">
+        <is>
+          <t>HSYS4</t>
+        </is>
+      </c>
+      <c r="E72" s="8" t="inlineStr">
+        <is>
+          <t>Салатник миска для подачи 600 мл d 14/11 см h5,6 см нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F72" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G72" s="9">
+        <v>256</v>
+      </c>
+      <c r="H72" s="9">
+        <v/>
+      </c>
+      <c r="I72" s="10">
+        <v>598</v>
+      </c>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4"/>
+      <c r="B73" s="5"/>
+      <c r="C73" s="6" t="inlineStr">
+        <is>
+          <t>81241490</t>
+        </is>
+      </c>
+      <c r="D73" s="7" t="inlineStr">
+        <is>
+          <t>HSYS5</t>
+        </is>
+      </c>
+      <c r="E73" s="8" t="inlineStr">
+        <is>
+          <t>Салатник миска для подачи 900 мл d 17/12 см h6,3 см нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F73" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G73" s="9">
+        <v>348</v>
+      </c>
+      <c r="H73" s="9">
+        <v/>
+      </c>
+      <c r="I73" s="10">
+        <v>638</v>
+      </c>
+      <c r="J73" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>