--- v0 (2026-06-10)
+++ v1 (2026-09-29)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 11:42</t>
+          <t>Прайс актуален на 29.09.2026 23:20</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1112,51 +1112,51 @@
           <t>81290006</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>M027-3C-UK</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Ящик для выкладки и сервировки 50*18*28 см, дерево, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>10161</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81290005</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>M027-3A-UK</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Ящик для выкладки и сервировки 50*18*8 см, дерево, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1350,85 +1350,85 @@
           <t>81290010</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>WSCS08</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Ящик для подачи и сервировки 26*18,5*11 см 4 отделения сталь с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2528</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81250378</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>G004R</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ящик для подачи и сервировки 6*9*5 см, дерево, The Bars</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>426</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81250367</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>G004</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Ящик для подачи и сервировки 6*9*5 см, дерево, The Bars</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
@@ -1486,40 +1486,40 @@
           <t>81250376</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>G003</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Ящик для подачи и сервировки 8*8*12,5 см, дерево, The Bars</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>553</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="J18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>