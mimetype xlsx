--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -3032,51 +3032,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:39</t>
+          <t>Прайс актуален на 22.09.2026 20:47</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3260,51 +3260,51 @@
           <t>97000207</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Брюки поварские Chef 50 р-р, черно-белая клетка, состав: 100% хлопок</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>529.1</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>97000208</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Брюки поварские Chef 52 р-р, черно-белая клетка, состав: 100% хлопок</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3362,51 +3362,51 @@
           <t>97000210</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Брюки поварские Chef 56 р-р, черно-белая клетка, состав: 100% хлопок</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>536.8</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>71047193</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>размер 42 Россия</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Китель поварской "Ля Шеф" белый летний (спина-сетка), р-р 42/162-166</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4280,51 +4280,51 @@
           <t>81210973</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>185.97</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Нагрудник детский Dino одноразовый с карманом, 27x34+5 см, 500 шт, полиэтилен, Garcia de</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>4575</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81400074</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Нарукавники белые, 40*20 см, п/э, 100 шт/уп</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -4552,51 +4552,51 @@
           <t>81006713</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>4579</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Полотенце полотно вафельное в рулоне 45*600 см</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="9">
         <v>3300</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81270182</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Рубашка (китель) "Корабли" мужская, размер L</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4620,51 +4620,51 @@
           <t>81270183</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Рубашка (китель) "Корабли" мужская, размер M</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>2267.1</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81270184</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Рубашка (китель) "Корабли" мужская, размер S</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5096,153 +5096,153 @@
           <t>97000212</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Фартук Chef бордовый 89*108 см, состав: 65% полиэстер, 35% хлопок</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>278.3</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>*99004011</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>99004011</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Фартук Chef черный 100*100 см, состав: 65% полиэстер, 35% хлопок</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>246.4</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>97000211</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Фартук Chef черный 89*108 см, состав: 65% полиэстер, 35% хлопок</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>278.3</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81270197</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Фартук бежевый джинсовый с карманом (с оторочкой)</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>1303.5</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81270198</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Фартук джинсовый цвета "Зеленое яблоко"</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>