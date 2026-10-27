--- v0 (2026-06-20)
+++ v1 (2026-10-27)
@@ -1976,51 +1976,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 20.06.2026 19:26</t>
+          <t>Прайс актуален на 27.10.2026 06:20</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2201,1335 +2201,1335 @@
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>90001023</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>1079-LQ</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Баранчик клош (крышка для горячего) 31,3*23,8 см h6,6 см овальный поликарбонат P.L. Proff C</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>535</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>347</v>
       </c>
       <c r="I10" s="10">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>90001024</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>1080 (кор=36шт)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Баранчик клош (крышка для горячего) 36,5*27,6 см овальный поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>659</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81272040</t>
+          <t>81220551</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>SG-94450(C)</t>
+          <t>FDCL01</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 15,7 см h 4 см Vintage нерж. винтаж. покрытие P.L.</t>
+          <t>Баранчик клош (крышка для горячего) d 13,6 см Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1110</v>
+        <v>420.2</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>187</v>
+        <v>80</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81272041</t>
+          <t>81220552</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>SG-94450(D)</t>
+          <t>FDCL02</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 18 см h 4,5 см Vintage нерж. винтаж. покрытие P.L. </t>
+          <t>Баранчик клош (крышка для горячего) d 15,5 см Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>2089</v>
+        <v>445.5</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>80003107</t>
+          <t>81272040</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>61427/240</t>
+          <t>SG-94450(C)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 24 см h10 см нерж. Tramontina</t>
+          <t>Баранчик клош (крышка для горячего) d 15,7 см h 4 см Vintage нерж. винтаж. покрытие P.L.</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>TRAMONTINA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>4831</v>
+        <v>1110</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>721</v>
       </c>
       <c r="I14" s="10">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>92001143</t>
+          <t>81272041</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>JQ-PTC003</t>
+          <t>SG-94450(D)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 24 см, нерж., P.L. Proff Cuisine</t>
+          <t>Баранчик клош (крышка для горячего) d 18 см h 4,5 см Vintage нерж. винтаж. покрытие P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>593</v>
+        <v>2089</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>95001209</t>
+          <t>80003107</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>29683U</t>
+          <t>61427/240</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 25 см нерж. ручка цвет золото SUNNEX</t>
+          <t>Баранчик клош (крышка для горячего) d 24 см h10 см нерж. Tramontina</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>TRAMONTINA</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>2637</v>
+        <v>4831</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>241</v>
+        <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81272025</t>
+          <t>92001143</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>SG-80575(A)</t>
+          <t>JQ-PTC003</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 26 см h 15 см P.L. Proff Cuisine</t>
+          <t>Баранчик клош (крышка для горячего) d 24 см, нерж., P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1737</v>
+        <v>593</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81244013</t>
+          <t>95001209</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>SG-94575(A)</t>
+          <t>29683U</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 26 см h 15 см Vintage нерж. винтаж. покрытие P.L. </t>
+          <t>Баранчик клош (крышка для горячего) d 25 см нерж. ручка цвет золото SUNNEX</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>3437</v>
+        <v>2637</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81241210</t>
+          <t>81272025</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-80575(A)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 26 см h15,5 см нерж. P.L. Hotelware</t>
+          <t>Баранчик клош (крышка для горячего) d 26 см h 15 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>3473</v>
+        <v>1737</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>168</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>92001144</t>
+          <t>81244013</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>JQ-PTC004</t>
+          <t>SG-94575(A)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 26 см, нерж., P.L. Proff Cuisine</t>
+          <t>Баранчик клош (крышка для горячего) d 26 см h 15 см Vintage нерж. винтаж. покрытие P.L. </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>637</v>
+        <v>3437</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>92000034</t>
+          <t>81241210</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>22683</t>
+          <t>PC 47940</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 26,5 см, нерж., P.L. Proff Cuisine</t>
+          <t>Баранчик клош (крышка для горячего) d 26 см h15,5 см нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1937</v>
+        <v>3473</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>71</v>
+        <v>156</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>99001145</t>
+          <t>92001144</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>JQ-PTC005</t>
+          <t>JQ-PTC004</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 28 см h 6,5 см, нерж. P.L. Proff Cuisine</t>
+          <t>Баранчик клош (крышка для горячего) d 26 см, нерж., P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>785</v>
+        <v>637</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>133</v>
+        <v>37</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>99001146</t>
+          <t>92000034</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>JQ-PTC006</t>
+          <t>22683</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 30 см h 6,8 см нерж. P.L. Proff Cuisine</t>
+          <t>Баранчик клош (крышка для горячего) d 26,5 см, нерж., P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>837</v>
+        <v>1937</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81241211</t>
+          <t>99001145</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-PTC005</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 31,3 см h17 см нерж. P.L. Hotelware</t>
+          <t>Баранчик клош (крышка для горячего) d 28 см h 6,5 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>4370</v>
+        <v>837</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>80</v>
+        <v>252</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81244014</t>
+          <t>99001146</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>SG-94575(B)</t>
+          <t>JQ-PTC006</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 32 см h 18 см Vintage нерж. винтаж. покрытие P.L. </t>
+          <t>Баранчик клош (крышка для горячего) d 30 см h 6,8 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>4853</v>
+        <v>873</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>95001273</t>
+          <t>81241211</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>29783</t>
+          <t>PC 47939</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 32 см, нерж. SUNNEX</t>
+          <t>Баранчик клош (крышка для горячего) d 31,3 см h17 см нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>2897</v>
+        <v>4370</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>120</v>
+        <v>63</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81272026</t>
+          <t>81244014</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>SG-80575(B)</t>
+          <t>SG-94575(B)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош (крышка для горячего) d 33 см h 19 см P.L. Proff Cuisine</t>
+          <t>Баранчик клош (крышка для горячего) d 32 см h 18 см Vintage нерж. винтаж. покрытие P.L. </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>2837</v>
+        <v>4853</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81259282</t>
+          <t>95001273</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>29783</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош d 22,5 см h16 см стекло P.L. Proff Cuisine</t>
+          <t>Баранчик клош (крышка для горячего) d 32 см, нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1137</v>
+        <v>2897</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81259283</t>
+          <t>81272026</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-80575(B)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош d 26 см h17,3 см стекло P.L. Proff Cuisine</t>
+          <t>Баранчик клош (крышка для горячего) d 33 см h 19 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1413</v>
+        <v>2837</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81259284</t>
+          <t>81259282</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TW-CSPC0001</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Баранчик клош d 30 см h19 см стекло P.L. Proff Cuisine</t>
+          <t>Баранчик клош d 22,5 см h16 см стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1747</v>
+        <v>1137</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81272028</t>
+          <t>81259283</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>SG-82671(A)</t>
+          <t>TW-CSPC0002</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 44,8*34,8*11,5 см нерж. с нерж. крышкой Dents овальное P.L.</t>
+          <t>Баранчик клош d 26 см h17,3 см стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>6091</v>
+        <v>1413</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81272029</t>
+          <t>81259284</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>SG-82671(B)</t>
+          <t>TW-CSPC0003</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 50*38,5*13 см нерж. с нерж. крышкой Dents овальное P.L.</t>
+          <t>Баранчик клош d 30 см h19 см стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>8857</v>
+        <v>1747</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81241110</t>
+          <t>81272028</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-82671(A)</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 25,3 h15 см 1,3 л нерж. с нерж. крышкой на подставке P.L. Hotelware</t>
+          <t>Блюдо для подачи 44,8*34,8*11,5 см нерж. с нерж. крышкой Dents овальное P.L.</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>9473</v>
+        <v>6091</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>95001170</t>
+          <t>81272029</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>16912</t>
+          <t>SG-82671(B)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 30 см дерево с нерж. крышкой салатником h14 см P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 50*38,5*13 см нерж. с нерж. крышкой Dents овальное P.L.</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>4866</v>
+        <v>8857</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81241028</t>
+          <t>81241110</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>SG-80583(A)</t>
+          <t>DCD 9259 SS</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 30 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 25,3 h15 см 1,3 л нерж. с нерж. крышкой на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>3673</v>
+        <v>9473</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81260125</t>
+          <t>95001170</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>PC300260</t>
+          <t>16912</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 31 см дерево со стекл. крышкой d 25,6 см h15 см P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 30 см дерево с нерж. крышкой салатником h14 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>3257</v>
+        <v>4866</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>452</v>
+        <v>147</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81290237</t>
+          <t>81241028</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>SG-84610(C)</t>
+          <t>SG-80583(A)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 35 см h13,5 см нерж. с нерж. крышкой медное покрытие Copper P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 30 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>8583</v>
+        <v>3673</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81241055</t>
+          <t>81260125</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>SG-82610(C)</t>
+          <t>PC300260</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 35 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 31 см дерево со стекл. крышкой d 25,6 см h15 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>5643</v>
+        <v>3257</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>10</v>
+        <v>389</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81241053</t>
+          <t>81290237</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>SG-80610(C)</t>
+          <t>SG-84610(C)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 35 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 35 см h13,5 см нерж. с нерж. крышкой медное покрытие Copper P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>4591</v>
+        <v>8583</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81241111</t>
+          <t>81241055</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-82610(C)</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 36 h22 см 5 л нерж. с нерж. крышкой на подставке P.L. Hotelware</t>
+          <t>Блюдо для подачи d 35 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>18973</v>
+        <v>5643</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81241029</t>
+          <t>81241053</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>SG-80583(B)</t>
+          <t>SG-80610(C)</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 37,5 см h15 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 35 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>5229</v>
+        <v>4591</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81241056</t>
+          <t>81241111</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>SG-82610(D)</t>
+          <t>DCD 9260 SS</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 40 см h18 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 36 h22 см 5 л нерж. с нерж. крышкой на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>8737</v>
+        <v>18973</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>12332</v>
       </c>
       <c r="I42" s="10">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81290238</t>
+          <t>81241029</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>SG-84610(D)</t>
+          <t>SG-80583(B)</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 40 см h18 см нерж. с нерж. крышкой медное покрытие Copper P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 37,5 см h15 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>8643</v>
+        <v>5229</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81241054</t>
+          <t>81241056</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>SG-80610(D)</t>
+          <t>SG-82610(D)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 40 см h18,5 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 40 см h18 см нерж. с нерж. крышкой Dents P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>5031</v>
+        <v>8737</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81241112</t>
+          <t>81290238</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-84610(D)</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 45,5 h25 см 8 л нерж. с нерж. крышкой на подставке P.L. Hotelware</t>
+          <t>Блюдо для подачи d 40 см h18 см нерж. с нерж. крышкой медное покрытие Copper P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>27303</v>
+        <v>8643</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81220551</t>
+          <t>81241054</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>FDCL01</t>
+          <t>SG-80610(D)</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Клош для тарелки RAK Porcelain Fine Dine 13,6 см (для FDGD26)</t>
+          <t>Блюдо для подачи d 40 см h18,5 см нерж. с нерж. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>496.6</v>
+        <v>5031</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81220552</t>
+          <t>81241112</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>FDCL02</t>
+          <t>DCD 9261 SS</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Клош для тарелки RAK Porcelain Fine Dine 15,5 см (для FDGD29)</t>
+          <t>Блюдо для подачи d 45,5 h25 см 8 л нерж. с нерж. крышкой на подставке P.L. Hotelware</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>526.5</v>
+        <v>27303</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81240696</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HCSK-6 (HONRI)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Крышка для яичницы котлет (крышка для горячего) d 14,8 см h11,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1137</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>739</v>
       </c>
       <c r="I48" s="10">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="J48" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>