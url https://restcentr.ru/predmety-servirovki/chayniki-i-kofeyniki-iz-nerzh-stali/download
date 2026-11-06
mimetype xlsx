--- v0 (2026-06-10)
+++ v1 (2026-11-06)
@@ -232,51 +232,50 @@
                                 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/>
                                 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
                                 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
                                 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
                                 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
                                 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
                                 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
                                 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
                                 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
                                 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
                                 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
                                 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
                                 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
                                 <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
                                 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/>
                                 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/>
                                 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/>
                                 <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/>
                                 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/>
                                 <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/>
                                 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/>
                                 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/>
                                 <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/>
                                 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
-                                <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1897,82 +1896,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Image53"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId53"/>
-        <a:stretch>
-[...30 lines deleted...]
-        <a:blip r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2246,78 +2213,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J57"/>
+  <dimension ref="A2:J56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 10:27</t>
+          <t>Прайс актуален на 06.11.2026 03:25</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2365,85 +2332,85 @@
           <t>95001116</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>JQ-PS082</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кофейник 1 л d 10,5 см h13 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2673</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>92001048</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>M11035</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Кофейник 1 л нерж. P.L. Proff Cuisine</t>
+          <t>Кофейник 1 л нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1703</v>
+        <v>2010</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>1306</v>
       </c>
       <c r="I7" s="10">
-        <v>0</v>
+        <v>123</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>90000018</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>JQ-PS083</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кофейник 1,5 л d 12 см h17 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2464,255 +2431,255 @@
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>90000032</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JQ-PS099</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кофейник 1,6 л d 13 см h15,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>4907</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>3189</v>
       </c>
       <c r="I9" s="10">
         <v>31</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92000098</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>31337Q</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кофейник 280 мл d 6,5 см h9,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1154</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>90001025</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>11037 /M11037</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кофейник 300 мл d 7 см h8 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>831</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>189</v>
+        <v>161</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>90000017</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JQ-PS080</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кофейник 350 мл d 7,8 см h9,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>998</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>95001120</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>JQ-PS096</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кофейник 350 мл d 8 см h8,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1507</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>7</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81259233</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M3112S-UX</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кофейник 350 мл d 8 см h9,8 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1487</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>966</v>
       </c>
       <c r="I14" s="10">
         <v>430</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81259231</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M3012S-UX</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кофейник 350 мл d 8,2 см h9,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1487</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>966</v>
       </c>
       <c r="I15" s="10">
         <v>519</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>94000011</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>M11330</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кофейник 400 мл d 7,5 см h10,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
@@ -2736,156 +2703,156 @@
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81259232</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>M3020S-UX</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кофейник 600 мл d 10 см h9,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2137</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>1389</v>
       </c>
       <c r="I17" s="10">
-        <v>276</v>
+        <v>214</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>92001044</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>M11032</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кофейник 600 мл d 13,5 см h8,3 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1573</v>
+        <v>1474</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>169</v>
+        <v>280</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>95001115</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JQ-PS081</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кофейник 600 мл d 9 см h11 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2037</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>404</v>
+        <v>350</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81259234</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>M3120S-UX</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кофейник 600 мл d 9 см h12 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2003</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>121</v>
+        <v>3</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>92000083</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>31332Q</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кофейник 600 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2923,1216 +2890,1182 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1681</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240736</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CCP060W-UM</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кофейник-термос 0,6 л d 11,8 см h15,5 см белый нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2743</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>1782</v>
       </c>
       <c r="I23" s="10">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81240737</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CCP060R-UW</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кофейник-термос 0,6 л d 11,8 см h15,5 см красный нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2743</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>1782</v>
       </c>
       <c r="I24" s="10">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81240735</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CCP060K-UM</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кофейник-термос 0,6 л d 11,8 см h15,5 см черный нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2743</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>71022054</t>
+          <t>95001203</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>349.100</t>
+          <t>MVP1000M / MVP1000S</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1 л d 12,7 см h20 см нерж. Pujadas, Испания</t>
+          <t>Кофейник-термос 1 л нерж., 14,5*10,5*23,3 см SUNNEX</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>6633</v>
+        <v>3676</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>2389</v>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>95001203</t>
+          <t>95001197</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>MVP1000M / MVP1000S</t>
+          <t>MSS10SB (кор=6шт)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1 л нерж., 14,5*10,5*23,3 см SUNNEX</t>
+          <t>Кофейник-термос 1 л нерж., 15,8*13*23 см SUNNEX</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>3099</v>
+        <v>2653</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>95001197</t>
+          <t>95001282</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>MSS10SB (кор=6шт)</t>
+          <t>C10005-3B (кор=6шт)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1 л нерж., 15,8*13*23 см SUNNEX</t>
+          <t>Кофейник-термос 1 л нерж., SUNNEX</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>2653</v>
+        <v>2370</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>1540</v>
       </c>
       <c r="I28" s="10">
-        <v>5</v>
+        <v>118</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>95001282</t>
+          <t>95001286</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>C10005-3B (кор=6шт)</t>
+          <t>MVP1500M / MVP1500S</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1 л нерж., SUNNEX</t>
+          <t>Кофейник-термос 1,5 л d 12,5 см h24 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>2021</v>
+        <v>3507</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>95001286</t>
+          <t>95001280</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>MVP1500M / MVP1500S</t>
+          <t>C10005-1B (кор=6шт)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1,5 л d 12,5 см h24 см нерж. SUNNEX</t>
+          <t>Кофейник-термос 1,5 л d 14 см h21,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>3507</v>
+        <v>3099</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>89</v>
+        <v>228</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>95001280</t>
+          <t>95001198</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>C10005-1B (кор=6шт)</t>
+          <t>MSS15SB (кор=6шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1,5 л d 14 см h21,5 см нерж. SUNNEX</t>
+          <t>Кофейник-термос 1,5 л нерж., 16*13,2*18 см SUNNEX</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>3099</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>2014</v>
       </c>
       <c r="I31" s="10">
-        <v>235</v>
+        <v>51</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>95001198</t>
+          <t>95001284</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>MSS15SB (кор=6шт)</t>
+          <t>CVP1500M (кор=6шт)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1,5 л нерж., 16*13,2*18 см SUNNEX</t>
+          <t>Кофейник-термос 1,5 л нерж., h25 см SUNNEX</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>3099</v>
+        <v>2590</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>95001284</t>
+          <t>95001287</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>CVP1500M (кор=6шт)</t>
+          <t>MVP2000M / MVP2000S</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 1,5 л нерж., h25 см SUNNEX</t>
+          <t>Кофейник-термос 2 л d 12,5 см h30 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>2590</v>
+        <v>4573</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>0</v>
+        <v>497</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>95001287</t>
+          <t>95001281</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>MVP2000M / MVP2000S</t>
+          <t>C10005-2B (кор=6шт)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 2 л d 12,5 см h30 см нерж. SUNNEX</t>
+          <t>Кофейник-термос 2 л d 13,7 см h24,3 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>4573</v>
+        <v>3073</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>524</v>
+        <v>123</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>95001281</t>
+          <t>95001199</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>C10005-2B (кор=6шт)</t>
+          <t>MSS20SB (кор=6шт)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 2 л d 13,7 см h24,3 см нерж. SUNNEX</t>
+          <t>Кофейник-термос 2 л нерж., 17,7*14,2*29,5 см SUNNEX</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>3073</v>
+        <v>2897</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>1883</v>
       </c>
       <c r="I35" s="10">
-        <v>32</v>
+        <v>119</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>95001199</t>
+          <t>95001285</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>MSS20SB (кор=6шт)</t>
+          <t>CVP2000M (кор=6шт)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 2 л нерж., 17,7*14,2*29,5 см SUNNEX</t>
+          <t>Кофейник-термос 2 л нерж., SUNNEX</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>2897</v>
+        <v>2622</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>95001285</t>
+          <t>80000179</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>CVP2000M (кор=6шт)</t>
+          <t>JQ-PS092</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Кофейник-термос 2 л нерж., SUNNEX</t>
+          <t>Чайник 250 мл d 7 см h6,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>2622</v>
+        <v>1279</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>831</v>
       </c>
       <c r="I37" s="10">
-        <v>0</v>
+        <v>261</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>80000179</t>
+          <t>92000064</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS092</t>
+          <t>31338Q</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Чайник 250 мл d 7 см h6,2 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 300 мл d 7,2 см h9 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1279</v>
+        <v>1319</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>261</v>
+        <v>1</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>92000064</t>
+          <t>90001026</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>31338Q</t>
+          <t>11038 /M11038</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Чайник 300 мл d 7,2 см h9 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 300 мл d 8,2 см h6,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>1319</v>
+        <v>1073</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1</v>
+        <v>172</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>90001026</t>
+          <t>95001292</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>11038 /M11038</t>
+          <t>JQ-PS073</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Чайник 300 мл d 8,2 см h6,5 см нерж. SUNNEX</t>
+          <t>Чайник 350 мл d 8,3 см h10,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>1073</v>
+        <v>1173</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>762</v>
       </c>
       <c r="I40" s="10">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>95001292</t>
+          <t>92001106</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS073</t>
+          <t>M11130</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Чайник 350 мл d 8,3 см h10,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 400 мл d 10,5 см h8,6 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1173</v>
+        <v>1057</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>166</v>
+        <v>288</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>92001106</t>
+          <t>99002279</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>M11130</t>
+          <t>JQ-PS002</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Чайник 400 мл d 10,5 см h8,6 см нерж. SUNNEX</t>
+          <t>Чайник 400 мл d 8,5 см h8 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1057</v>
+        <v>1013</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>298</v>
+        <v>166</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>99002279</t>
+          <t>80000185</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS002</t>
+          <t>JQ-PS093</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Чайник 400 мл d 8,5 см h8 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 400 мл d 8,5 см h9 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>1013</v>
+        <v>2087</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>1356</v>
       </c>
       <c r="I43" s="10">
-        <v>170</v>
+        <v>321</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>80000185</t>
+          <t>92000080</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS093</t>
+          <t>31330Q</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Чайник 400 мл d 8,5 см h9 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 450 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>2087</v>
+        <v>1329</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>321</v>
+        <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>92000080</t>
+          <t>92001003</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>31330Q</t>
+          <t>М11031</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Чайник 450 мл нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 500 мл d 10 см h9,8 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1329</v>
+        <v>1517</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>92001003</t>
+          <t>81272027</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>М11031</t>
+          <t>SG-80670(B)</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 10 см h9,8 см нерж. SUNNEX</t>
+          <t>Чайник 500 мл d 10,5 см h9 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1347</v>
+        <v>3149</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81272027</t>
+          <t>81244015</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>SG-80670(B)</t>
+          <t>SG-94586(A)</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 10,5 см h9 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 500 мл d 7,5 см h11,2 см Vintage нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>3149</v>
+        <v>3570</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81244015</t>
+          <t>81241019</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>SG-94586(A)</t>
+          <t>SG-80586(A)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 7,5 см h11,2 см Vintage нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 500 мл d 7,5 см h11,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>3570</v>
+        <v>2943</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>1912</v>
       </c>
       <c r="I48" s="10">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81241019</t>
+          <t>99002282</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>SG-80586(A)</t>
+          <t>JQ-PS003</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 7,5 см h11,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 500 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>2943</v>
+        <v>1370</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>172</v>
+        <v>286</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>99002282</t>
+          <t>95001113</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS003</t>
+          <t>JQ-PS074</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл d 10 см h9,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1307</v>
+        <v>2037</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>95001113</t>
+          <t>80000113</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS074</t>
+          <t>JQ-PS089</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл d 10 см h9,7 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл d 9 см h10 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>2037</v>
+        <v>2737</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>104</v>
+        <v>1974</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>80000113</t>
+          <t>80000243</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS089</t>
+          <t>JQ-PS094</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл d 9 см h10 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 600 мл d 9 см h8,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>2737</v>
+        <v>2778</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>1805</v>
       </c>
       <c r="I52" s="10">
-        <v>1989</v>
+        <v>367</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>80000243</t>
+          <t>81244016</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS094</t>
+          <t>SG-94586(B)</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Чайник 600 мл d 9 см h8,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 750 мл d 8,7 см h13,5 см Vintage нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>2778</v>
+        <v>4340</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>368</v>
+        <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81244016</t>
+          <t>81241020</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>SG-94586(B)</t>
+          <t>SG-80586(B)</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Чайник 750 мл d 8,7 см h13,5 см Vintage нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 750 мл d 8,7 см h13,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>4340</v>
+        <v>2950</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
         <v>0</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81241020</t>
+          <t>81004910</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>SG-80586(B)</t>
+          <t>M11034</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Чайник 750 мл d 8,7 см h13,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 750 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>2950</v>
+        <v>1703</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
         <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81004910</t>
+          <t>92000093</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>M11034</t>
+          <t>M3032S / 31334Q</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Чайник 750 мл нерж. P.L. Proff Cuisine</t>
+          <t>Чайник 900 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>1703</v>
+        <v>2457</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
-    </row>
-[...32 lines deleted...]
-      <c r="J57" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>