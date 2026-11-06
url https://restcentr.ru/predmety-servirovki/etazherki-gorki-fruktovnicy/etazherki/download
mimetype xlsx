--- v0 (2026-06-13)
+++ v1 (2026-11-06)
@@ -1514,51 +1514,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:21</t>
+          <t>Прайс актуален на 07.11.2026 00:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1640,85 +1640,85 @@
           <t>81272024</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>SG-80865(B)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Подставка фуршетная стойка + блюдо дренаж 47,5*32 см h19 см овальная прут нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>12691</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81270210</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>JT6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Стойка для джемов на 6 банок, d 4,4 см нерж. P.L. Proff Cuisine</t>
+          <t>Стойка для джемов на 6 банок d 4,4 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>937</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I8" s="10">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81290229</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>SG-84643(A)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Этажерка 2 яруса d 20 см для подачи Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1742,201 +1742,201 @@
           <t>81272020</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>SG-80646(A)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Этажерка 2 яруса d 22,5/28,5 см для подачи морепродуктов, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>5860</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240840</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SFPS02</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Этажерка 2 яруса d 24/20,8 см h26,4 для подачи Antique нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>11898</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>7733</v>
       </c>
       <c r="I11" s="10">
         <v>299</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240816</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SFPSS02</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Этажерка 2 яруса d 24/22 см h21,3 для подачи морепродуктов нерж/алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>4113</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81272021</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>SG-80646(B)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Этажерка 2 яруса d 28,5/35,5 см h19 см для подачи морепродуктов P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>9514</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81290230</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>SG-84643(B)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Этажерка 2 яруса d 30 см для подачи Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>9886</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240939</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SFT 1001</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Этажерка 2 яруса d 39,6/26,4 см h29 см для подачи морепродуктов нерж/алюм. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>23719</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>11</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
@@ -2079,54 +2079,54 @@
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>99000047</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>H0140B</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Этажерка 2 яруса, h 35 см, d 25/31 см, нержавеющая сталь, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>5351</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>3478</v>
       </c>
       <c r="I20" s="10">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81253322</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>CKST4</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Этажерка 3 яруса 25/30/35см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2181,88 +2181,88 @@
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81272022</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>SG-80646(C)</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Этажерка 3 яруса d 22/28/35 см h35 см для подачи морепродуктов нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>12482</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>8113</v>
       </c>
       <c r="I23" s="10">
         <v>66</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81241217</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SFT 3303</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Этажерка 3 яруса d 40/40/50 см для подачи морепродуктов P.L.</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>39219</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>95001242</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>19932</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Этажерка 3 яруса h 24 см d блюд 15,5 см нерж. P.L. - BarWare &amp; REG</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2388,85 +2388,85 @@
           <t>99000048</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>H0140C</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Этажерка 3 яруса, d 21/25/31 см, h 50 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>6633</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>99000050</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>H0140D</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Этажерка 4 яруса h 50 см d 21/25/31/38 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>10752</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>99002216</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>GS-T4302</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Этажерка 5 ярусов h 43 см d низ 36 см, ост. 20 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>