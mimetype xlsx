--- v0 (2026-06-13)
+++ v1 (2026-10-22)
@@ -2735,51 +2735,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:16</t>
+          <t>Прайс актуален на 22.10.2026 23:27</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3031,51 +3031,51 @@
           <t>81280154</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>SPB-9AB</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба 22*13,5 см h8,5 см плетеная ротанг черная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>537</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>720</v>
+        <v>591</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>92000024</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>С04006</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба 22,5*17,7 см h7 см плетеная ротанг бежевая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3167,51 +3167,51 @@
           <t>81270229</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>C04009</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба 23*19 см h 8 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>707</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>456</v>
+        <v>436</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>95001097</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>4007 (кор=96/12)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба 23,5*15 см h7 см плетеная ротанг бежевая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3269,85 +3269,85 @@
           <t>78040023</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>MCB7001-S-CPS</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба 25*17 см h12 см с хлопковой вставкой SUNNEX</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1107</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200582</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>MCBR2518</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба 25*18 см h9 см ткань SUNNEX</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>673</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>965</v>
+        <v>865</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>95001093</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>2103 (кор=108шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба d18 см h6 см плетеная ротанг бежевая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3402,156 +3402,156 @@
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>95001258</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>c04001</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба d18,5 см h7,5 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>573</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I23" s="10">
-        <v>574</v>
+        <v>504</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>95001277</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>C06040V</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба d18,5 см h7,5 см плетеная ротанг коричневая SUNNEX</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>597</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>388</v>
       </c>
       <c r="I24" s="10">
-        <v>950</v>
+        <v>917</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>95001086</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>2024 (кор=96шт)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба d19 см h7 см плетеная ротанг бежевая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>242</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81241149</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BB 2111</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба d19,5 см h8,2 см нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1737</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>95001192</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>C03002</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба d20 см h7 см плетеная ротанг бежевая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3643,51 +3643,51 @@
           <t>95001259</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>c04002</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба d20,5 см h7,5 см плетеная ротанг бежевая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>399</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1510</v>
+        <v>27</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81250137</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>GS-BB502</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба d22 см h11 см ткань + нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3708,54 +3708,54 @@
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>92000004</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>C04003</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба d23 см h7 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>657</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>427</v>
       </c>
       <c r="I32" s="10">
-        <v>931</v>
+        <v>898</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>99000106</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>С06065V</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 32*28 см h42 см для багета ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -3776,292 +3776,292 @@
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>78040025</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>MCB7025-CPS</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 35*23 см h22 см с хлопковой вставкой SUNNEX</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1497</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>973</v>
       </c>
       <c r="I34" s="10">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>95001261</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>С04021-1</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 35*27 см h9 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1573</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81270233</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>C04077</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 35,5*32,5 см h10 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1907</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81270232</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>C04076</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 35,5*32,5 см h6,5 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1773</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81270227</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>X88086</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 36*33 см h8 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>7370</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>95001194</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>C04018</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 37,5*28,8 см h9 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1617</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81222714</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>SPB-13B</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 39,5 см h10 см круглая с откидной Roll-top крышкой ротанг P.L.</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>3897</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>184</v>
+        <v>128</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>95001255</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>X88027</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 40 см h10 см круглая с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>5537</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81290025</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>JD-P2206</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 40 см h11 см круглая ротанг P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4119,85 +4119,85 @@
           <t>81004906</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>CX5022</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 41*28 см h8,5 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>6537</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>99000089</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>С06050</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 41*29 см h16 см хлебница с откидной крышкой ротанг P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>6070</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81006841</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>CX4078</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 41,5*28 см h6,5 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -4221,51 +4221,51 @@
           <t>95001195</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>C04019</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 45*31 см h6 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1713</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>95001015</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>C04053</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 46*25 см h5 см плетеная ротанг бежевая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4323,153 +4323,153 @@
           <t>92001047</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>C04024</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 50*25 см h6 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>1637</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81222715</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPB-13A</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 52*32 см h9,5 см с откидной Roll-top крышкой ротанг P.L.</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>5273</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>249</v>
+        <v>173</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>99000042</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>C04074</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 52,5*33 см h10,5 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>2637</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>971</v>
+        <v>932</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>99000039</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>C04073</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*32,5 см h6,5 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>2273</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81290024</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>JD-P2204</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*32,5 см h8 см плетеная ротанг бежевая P.L. Proff Cuisine	</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4561,99 +4561,99 @@
           <t>95001260</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>C04013</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h8 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>2759</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>421</v>
+        <v>345</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>95001212</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>X04013</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h8 см с откидной крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>7217</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81221529</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P2205</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h8,5 см с откидной Roll-top крышкой ротанг P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>6547</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
         <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
@@ -4663,119 +4663,119 @@
           <t>81270230</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>C04020</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h9 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>2473</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>95001214</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>X88013-M</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 53*33 см h9 см с откидной Roll-top крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>8537</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81006826</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>X04054</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 55*35 см h8 см с откидной крышкой ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>6993</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>184</v>
+        <v>109</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81200594</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>C06045V</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 60*40 см h18 см плетеная ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -4799,51 +4799,51 @@
           <t>95001266</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>C06033</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 60*45 см h12 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>3597</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>95001112</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>5212 (кор=6шт)</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 61*45 см h12 см плетеная ротанг бежевая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4864,190 +4864,190 @@
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>95001264</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>C06031</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Корзина для хлеба и выкладки 61*45 см h24 см плетеная ротанг бежевая SUNNEX</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>4547</v>
       </c>
       <c r="H66" s="9">
-        <v/>
+        <v>2955</v>
       </c>
       <c r="I66" s="10">
         <v>119</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81006815</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>88189L</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Крышка для корзины 1/1 53,6*36,2*17,6 см откидная Roll-top поликарбонат SUNNEX</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>5073</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81290026</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>JD-P2206</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Крышка для корзины 1/1 54*33*23 см 2-ва окна поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>4056</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81290027</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>JD-P2213</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Крышка для корзины 1/1 54*33*6,5 см откидная на 1/2 поликарбонат P.L. </t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>2973</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>900010616</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>88681L</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Крышка для корзины 40 см, круглая откидная Roll-top поликарбонат, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>3697</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>2403</v>
       </c>
       <c r="I70" s="10">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81240259</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>PHBS-911</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Подставка для выкладки выпечки 2-х ярусная, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>