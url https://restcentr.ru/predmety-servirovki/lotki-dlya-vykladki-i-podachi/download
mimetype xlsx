--- v0 (2026-06-04)
+++ v1 (2026-11-05)
@@ -191,50 +191,147 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                         <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/>
             <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/>
                                 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/>
                                 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/>
                                 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/>
                                 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/>
                                 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/>
                                 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/>
                                 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/>
                                 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/>
                                 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/>
                                 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/>
+                                <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/>
+                                <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/>
+                                <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/>
+                                <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/>
+                                <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/>
+                                <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
+                                <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
+                                <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
+                                <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
+                                <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
+                                <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
+                                <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/>
+                                <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/>
+                                <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/>
+                                <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/>
+                                <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/>
+                                <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/>
+                                <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
+                                <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
+                                <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
+                                <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
+                                <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
+                                <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
+                                <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
+                                <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
+                                <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
+                                <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
+                                <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
+                                <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
+                                <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
+                                <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
+                                <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/>
+                                <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/>
+                                <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/>
+                                <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/>
+                                <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/>
+                                <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/>
+                                <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/>
+                                <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/>
+                                <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/>
+                                <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
+                                <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
+                                <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
+                                <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
+                                <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
+                                <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
+                                <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/>
+                                <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/>
+                                <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/>
+                                <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/>
+                                <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/>
+                                <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/>
+                                <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/>
+                                <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/>
+                                <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
+                                <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
+                                <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
+                                <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
+                                <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/>
+                                <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/>
+                                <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
+                                <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpg"/>
+                                <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpg"/>
+                                <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpg"/>
+                                <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpg"/>
+                                <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpg"/>
+                                <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpg"/>
+                                <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpg"/>
+                                <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpg"/>
+                                <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpg"/>
+                                <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpg"/>
+                                <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpg"/>
+                                <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpg"/>
+                                <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpg"/>
+                                <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpg"/>
+                                <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpg"/>
+                                <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpg"/>
+                                <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpg"/>
+                                <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/>
+                                <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpg"/>
+                                <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpg"/>
+                                <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpg"/>
+                                <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpg"/>
+                                <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpg"/>
+                                <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpg"/>
+                                <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpg"/>
+                                <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpg"/>
+                                <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpg"/>
+                                <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpg"/>
+                                <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpg"/>
+                                <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpg"/>
+                                <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpg"/>
+                                <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpg"/>
+                                <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.jpg"/>
+                                <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.jpg"/>
+                                <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpg"/>
+                                <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -543,50 +640,3154 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Image12"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Image13"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Image14"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Image15"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Image16"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Image17"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image18"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Image19"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image20"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image21"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image22"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image23"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image24"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image25"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image26"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image27"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image28"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image29"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image30"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image31"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image32"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image33"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image34"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image35"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image36"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image37"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image38"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image39"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image40"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image41"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image42"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Image43"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Image44"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image45"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Image46"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image47"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image48"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Image49"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image50"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Image51"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Image52"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Image53"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Image54"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Image55"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Image56"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Image57"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image58"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image59"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image60"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Image61"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image62"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Image63"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image64"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Image65"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Image66"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Image67"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image68"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image69"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image70"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Image71"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image72"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image73"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image74"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image75"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image76"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Image77"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Image78"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Image79"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Image80"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Image81"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Image82"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Image83"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Image84"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Image85"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Image86"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Image87"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Image88"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Image89"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Image90"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Image91"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Image92"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Image93"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Image94"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Image95"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Image96"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Image97"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Image98"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Image99"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Image100"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Image101"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Image102"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Image103"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Image104"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Image105"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Image106"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Image107"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Image108"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Image109"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -860,78 +4061,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J15"/>
+  <dimension ref="A2:J112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 04.06.2026 04:13</t>
+          <t>Прайс актуален на 05.11.2026 23:51</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -954,371 +4155,3669 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81241216</t>
+          <t>81240020</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038028 / SG-95636</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Масленка икорница 100/260 мл d 10/15 см h10 см с крышкой нерж. P.L. Hotelware</t>
+          <t>Молочник 100 мл кувшин 4,5*8 см нерж с медн. напылением Antique P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>4737</v>
+        <v>822</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81222679</t>
+          <t>81269248</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>55042</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Масленка икорница 30 мл d 8,8 см h8 см с крышкой белая фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Молочник 200 мл d 7,4 см h9 см стекло Бейзик Pasabahce [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>239</v>
+        <v>157</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1304</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81223497</t>
+          <t>81240019</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>HJ1803 кор=72/6</t>
+          <t>73038027 / SG-95636</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Масленка икорница 30 мл d5,5 см с крышкой белая фарфор P.L. Proff Cuisine</t>
+          <t>Молочник 70 мл кувшин 4,5*5 см нерж с медн. напылением Antique P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>437</v>
+        <v>653</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1181</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81269905</t>
+          <t>81222108</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>96814</t>
+          <t>JWD56-TAI</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Масленка икорница d 10 см h13,9 с крышкой 475 мл Бейзик стекло Pasabahce [12]</t>
+          <t>Соусник  30 мл 5,5*5,5 см h3 см квадрат. Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>405</v>
+        <v>123</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>0</v>
+        <v>1053</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>95001042</t>
+          <t>81222159</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>15937.2</t>
+          <t>JWD56-TAI</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Масленка икорница d14 см, h7 см с крышкой и ножом нерж.+ стекло P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл 5,6*5,6 см h2,8 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1077</v>
+        <v>173</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>478</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>95001179</t>
+          <t>81222121</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>198155 (уп 36 шт)</t>
+          <t>JWD56-TAI</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Масленка с крышкой и ножом нерж.+ стекло P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл 5,6*5,6 см h3 см квадрат. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1466</v>
+        <v>173</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81240020</t>
+          <t>81222152</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>73038028 / SG-95636</t>
+          <t>F157-TAI</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Молочник 100 мл кувшин 4,5*8 см нерж с медн. напылением Antique P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл 9*6,6 см h2,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>822</v>
+        <v>243</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>0</v>
+        <v>321</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81240019</t>
+          <t>81222110</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>73038027 / SG-95636</t>
+          <t>JWD59-TAI</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Молочник 70 мл кувшин 4,5*5 см нерж с медн. напылением Antique P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл d 5,8 см h3 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>653</v>
+        <v>93</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>9784</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>92001042</t>
+          <t>81222124</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>10321</t>
+          <t>JWD59-TAI</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 140 мл d 6 см h5,7 см нерж. P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл d 6 см h3 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>357</v>
+        <v>123</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1852</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>95001204</t>
+          <t>81269105</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>10421</t>
+          <t>53749</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 80 мл Coffee LRD d 5 см h5,1 см нерж. SUNNEX</t>
+          <t>Соусник  35 мл "Гастробутик"d 12 см h2,4 см с ручкой стекло Pasabahce</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G15" s="9">
+        <v>73</v>
+      </c>
+      <c r="H15" s="9">
+        <v/>
+      </c>
+      <c r="I15" s="10">
+        <v>1950</v>
+      </c>
+      <c r="J15" s="4"/>
+    </row>
+    <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="4"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="6" t="inlineStr">
+        <is>
+          <t>81221796</t>
+        </is>
+      </c>
+      <c r="D16" s="7" t="inlineStr">
+        <is>
+          <t>RP-1</t>
+        </is>
+      </c>
+      <c r="E16" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  40 мл d 6,2 см h3,7 см круглый White пластик меламин "Паназия" P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F16" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G16" s="9">
+        <v>73</v>
+      </c>
+      <c r="H16" s="9">
+        <v/>
+      </c>
+      <c r="I16" s="10">
+        <v>11882</v>
+      </c>
+      <c r="J16" s="4"/>
+    </row>
+    <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="6" t="inlineStr">
+        <is>
+          <t>81240815</t>
+        </is>
+      </c>
+      <c r="D17" s="7" t="inlineStr">
+        <is>
+          <t>SK15</t>
+        </is>
+      </c>
+      <c r="E17" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  40 мл d 6,3 см h2,5 см круглый нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F17" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G17" s="9">
+        <v>73</v>
+      </c>
+      <c r="H17" s="9">
+        <v/>
+      </c>
+      <c r="I17" s="10">
+        <v>38553</v>
+      </c>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="6" t="inlineStr">
+        <is>
+          <t>81241514</t>
+        </is>
+      </c>
+      <c r="D18" s="7" t="inlineStr">
+        <is>
+          <t>TLH1</t>
+        </is>
+      </c>
+      <c r="E18" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  45 мл d 6,3/4,6 см h2,6 см круглый нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F18" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G18" s="9">
+        <v>85</v>
+      </c>
+      <c r="H18" s="9">
+        <v/>
+      </c>
+      <c r="I18" s="10">
+        <v>99883</v>
+      </c>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="6" t="inlineStr">
+        <is>
+          <t>81240286</t>
+        </is>
+      </c>
+      <c r="D19" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  45 мл d 6,4 см h2,2 см круглый нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F19" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G19" s="9">
+        <v>103</v>
+      </c>
+      <c r="H19" s="9">
+        <v/>
+      </c>
+      <c r="I19" s="10">
+        <v>0</v>
+      </c>
+      <c r="J19" s="4"/>
+    </row>
+    <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="6" t="inlineStr">
+        <is>
+          <t>81221785</t>
+        </is>
+      </c>
+      <c r="D20" s="7" t="inlineStr">
+        <is>
+          <t>JM169113-BY</t>
+        </is>
+      </c>
+      <c r="E20" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл 20*7,5 см прямоуг. тройной пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F20" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G20" s="9">
+        <v>357</v>
+      </c>
+      <c r="H20" s="9">
+        <v/>
+      </c>
+      <c r="I20" s="10">
+        <v>3593</v>
+      </c>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="6" t="inlineStr">
+        <is>
+          <t>81279069</t>
+        </is>
+      </c>
+      <c r="D21" s="7" t="inlineStr">
+        <is>
+          <t>SCRT25</t>
+        </is>
+      </c>
+      <c r="E21" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл 5*5 см h3 см Antique квадратный нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F21" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G21" s="9">
+        <v>243</v>
+      </c>
+      <c r="H21" s="9">
+        <v/>
+      </c>
+      <c r="I21" s="10">
+        <v>260</v>
+      </c>
+      <c r="J21" s="4"/>
+    </row>
+    <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="6" t="inlineStr">
+        <is>
+          <t>81279068</t>
+        </is>
+      </c>
+      <c r="D22" s="7" t="inlineStr">
+        <is>
+          <t>SCRT20</t>
+        </is>
+      </c>
+      <c r="E22" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл 5,1*5,1 см h2,5 см Antique квадратный нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F22" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G22" s="9">
+        <v>237</v>
+      </c>
+      <c r="H22" s="9">
+        <v>165</v>
+      </c>
+      <c r="I22" s="10">
+        <v>1217</v>
+      </c>
+      <c r="J22" s="4"/>
+    </row>
+    <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="6" t="inlineStr">
+        <is>
+          <t>81222109</t>
+        </is>
+      </c>
+      <c r="D23" s="7" t="inlineStr">
+        <is>
+          <t>JWD83-TAI</t>
+        </is>
+      </c>
+      <c r="E23" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл 8,3*6,3 см h3 см прямоуг. Black Finish пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F23" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G23" s="9">
+        <v>173</v>
+      </c>
+      <c r="H23" s="9">
+        <v/>
+      </c>
+      <c r="I23" s="10">
+        <v>118</v>
+      </c>
+      <c r="J23" s="4"/>
+    </row>
+    <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="6" t="inlineStr">
+        <is>
+          <t>81222123</t>
+        </is>
+      </c>
+      <c r="D24" s="7" t="inlineStr">
+        <is>
+          <t>JWD83-TAI</t>
+        </is>
+      </c>
+      <c r="E24" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл 8,4*6,4 см h3 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F24" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G24" s="9">
+        <v>217</v>
+      </c>
+      <c r="H24" s="9">
+        <v/>
+      </c>
+      <c r="I24" s="10">
+        <v>532</v>
+      </c>
+      <c r="J24" s="4"/>
+    </row>
+    <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="6" t="inlineStr">
+        <is>
+          <t>81222151</t>
+        </is>
+      </c>
+      <c r="D25" s="7" t="inlineStr">
+        <is>
+          <t>F158-TAI</t>
+        </is>
+      </c>
+      <c r="E25" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл 8,5*8,5 см h3,5 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F25" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G25" s="9">
+        <v>317</v>
+      </c>
+      <c r="H25" s="9">
+        <v/>
+      </c>
+      <c r="I25" s="10">
+        <v>418</v>
+      </c>
+      <c r="J25" s="4"/>
+    </row>
+    <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="6" t="inlineStr">
+        <is>
+          <t>81222144</t>
+        </is>
+      </c>
+      <c r="D26" s="7" t="inlineStr">
+        <is>
+          <t>F153-TAI</t>
+        </is>
+      </c>
+      <c r="E26" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл 8,9*3,1 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F26" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G26" s="9">
+        <v>273</v>
+      </c>
+      <c r="H26" s="9">
+        <v/>
+      </c>
+      <c r="I26" s="10">
+        <v>153</v>
+      </c>
+      <c r="J26" s="4"/>
+    </row>
+    <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="6" t="inlineStr">
+        <is>
+          <t>81240037</t>
+        </is>
+      </c>
+      <c r="D27" s="7" t="inlineStr">
+        <is>
+          <t>73038062 / SG-82388</t>
+        </is>
+      </c>
+      <c r="E27" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл d 4,7/4 см h5,4 см кружка Dents с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F27" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G27" s="9">
+        <v>398</v>
+      </c>
+      <c r="H27" s="9">
+        <v/>
+      </c>
+      <c r="I27" s="10">
+        <v>0</v>
+      </c>
+      <c r="J27" s="4"/>
+    </row>
+    <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="6" t="inlineStr">
+        <is>
+          <t>81240031</t>
+        </is>
+      </c>
+      <c r="D28" s="7" t="inlineStr">
+        <is>
+          <t>73038044 / SG-80245</t>
+        </is>
+      </c>
+      <c r="E28" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл d 5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F28" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G28" s="9">
+        <v>372</v>
+      </c>
+      <c r="H28" s="9">
+        <v/>
+      </c>
+      <c r="I28" s="10">
+        <v>0</v>
+      </c>
+      <c r="J28" s="4"/>
+    </row>
+    <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="6" t="inlineStr">
+        <is>
+          <t>81240909</t>
+        </is>
+      </c>
+      <c r="D29" s="7" t="inlineStr">
+        <is>
+          <t>RSM-01WH (HONRI)</t>
+        </is>
+      </c>
+      <c r="E29" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл d 5,9 см h3,6 см круглый пластик белый P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F29" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G29" s="9">
+        <v>163</v>
+      </c>
+      <c r="H29" s="9">
+        <v>114</v>
+      </c>
+      <c r="I29" s="10">
+        <v>7690</v>
+      </c>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="6" t="inlineStr">
+        <is>
+          <t>81240889</t>
+        </is>
+      </c>
+      <c r="D30" s="7" t="inlineStr">
+        <is>
+          <t>RSM-01BK (HONRI)</t>
+        </is>
+      </c>
+      <c r="E30" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл d 5,9 см h3,6 см круглый пластик черный P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F30" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G30" s="9">
+        <v>163</v>
+      </c>
+      <c r="H30" s="9">
+        <v/>
+      </c>
+      <c r="I30" s="10">
+        <v>4969</v>
+      </c>
+      <c r="J30" s="4"/>
+    </row>
+    <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="6" t="inlineStr">
+        <is>
+          <t>71047214</t>
+        </is>
+      </c>
+      <c r="D31" s="7" t="inlineStr">
+        <is>
+          <t>SC20</t>
+        </is>
+      </c>
+      <c r="E31" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл d 6 см h3 см круглый нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F31" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G31" s="9">
+        <v>73</v>
+      </c>
+      <c r="H31" s="9">
+        <v/>
+      </c>
+      <c r="I31" s="10">
+        <v>0</v>
+      </c>
+      <c r="J31" s="4"/>
+    </row>
+    <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="6" t="inlineStr">
+        <is>
+          <t>81200577</t>
+        </is>
+      </c>
+      <c r="D32" s="7" t="inlineStr">
+        <is>
+          <t>M102PW/12</t>
+        </is>
+      </c>
+      <c r="E32" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл d 7 см h3,7 см круглый набор 12 шт. пластик белый SUNNEX</t>
+        </is>
+      </c>
+      <c r="F32" s="7" t="inlineStr">
+        <is>
           <t>SUNNEX</t>
         </is>
       </c>
-      <c r="G15" s="9">
-[...5 lines deleted...]
-      <c r="I15" s="10">
+      <c r="G32" s="9">
+        <v>2193</v>
+      </c>
+      <c r="H32" s="9">
+        <v/>
+      </c>
+      <c r="I32" s="10">
+        <v>434</v>
+      </c>
+      <c r="J32" s="4"/>
+    </row>
+    <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="6" t="inlineStr">
+        <is>
+          <t>81200576</t>
+        </is>
+      </c>
+      <c r="D33" s="7" t="inlineStr">
+        <is>
+          <t>M102PK/12</t>
+        </is>
+      </c>
+      <c r="E33" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл d 7 см h3,7 см круглый набор 12 шт. пластик черный SUNNEX</t>
+        </is>
+      </c>
+      <c r="F33" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G33" s="9">
+        <v>2193</v>
+      </c>
+      <c r="H33" s="9">
+        <v>1535</v>
+      </c>
+      <c r="I33" s="10">
+        <v>479</v>
+      </c>
+      <c r="J33" s="4"/>
+    </row>
+    <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="6" t="inlineStr">
+        <is>
+          <t>81222111</t>
+        </is>
+      </c>
+      <c r="D34" s="7" t="inlineStr">
+        <is>
+          <t>JWD73-TAI</t>
+        </is>
+      </c>
+      <c r="E34" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл d 7,2 см h3 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F34" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G34" s="9">
+        <v>143</v>
+      </c>
+      <c r="H34" s="9">
+        <v/>
+      </c>
+      <c r="I34" s="10">
+        <v>0</v>
+      </c>
+      <c r="J34" s="4"/>
+    </row>
+    <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="6" t="inlineStr">
+        <is>
+          <t>81222125</t>
+        </is>
+      </c>
+      <c r="D35" s="7" t="inlineStr">
+        <is>
+          <t>JWD73-TAI</t>
+        </is>
+      </c>
+      <c r="E35" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл d 7,3 см h3 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F35" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G35" s="9">
+        <v>217</v>
+      </c>
+      <c r="H35" s="9">
+        <v/>
+      </c>
+      <c r="I35" s="10">
+        <v>29</v>
+      </c>
+      <c r="J35" s="4"/>
+    </row>
+    <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="6" t="inlineStr">
+        <is>
+          <t>81290091</t>
+        </is>
+      </c>
+      <c r="D36" s="7" t="inlineStr">
+        <is>
+          <t>JW35103-TAI</t>
+        </is>
+      </c>
+      <c r="E36" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  50 мл d 8,6 см h2,3 см круглый White пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F36" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G36" s="9">
+        <v>157</v>
+      </c>
+      <c r="H36" s="9">
+        <v/>
+      </c>
+      <c r="I36" s="10">
+        <v>0</v>
+      </c>
+      <c r="J36" s="4"/>
+    </row>
+    <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="6" t="inlineStr">
+        <is>
+          <t>81269315</t>
+        </is>
+      </c>
+      <c r="D37" s="7" t="inlineStr">
+        <is>
+          <t>53952</t>
+        </is>
+      </c>
+      <c r="E37" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл "Гастробутик" стекло d 9,6 см h4,6 см круглый Pasabahce</t>
+        </is>
+      </c>
+      <c r="F37" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G37" s="9">
+        <v>99</v>
+      </c>
+      <c r="H37" s="9">
+        <v/>
+      </c>
+      <c r="I37" s="10">
+        <v>1390</v>
+      </c>
+      <c r="J37" s="4"/>
+    </row>
+    <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="6" t="inlineStr">
+        <is>
+          <t>81240023</t>
+        </is>
+      </c>
+      <c r="D38" s="7" t="inlineStr">
+        <is>
+          <t>73038033 / SG-95245</t>
+        </is>
+      </c>
+      <c r="E38" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Antique нерж. с медным напылением P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F38" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G38" s="9">
+        <v>773</v>
+      </c>
+      <c r="H38" s="9">
+        <v/>
+      </c>
+      <c r="I38" s="10">
+        <v>0</v>
+      </c>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="6" t="inlineStr">
+        <is>
+          <t>73024185</t>
+        </is>
+      </c>
+      <c r="D39" s="7" t="inlineStr">
+        <is>
+          <t>SPM50C</t>
+        </is>
+      </c>
+      <c r="E39" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Copper нерж. с медным напылением P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F39" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G39" s="9">
+        <v>687</v>
+      </c>
+      <c r="H39" s="9">
+        <v/>
+      </c>
+      <c r="I39" s="10">
+        <v>970</v>
+      </c>
+      <c r="J39" s="4"/>
+    </row>
+    <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="6" t="inlineStr">
+        <is>
+          <t>99002233</t>
+        </is>
+      </c>
+      <c r="D40" s="7" t="inlineStr">
+        <is>
+          <t>MS-5030S /30 шт</t>
+        </is>
+      </c>
+      <c r="E40" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F40" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G40" s="9">
+        <v>698</v>
+      </c>
+      <c r="H40" s="9">
+        <v/>
+      </c>
+      <c r="I40" s="10">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="6" t="inlineStr">
+        <is>
+          <t>203001</t>
+        </is>
+      </c>
+      <c r="D41" s="7" t="inlineStr">
+        <is>
+          <t>SPM05</t>
+        </is>
+      </c>
+      <c r="E41" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F41" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G41" s="9">
+        <v>370</v>
+      </c>
+      <c r="H41" s="9">
+        <v/>
+      </c>
+      <c r="I41" s="10">
+        <v>0</v>
+      </c>
+      <c r="J41" s="4"/>
+    </row>
+    <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="6" t="inlineStr">
+        <is>
+          <t>81244005</t>
+        </is>
+      </c>
+      <c r="D42" s="7" t="inlineStr">
+        <is>
+          <t>SG-94245(A)</t>
+        </is>
+      </c>
+      <c r="E42" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл d 5,5 см h2,7 см круглый с ручкой Dark Vintage нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G42" s="9">
+        <v>552</v>
+      </c>
+      <c r="H42" s="9">
+        <v/>
+      </c>
+      <c r="I42" s="10">
+        <v>0</v>
+      </c>
+      <c r="J42" s="4"/>
+    </row>
+    <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="6" t="inlineStr">
+        <is>
+          <t>81241046</t>
+        </is>
+      </c>
+      <c r="D43" s="7" t="inlineStr">
+        <is>
+          <t>SG-82245(A)</t>
+        </is>
+      </c>
+      <c r="E43" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл d 5,5 см h3 см круглый с ручкой Dents глянец нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F43" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G43" s="9">
+        <v>498</v>
+      </c>
+      <c r="H43" s="9">
+        <v/>
+      </c>
+      <c r="I43" s="10">
+        <v>619</v>
+      </c>
+      <c r="J43" s="4"/>
+    </row>
+    <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="6" t="inlineStr">
+        <is>
+          <t>71047293</t>
+        </is>
+      </c>
+      <c r="D44" s="7" t="inlineStr">
+        <is>
+          <t>SC20H</t>
+        </is>
+      </c>
+      <c r="E44" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл d 6 см h3 см круглый Dents нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F44" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G44" s="9">
+        <v>117</v>
+      </c>
+      <c r="H44" s="9">
+        <v/>
+      </c>
+      <c r="I44" s="10">
+        <v>0</v>
+      </c>
+      <c r="J44" s="4"/>
+    </row>
+    <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="6" t="inlineStr">
+        <is>
+          <t>81240287</t>
+        </is>
+      </c>
+      <c r="D45" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл d 6 см h5 см круглый нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F45" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G45" s="9">
+        <v>123</v>
+      </c>
+      <c r="H45" s="9">
+        <v/>
+      </c>
+      <c r="I45" s="10">
+        <v>25598</v>
+      </c>
+      <c r="J45" s="4"/>
+    </row>
+    <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="B46" s="5"/>
+      <c r="C46" s="6" t="inlineStr">
+        <is>
+          <t>81240170</t>
+        </is>
+      </c>
+      <c r="D46" s="7" t="inlineStr">
+        <is>
+          <t>SC20FL</t>
+        </is>
+      </c>
+      <c r="E46" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл d 6,7 см h3 см круглый нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F46" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G46" s="9">
+        <v>73</v>
+      </c>
+      <c r="H46" s="9">
+        <v/>
+      </c>
+      <c r="I46" s="10">
+        <v>0</v>
+      </c>
+      <c r="J46" s="4"/>
+    </row>
+    <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="5"/>
+      <c r="C47" s="6" t="inlineStr">
+        <is>
+          <t>81201193</t>
+        </is>
+      </c>
+      <c r="D47" s="7" t="inlineStr">
+        <is>
+          <t>55002 кор=24</t>
+        </is>
+      </c>
+      <c r="E47" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  60 мл овальный на подставке с ручкой "Basic" стекло Pasabahce</t>
+        </is>
+      </c>
+      <c r="F47" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G47" s="9">
+        <v>82</v>
+      </c>
+      <c r="H47" s="9">
+        <v/>
+      </c>
+      <c r="I47" s="10">
+        <v>0</v>
+      </c>
+      <c r="J47" s="4"/>
+    </row>
+    <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="B48" s="5"/>
+      <c r="C48" s="6" t="inlineStr">
+        <is>
+          <t>81270248</t>
+        </is>
+      </c>
+      <c r="D48" s="7" t="inlineStr">
+        <is>
+          <t>MSP-2S</t>
+        </is>
+      </c>
+      <c r="E48" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  65 мл d 5,3 см h3,2 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F48" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G48" s="9">
+        <v>714</v>
+      </c>
+      <c r="H48" s="9">
+        <v/>
+      </c>
+      <c r="I48" s="10">
+        <v>5082</v>
+      </c>
+      <c r="J48" s="4"/>
+    </row>
+    <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="5"/>
+      <c r="C49" s="6" t="inlineStr">
+        <is>
+          <t>81241515</t>
+        </is>
+      </c>
+      <c r="D49" s="7" t="inlineStr">
+        <is>
+          <t>TLH2</t>
+        </is>
+      </c>
+      <c r="E49" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  65 мл d 6,1/4 см h3,6 см круглый нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F49" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G49" s="9">
+        <v>95</v>
+      </c>
+      <c r="H49" s="9">
+        <v/>
+      </c>
+      <c r="I49" s="10">
+        <v>99873</v>
+      </c>
+      <c r="J49" s="4"/>
+    </row>
+    <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="B50" s="5"/>
+      <c r="C50" s="6" t="inlineStr">
+        <is>
+          <t>95001074</t>
+        </is>
+      </c>
+      <c r="D50" s="7" t="inlineStr">
+        <is>
+          <t>GB03</t>
+        </is>
+      </c>
+      <c r="E50" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  65 мл овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F50" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G50" s="9">
+        <v>493</v>
+      </c>
+      <c r="H50" s="9">
+        <v>345</v>
+      </c>
+      <c r="I50" s="10">
+        <v>2094</v>
+      </c>
+      <c r="J50" s="4"/>
+    </row>
+    <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="B51" s="5"/>
+      <c r="C51" s="6" t="inlineStr">
+        <is>
+          <t>81269316</t>
+        </is>
+      </c>
+      <c r="D51" s="7" t="inlineStr">
+        <is>
+          <t>53942</t>
+        </is>
+      </c>
+      <c r="E51" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  70 мл "Гастробутик" стекло d 9,7 см h4,2 см круглый Pasabahce</t>
+        </is>
+      </c>
+      <c r="F51" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G51" s="9">
+        <v>80</v>
+      </c>
+      <c r="H51" s="9">
+        <v/>
+      </c>
+      <c r="I51" s="10">
+        <v>1416</v>
+      </c>
+      <c r="J51" s="4"/>
+    </row>
+    <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="B52" s="5"/>
+      <c r="C52" s="6" t="inlineStr">
+        <is>
+          <t>81221783</t>
+        </is>
+      </c>
+      <c r="D52" s="7" t="inlineStr">
+        <is>
+          <t>JM169111-BY</t>
+        </is>
+      </c>
+      <c r="E52" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  70 мл 9,3*6,9 см h3 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F52" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G52" s="9">
+        <v>173</v>
+      </c>
+      <c r="H52" s="9">
+        <v/>
+      </c>
+      <c r="I52" s="10">
+        <v>3711</v>
+      </c>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="4"/>
+      <c r="B53" s="5"/>
+      <c r="C53" s="6" t="inlineStr">
+        <is>
+          <t>81240896</t>
+        </is>
+      </c>
+      <c r="D53" s="7" t="inlineStr">
+        <is>
+          <t>RSM-02WH (HONRI)</t>
+        </is>
+      </c>
+      <c r="E53" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  70 мл d 7 см h3,7 см круглый пластик белый P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F53" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G53" s="9">
+        <v>163</v>
+      </c>
+      <c r="H53" s="9">
+        <v/>
+      </c>
+      <c r="I53" s="10">
+        <v>4376</v>
+      </c>
+      <c r="J53" s="4"/>
+    </row>
+    <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="4"/>
+      <c r="B54" s="5"/>
+      <c r="C54" s="6" t="inlineStr">
+        <is>
+          <t>81240890</t>
+        </is>
+      </c>
+      <c r="D54" s="7" t="inlineStr">
+        <is>
+          <t>RSM-02BK (HONRI)</t>
+        </is>
+      </c>
+      <c r="E54" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  70 мл d 7 см h3,7 см круглый пластик черный P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F54" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G54" s="9">
+        <v>163</v>
+      </c>
+      <c r="H54" s="9">
+        <v>114</v>
+      </c>
+      <c r="I54" s="10">
+        <v>3416</v>
+      </c>
+      <c r="J54" s="4"/>
+    </row>
+    <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4"/>
+      <c r="B55" s="5"/>
+      <c r="C55" s="6" t="inlineStr">
+        <is>
+          <t>81290099</t>
+        </is>
+      </c>
+      <c r="D55" s="7" t="inlineStr">
+        <is>
+          <t>JW35103-TAI</t>
+        </is>
+      </c>
+      <c r="E55" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  75 мл d 8,6 см h2,3 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F55" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G55" s="9">
+        <v>273</v>
+      </c>
+      <c r="H55" s="9">
+        <v/>
+      </c>
+      <c r="I55" s="10">
+        <v>3509</v>
+      </c>
+      <c r="J55" s="4"/>
+    </row>
+    <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
+      <c r="B56" s="5"/>
+      <c r="C56" s="6" t="inlineStr">
+        <is>
+          <t>81221784</t>
+        </is>
+      </c>
+      <c r="D56" s="7" t="inlineStr">
+        <is>
+          <t>JM169112-BY</t>
+        </is>
+      </c>
+      <c r="E56" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл 15,8*7,5 см прямоуг. двойной пластик меламин Dark Texture "Паназия" P.L. </t>
+        </is>
+      </c>
+      <c r="F56" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G56" s="9">
+        <v>258</v>
+      </c>
+      <c r="H56" s="9">
+        <v>180</v>
+      </c>
+      <c r="I56" s="10">
+        <v>2241</v>
+      </c>
+      <c r="J56" s="4"/>
+    </row>
+    <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="4"/>
+      <c r="B57" s="5"/>
+      <c r="C57" s="6" t="inlineStr">
+        <is>
+          <t>81240040</t>
+        </is>
+      </c>
+      <c r="D57" s="7" t="inlineStr">
+        <is>
+          <t>73038073 / SG-91247</t>
+        </is>
+      </c>
+      <c r="E57" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 5 см h2,5 см Copper круглый с ручкой нерж. цвет медь P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F57" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G57" s="9">
+        <v>917</v>
+      </c>
+      <c r="H57" s="9">
+        <v/>
+      </c>
+      <c r="I57" s="10">
+        <v>808</v>
+      </c>
+      <c r="J57" s="4"/>
+    </row>
+    <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="B58" s="5"/>
+      <c r="C58" s="6" t="inlineStr">
+        <is>
+          <t>81240032</t>
+        </is>
+      </c>
+      <c r="D58" s="7" t="inlineStr">
+        <is>
+          <t>73038045 / SG-80245</t>
+        </is>
+      </c>
+      <c r="E58" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 6 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F58" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G58" s="9">
+        <v>417</v>
+      </c>
+      <c r="H58" s="9">
+        <v/>
+      </c>
+      <c r="I58" s="10">
+        <v>433</v>
+      </c>
+      <c r="J58" s="4"/>
+    </row>
+    <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="B59" s="5"/>
+      <c r="C59" s="6" t="inlineStr">
+        <is>
+          <t>81244006</t>
+        </is>
+      </c>
+      <c r="D59" s="7" t="inlineStr">
+        <is>
+          <t>SG-94245(B)</t>
+        </is>
+      </c>
+      <c r="E59" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 6,2 см h3 см круглый с ручкой Vintage нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F59" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G59" s="9">
+        <v>649</v>
+      </c>
+      <c r="H59" s="9">
+        <v/>
+      </c>
+      <c r="I59" s="10">
+        <v>2002</v>
+      </c>
+      <c r="J59" s="4"/>
+    </row>
+    <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="4"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="6" t="inlineStr">
+        <is>
+          <t>81272039</t>
+        </is>
+      </c>
+      <c r="D60" s="7" t="inlineStr">
+        <is>
+          <t>SG-94245(B)</t>
+        </is>
+      </c>
+      <c r="E60" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 6,2 см h3 см круглый с ручкой Vintage нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F60" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G60" s="9">
+        <v>649</v>
+      </c>
+      <c r="H60" s="9">
+        <v/>
+      </c>
+      <c r="I60" s="10">
+        <v>315</v>
+      </c>
+      <c r="J60" s="4"/>
+    </row>
+    <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="B61" s="5"/>
+      <c r="C61" s="6" t="inlineStr">
+        <is>
+          <t>81244001</t>
+        </is>
+      </c>
+      <c r="D61" s="7" t="inlineStr">
+        <is>
+          <t>SG-94501(00)</t>
+        </is>
+      </c>
+      <c r="E61" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 7,5 см h2,5 см круглый нерж. с винтаж покрытием Vintage P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F61" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G61" s="9">
+        <v>503</v>
+      </c>
+      <c r="H61" s="9">
+        <v/>
+      </c>
+      <c r="I61" s="10">
+        <v>0</v>
+      </c>
+      <c r="J61" s="4"/>
+    </row>
+    <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="6" t="inlineStr">
+        <is>
+          <t>81270244</t>
+        </is>
+      </c>
+      <c r="D62" s="7" t="inlineStr">
+        <is>
+          <t>RFM-03BO</t>
+        </is>
+      </c>
+      <c r="E62" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик бежевый P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F62" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G62" s="9">
+        <v>113</v>
+      </c>
+      <c r="H62" s="9">
+        <v/>
+      </c>
+      <c r="I62" s="10">
+        <v>0</v>
+      </c>
+      <c r="J62" s="4"/>
+    </row>
+    <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4"/>
+      <c r="B63" s="5"/>
+      <c r="C63" s="6" t="inlineStr">
+        <is>
+          <t>81270246</t>
+        </is>
+      </c>
+      <c r="D63" s="7" t="inlineStr">
+        <is>
+          <t>RFM-03WH</t>
+        </is>
+      </c>
+      <c r="E63" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик белый P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F63" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G63" s="9">
+        <v>163</v>
+      </c>
+      <c r="H63" s="9">
+        <v/>
+      </c>
+      <c r="I63" s="10">
+        <v>8219</v>
+      </c>
+      <c r="J63" s="4"/>
+    </row>
+    <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="6" t="inlineStr">
+        <is>
+          <t>81270247</t>
+        </is>
+      </c>
+      <c r="D64" s="7" t="inlineStr">
+        <is>
+          <t>RFM-03YL</t>
+        </is>
+      </c>
+      <c r="E64" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик желтый P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F64" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G64" s="9">
+        <v>113</v>
+      </c>
+      <c r="H64" s="9">
+        <v>79</v>
+      </c>
+      <c r="I64" s="10">
+        <v>1370</v>
+      </c>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="6" t="inlineStr">
+        <is>
+          <t>81270245</t>
+        </is>
+      </c>
+      <c r="D65" s="7" t="inlineStr">
+        <is>
+          <t>RFM-03RD</t>
+        </is>
+      </c>
+      <c r="E65" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик красный P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F65" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G65" s="9">
+        <v>113</v>
+      </c>
+      <c r="H65" s="9">
+        <v/>
+      </c>
+      <c r="I65" s="10">
+        <v>367</v>
+      </c>
+      <c r="J65" s="4"/>
+    </row>
+    <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="B66" s="5"/>
+      <c r="C66" s="6" t="inlineStr">
+        <is>
+          <t>81270243</t>
+        </is>
+      </c>
+      <c r="D66" s="7" t="inlineStr">
+        <is>
+          <t>RFM-03BL</t>
+        </is>
+      </c>
+      <c r="E66" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик синий P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F66" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G66" s="9">
+        <v>113</v>
+      </c>
+      <c r="H66" s="9">
+        <v>79</v>
+      </c>
+      <c r="I66" s="10">
+        <v>703</v>
+      </c>
+      <c r="J66" s="4"/>
+    </row>
+    <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="6" t="inlineStr">
+        <is>
+          <t>81270242</t>
+        </is>
+      </c>
+      <c r="D67" s="7" t="inlineStr">
+        <is>
+          <t>RFM-03BK</t>
+        </is>
+      </c>
+      <c r="E67" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  80 мл d 7,9 см h4 см круглый пластик черный P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F67" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G67" s="9">
+        <v>163</v>
+      </c>
+      <c r="H67" s="9">
+        <v>114</v>
+      </c>
+      <c r="I67" s="10">
+        <v>7648</v>
+      </c>
+      <c r="J67" s="4"/>
+    </row>
+    <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="5"/>
+      <c r="C68" s="6" t="inlineStr">
+        <is>
+          <t>97000216</t>
+        </is>
+      </c>
+      <c r="D68" s="7" t="inlineStr">
+        <is>
+          <t>835-BY</t>
+        </is>
+      </c>
+      <c r="E68" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  90 мл 9,3*6,9 см h3,8 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F68" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G68" s="9">
+        <v>167</v>
+      </c>
+      <c r="H68" s="9">
+        <v/>
+      </c>
+      <c r="I68" s="10">
+        <v>1802</v>
+      </c>
+      <c r="J68" s="4"/>
+    </row>
+    <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="6" t="inlineStr">
+        <is>
+          <t>81241138</t>
+        </is>
+      </c>
+      <c r="D69" s="7" t="inlineStr">
+        <is>
+          <t>MC 1000/CP</t>
+        </is>
+      </c>
+      <c r="E69" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  90 мл d 6,6 см h3,8 см круглый с крышкой Copper нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F69" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G69" s="9">
+        <v>1107</v>
+      </c>
+      <c r="H69" s="9">
+        <v>774</v>
+      </c>
+      <c r="I69" s="10">
+        <v>303</v>
+      </c>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="5"/>
+      <c r="C70" s="6" t="inlineStr">
+        <is>
+          <t>81241132</t>
+        </is>
+      </c>
+      <c r="D70" s="7" t="inlineStr">
+        <is>
+          <t>MCH 5500/S</t>
+        </is>
+      </c>
+      <c r="E70" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  90 мл d 6,7/5 см h3,7 см круглый с ручкой и крышкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F70" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G70" s="9">
+        <v>1137</v>
+      </c>
+      <c r="H70" s="9">
+        <v/>
+      </c>
+      <c r="I70" s="10">
+        <v>279</v>
+      </c>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="B71" s="5"/>
+      <c r="C71" s="6" t="inlineStr">
+        <is>
+          <t>81241141</t>
+        </is>
+      </c>
+      <c r="D71" s="7" t="inlineStr">
+        <is>
+          <t>MC 1000/S</t>
+        </is>
+      </c>
+      <c r="E71" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  90 мл d 6,7/5,2 см h3,7 см круглый с крышкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F71" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G71" s="9">
+        <v>773</v>
+      </c>
+      <c r="H71" s="9">
+        <v>541</v>
+      </c>
+      <c r="I71" s="10">
+        <v>333</v>
+      </c>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="5"/>
+      <c r="C72" s="6" t="inlineStr">
+        <is>
+          <t>81241135</t>
+        </is>
+      </c>
+      <c r="D72" s="7" t="inlineStr">
+        <is>
+          <t>MCH 5500/CP</t>
+        </is>
+      </c>
+      <c r="E72" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  90 мл d 7,6 см h4 см круглый с ручкой и крышкой Copper нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F72" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G72" s="9">
+        <v>837</v>
+      </c>
+      <c r="H72" s="9">
+        <v/>
+      </c>
+      <c r="I72" s="10">
+        <v>296</v>
+      </c>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4"/>
+      <c r="B73" s="5"/>
+      <c r="C73" s="6" t="inlineStr">
+        <is>
+          <t>81221720</t>
+        </is>
+      </c>
+      <c r="D73" s="7" t="inlineStr">
+        <is>
+          <t>1Q1421-066RGX</t>
+        </is>
+      </c>
+      <c r="E73" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 100 мл 9*5 см емкость для закусок Green Sky косой матовое стекло P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F73" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G73" s="9">
+        <v>273</v>
+      </c>
+      <c r="H73" s="9">
+        <v>177</v>
+      </c>
+      <c r="I73" s="10">
+        <v>4465</v>
+      </c>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="4"/>
+      <c r="B74" s="5"/>
+      <c r="C74" s="6" t="inlineStr">
+        <is>
+          <t>81222145</t>
+        </is>
+      </c>
+      <c r="D74" s="7" t="inlineStr">
+        <is>
+          <t>F154-TAI</t>
+        </is>
+      </c>
+      <c r="E74" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 100 мл d 10,7 см h3,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F74" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G74" s="9">
+        <v>287</v>
+      </c>
+      <c r="H74" s="9">
+        <v/>
+      </c>
+      <c r="I74" s="10">
+        <v>346</v>
+      </c>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="5"/>
+      <c r="C75" s="6" t="inlineStr">
+        <is>
+          <t>81241065</t>
+        </is>
+      </c>
+      <c r="D75" s="7" t="inlineStr">
+        <is>
+          <t>SG-82795(A)</t>
+        </is>
+      </c>
+      <c r="E75" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 100 мл для подачи набор 3 шт. на дерев. подст. Dents нерж. P.L.</t>
+        </is>
+      </c>
+      <c r="F75" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G75" s="9">
+        <v>2473</v>
+      </c>
+      <c r="H75" s="9">
+        <v/>
+      </c>
+      <c r="I75" s="10">
+        <v>0</v>
+      </c>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="4"/>
+      <c r="B76" s="5"/>
+      <c r="C76" s="6" t="inlineStr">
+        <is>
+          <t>95001206</t>
+        </is>
+      </c>
+      <c r="D76" s="7" t="inlineStr">
+        <is>
+          <t>21347</t>
+        </is>
+      </c>
+      <c r="E76" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 110 мл 14,2*7,4 см h6,7 см овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F76" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G76" s="9">
+        <v>647</v>
+      </c>
+      <c r="H76" s="9">
+        <v>452</v>
+      </c>
+      <c r="I76" s="10">
+        <v>2807</v>
+      </c>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4"/>
+      <c r="B77" s="5"/>
+      <c r="C77" s="6" t="inlineStr">
+        <is>
+          <t>81240041</t>
+        </is>
+      </c>
+      <c r="D77" s="7" t="inlineStr">
+        <is>
+          <t>73038074 / SG-91247</t>
+        </is>
+      </c>
+      <c r="E77" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 110 мл d 6/6,6 см h3,7 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F77" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G77" s="9">
+        <v>1059</v>
+      </c>
+      <c r="H77" s="9">
+        <v/>
+      </c>
+      <c r="I77" s="10">
+        <v>553</v>
+      </c>
+      <c r="J77" s="4"/>
+    </row>
+    <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="4"/>
+      <c r="B78" s="5"/>
+      <c r="C78" s="6" t="inlineStr">
+        <is>
+          <t>81269557</t>
+        </is>
+      </c>
+      <c r="D78" s="7" t="inlineStr">
+        <is>
+          <t>27701020006</t>
+        </is>
+      </c>
+      <c r="E78" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 120 мл 7,5*7 см h3,5 см емкость для закусок и снэков хр. стекло прямоуг.  Stack RCR  [6]</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="inlineStr">
+        <is>
+          <t>RCR Cristalleria Italiana</t>
+        </is>
+      </c>
+      <c r="G78" s="9">
+        <v>370</v>
+      </c>
+      <c r="H78" s="9">
+        <v>240</v>
+      </c>
+      <c r="I78" s="10">
+        <v>1508</v>
+      </c>
+      <c r="J78" s="4"/>
+    </row>
+    <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="4"/>
+      <c r="B79" s="5"/>
+      <c r="C79" s="6" t="inlineStr">
+        <is>
+          <t>95001075</t>
+        </is>
+      </c>
+      <c r="D79" s="7" t="inlineStr">
+        <is>
+          <t>JQ-OT218</t>
+        </is>
+      </c>
+      <c r="E79" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 120 мл овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F79" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G79" s="9">
+        <v>447</v>
+      </c>
+      <c r="H79" s="9">
+        <v/>
+      </c>
+      <c r="I79" s="10">
+        <v>1691</v>
+      </c>
+      <c r="J79" s="4"/>
+    </row>
+    <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="4"/>
+      <c r="B80" s="5"/>
+      <c r="C80" s="6" t="inlineStr">
+        <is>
+          <t>81241062</t>
+        </is>
+      </c>
+      <c r="D80" s="7" t="inlineStr">
+        <is>
+          <t>SG-82735(A)</t>
+        </is>
+      </c>
+      <c r="E80" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 140 мл для подачи 3 шт. на дерев. подст. Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F80" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G80" s="9">
+        <v>3871</v>
+      </c>
+      <c r="H80" s="9">
+        <v/>
+      </c>
+      <c r="I80" s="10">
+        <v>0</v>
+      </c>
+      <c r="J80" s="4"/>
+    </row>
+    <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4"/>
+      <c r="B81" s="5"/>
+      <c r="C81" s="6" t="inlineStr">
+        <is>
+          <t>81201098</t>
+        </is>
+      </c>
+      <c r="D81" s="7" t="inlineStr">
+        <is>
+          <t>10040/C7449</t>
+        </is>
+      </c>
+      <c r="E81" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 142 мл круглый стекло Arcoroc </t>
+        </is>
+      </c>
+      <c r="F81" s="7" t="inlineStr">
+        <is>
+          <t>ARC International</t>
+        </is>
+      </c>
+      <c r="G81" s="9">
+        <v>83</v>
+      </c>
+      <c r="H81" s="9">
+        <v/>
+      </c>
+      <c r="I81" s="10">
+        <v>0</v>
+      </c>
+      <c r="J81" s="4"/>
+    </row>
+    <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="5"/>
+      <c r="C82" s="6" t="inlineStr">
+        <is>
+          <t>81269106</t>
+        </is>
+      </c>
+      <c r="D82" s="7" t="inlineStr">
+        <is>
+          <t>53962</t>
+        </is>
+      </c>
+      <c r="E82" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 143 мл "Гастробутик" круглый стекло d 11 см h5 см Pasabahce</t>
+        </is>
+      </c>
+      <c r="F82" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G82" s="9">
+        <v>85</v>
+      </c>
+      <c r="H82" s="9">
+        <v/>
+      </c>
+      <c r="I82" s="10">
+        <v>805</v>
+      </c>
+      <c r="J82" s="4"/>
+    </row>
+    <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="4"/>
+      <c r="B83" s="5"/>
+      <c r="C83" s="6" t="inlineStr">
+        <is>
+          <t>81221725</t>
+        </is>
+      </c>
+      <c r="D83" s="7" t="inlineStr">
+        <is>
+          <t>1Q1424-066RGX</t>
+        </is>
+      </c>
+      <c r="E83" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 150 мл 9*6,5 см емкость для закусок Green Sky косой конус матовое стекло P.L. [4]</t>
+        </is>
+      </c>
+      <c r="F83" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G83" s="9">
+        <v>283</v>
+      </c>
+      <c r="H83" s="9">
+        <v>183</v>
+      </c>
+      <c r="I83" s="10">
+        <v>4502</v>
+      </c>
+      <c r="J83" s="4"/>
+    </row>
+    <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="4"/>
+      <c r="B84" s="5"/>
+      <c r="C84" s="6" t="inlineStr">
+        <is>
+          <t>03040220</t>
+        </is>
+      </c>
+      <c r="D84" s="7" t="inlineStr">
+        <is>
+          <t>55012 кор=6</t>
+        </is>
+      </c>
+      <c r="E84" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 170 мл "Бэйсик" овальный с ручкой стекло Pasabahce</t>
+        </is>
+      </c>
+      <c r="F84" s="7" t="inlineStr">
+        <is>
+          <t>Pasabahce</t>
+        </is>
+      </c>
+      <c r="G84" s="9">
+        <v>90</v>
+      </c>
+      <c r="H84" s="9">
+        <v/>
+      </c>
+      <c r="I84" s="10">
+        <v>0</v>
+      </c>
+      <c r="J84" s="4"/>
+    </row>
+    <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="4"/>
+      <c r="B85" s="5"/>
+      <c r="C85" s="6" t="inlineStr">
+        <is>
+          <t>81222122</t>
+        </is>
+      </c>
+      <c r="D85" s="7" t="inlineStr">
+        <is>
+          <t>A68-TAI</t>
+        </is>
+      </c>
+      <c r="E85" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 170 мл 10,2*10,2 см h3,5 см квадрат. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F85" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G85" s="9">
+        <v>370</v>
+      </c>
+      <c r="H85" s="9">
+        <v>259</v>
+      </c>
+      <c r="I85" s="10">
+        <v>763</v>
+      </c>
+      <c r="J85" s="4"/>
+    </row>
+    <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="4"/>
+      <c r="B86" s="5"/>
+      <c r="C86" s="6" t="inlineStr">
+        <is>
+          <t>81222112</t>
+        </is>
+      </c>
+      <c r="D86" s="7" t="inlineStr">
+        <is>
+          <t>JW35105-TAI</t>
+        </is>
+      </c>
+      <c r="E86" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 175 мл d 12,2 см h2,5 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F86" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G86" s="9">
+        <v>237</v>
+      </c>
+      <c r="H86" s="9">
+        <v/>
+      </c>
+      <c r="I86" s="10">
+        <v>405</v>
+      </c>
+      <c r="J86" s="4"/>
+    </row>
+    <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4"/>
+      <c r="B87" s="5"/>
+      <c r="C87" s="6" t="inlineStr">
+        <is>
+          <t>81290093</t>
+        </is>
+      </c>
+      <c r="D87" s="7" t="inlineStr">
+        <is>
+          <t>JW35105-TAI</t>
+        </is>
+      </c>
+      <c r="E87" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 175 мл d 12,3 см h2,6 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F87" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G87" s="9">
+        <v>377</v>
+      </c>
+      <c r="H87" s="9">
+        <v/>
+      </c>
+      <c r="I87" s="10">
+        <v>1958</v>
+      </c>
+      <c r="J87" s="4"/>
+    </row>
+    <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="4"/>
+      <c r="B88" s="5"/>
+      <c r="C88" s="6" t="inlineStr">
+        <is>
+          <t>81290120</t>
+        </is>
+      </c>
+      <c r="D88" s="7" t="inlineStr">
+        <is>
+          <t>JW35105-TAI</t>
+        </is>
+      </c>
+      <c r="E88" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 175 мл d 12,3 см h2,6 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F88" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G88" s="9">
+        <v>337</v>
+      </c>
+      <c r="H88" s="9">
+        <v>235</v>
+      </c>
+      <c r="I88" s="10">
+        <v>1018</v>
+      </c>
+      <c r="J88" s="4"/>
+    </row>
+    <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="4"/>
+      <c r="B89" s="5"/>
+      <c r="C89" s="6" t="inlineStr">
+        <is>
+          <t>81240026</t>
+        </is>
+      </c>
+      <c r="D89" s="7" t="inlineStr">
+        <is>
+          <t>73038037 / SG-95502</t>
+        </is>
+      </c>
+      <c r="E89" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 200 мл d 9,5 см круглый нерж. с медн. покрытием Antique P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F89" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G89" s="9">
         <v>897</v>
       </c>
-      <c r="J15" s="4"/>
+      <c r="H89" s="9">
+        <v/>
+      </c>
+      <c r="I89" s="10">
+        <v>0</v>
+      </c>
+      <c r="J89" s="4"/>
+    </row>
+    <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="4"/>
+      <c r="B90" s="5"/>
+      <c r="C90" s="6" t="inlineStr">
+        <is>
+          <t>90000016</t>
+        </is>
+      </c>
+      <c r="D90" s="7" t="inlineStr">
+        <is>
+          <t>JQ-OT219</t>
+        </is>
+      </c>
+      <c r="E90" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 200 мл овальный на подставке с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F90" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G90" s="9">
+        <v>583</v>
+      </c>
+      <c r="H90" s="9">
+        <v/>
+      </c>
+      <c r="I90" s="10">
+        <v>42</v>
+      </c>
+      <c r="J90" s="4"/>
+    </row>
+    <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="4"/>
+      <c r="B91" s="5"/>
+      <c r="C91" s="6" t="inlineStr">
+        <is>
+          <t>71022024</t>
+        </is>
+      </c>
+      <c r="D91" s="7" t="inlineStr">
+        <is>
+          <t>333.020</t>
+        </is>
+      </c>
+      <c r="E91" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 200 мл овальный на подставке с ручкой нерж. Pujadas, Испания</t>
+        </is>
+      </c>
+      <c r="F91" s="7" t="inlineStr">
+        <is>
+          <t>Pujadas</t>
+        </is>
+      </c>
+      <c r="G91" s="9">
+        <v>599</v>
+      </c>
+      <c r="H91" s="9">
+        <v/>
+      </c>
+      <c r="I91" s="10">
+        <v>17</v>
+      </c>
+      <c r="J91" s="4"/>
+    </row>
+    <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="4"/>
+      <c r="B92" s="5"/>
+      <c r="C92" s="6" t="inlineStr">
+        <is>
+          <t>81201101</t>
+        </is>
+      </c>
+      <c r="D92" s="7" t="inlineStr">
+        <is>
+          <t>10019/C7450</t>
+        </is>
+      </c>
+      <c r="E92" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 205 мл круглый стекло Arcoroc </t>
+        </is>
+      </c>
+      <c r="F92" s="7" t="inlineStr">
+        <is>
+          <t>ARC International</t>
+        </is>
+      </c>
+      <c r="G92" s="9">
+        <v>80</v>
+      </c>
+      <c r="H92" s="9">
+        <v/>
+      </c>
+      <c r="I92" s="10">
+        <v>0</v>
+      </c>
+      <c r="J92" s="4"/>
+    </row>
+    <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="4"/>
+      <c r="B93" s="5"/>
+      <c r="C93" s="6" t="inlineStr">
+        <is>
+          <t>92001072</t>
+        </is>
+      </c>
+      <c r="D93" s="7" t="inlineStr">
+        <is>
+          <t>К482172</t>
+        </is>
+      </c>
+      <c r="E93" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 100 мл d7 см h3,2 см круглый с ручкой нерж. "Соня" P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F93" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G93" s="9">
+        <v>269</v>
+      </c>
+      <c r="H93" s="9">
+        <v/>
+      </c>
+      <c r="I93" s="10">
+        <v>0</v>
+      </c>
+      <c r="J93" s="4"/>
+    </row>
+    <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="4"/>
+      <c r="B94" s="5"/>
+      <c r="C94" s="6" t="inlineStr">
+        <is>
+          <t>81240024</t>
+        </is>
+      </c>
+      <c r="D94" s="7" t="inlineStr">
+        <is>
+          <t>73038035 / SG-95246</t>
+        </is>
+      </c>
+      <c r="E94" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 100 мл d8 см h2,5 см круглый с ручкой нерж. Antique Copper P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F94" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G94" s="9">
+        <v>789</v>
+      </c>
+      <c r="H94" s="9">
+        <v/>
+      </c>
+      <c r="I94" s="10">
+        <v>0</v>
+      </c>
+      <c r="J94" s="4"/>
+    </row>
+    <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="4"/>
+      <c r="B95" s="5"/>
+      <c r="C95" s="6" t="inlineStr">
+        <is>
+          <t>81240034</t>
+        </is>
+      </c>
+      <c r="D95" s="7" t="inlineStr">
+        <is>
+          <t>73038048 / SG-80246</t>
+        </is>
+      </c>
+      <c r="E95" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 120 мл d8 см h2,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F95" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G95" s="9">
+        <v>382</v>
+      </c>
+      <c r="H95" s="9">
+        <v/>
+      </c>
+      <c r="I95" s="10">
+        <v>466</v>
+      </c>
+      <c r="J95" s="4"/>
+    </row>
+    <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="4"/>
+      <c r="B96" s="5"/>
+      <c r="C96" s="6" t="inlineStr">
+        <is>
+          <t>81240033</t>
+        </is>
+      </c>
+      <c r="D96" s="7" t="inlineStr">
+        <is>
+          <t>73038046 / SG-80245</t>
+        </is>
+      </c>
+      <c r="E96" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 125 мл d6,7 см h3,4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F96" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G96" s="9">
+        <v>437</v>
+      </c>
+      <c r="H96" s="9">
+        <v/>
+      </c>
+      <c r="I96" s="10">
+        <v>808</v>
+      </c>
+      <c r="J96" s="4"/>
+    </row>
+    <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="4"/>
+      <c r="B97" s="5"/>
+      <c r="C97" s="6" t="inlineStr">
+        <is>
+          <t>71002109</t>
+        </is>
+      </c>
+      <c r="D97" s="7" t="inlineStr">
+        <is>
+          <t>WOK08</t>
+        </is>
+      </c>
+      <c r="E97" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 125 мл d8,5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F97" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G97" s="9">
+        <v>279</v>
+      </c>
+      <c r="H97" s="9">
+        <v/>
+      </c>
+      <c r="I97" s="10">
+        <v>0</v>
+      </c>
+      <c r="J97" s="4"/>
+    </row>
+    <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="4"/>
+      <c r="B98" s="5"/>
+      <c r="C98" s="6" t="inlineStr">
+        <is>
+          <t>92001073</t>
+        </is>
+      </c>
+      <c r="D98" s="7" t="inlineStr">
+        <is>
+          <t>К482190</t>
+        </is>
+      </c>
+      <c r="E98" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 140 мл d9 см h2,5 см круглый с ручкой нерж. "Соня" P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F98" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G98" s="9">
+        <v>284</v>
+      </c>
+      <c r="H98" s="9">
+        <v/>
+      </c>
+      <c r="I98" s="10">
+        <v>0</v>
+      </c>
+      <c r="J98" s="4"/>
+    </row>
+    <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="4"/>
+      <c r="B99" s="5"/>
+      <c r="C99" s="6" t="inlineStr">
+        <is>
+          <t>31751516</t>
+        </is>
+      </c>
+      <c r="D99" s="7" t="inlineStr">
+        <is>
+          <t>SPM70C</t>
+        </is>
+      </c>
+      <c r="E99" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 150 мл d 7 см h4,5 см круглый с ручкой Copper нерж. с медным напылением P.L. </t>
+        </is>
+      </c>
+      <c r="F99" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G99" s="9">
+        <v>937</v>
+      </c>
+      <c r="H99" s="9">
+        <v/>
+      </c>
+      <c r="I99" s="10">
+        <v>2080</v>
+      </c>
+      <c r="J99" s="4"/>
+    </row>
+    <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="4"/>
+      <c r="B100" s="5"/>
+      <c r="C100" s="6" t="inlineStr">
+        <is>
+          <t>81240523</t>
+        </is>
+      </c>
+      <c r="D100" s="7" t="inlineStr">
+        <is>
+          <t>MMC-7-UK</t>
+        </is>
+      </c>
+      <c r="E100" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
+        </is>
+      </c>
+      <c r="F100" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G100" s="9">
+        <v>2337</v>
+      </c>
+      <c r="H100" s="9">
+        <v/>
+      </c>
+      <c r="I100" s="10">
+        <v>254</v>
+      </c>
+      <c r="J100" s="4"/>
+    </row>
+    <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="4"/>
+      <c r="B101" s="5"/>
+      <c r="C101" s="6" t="inlineStr">
+        <is>
+          <t>81240524</t>
+        </is>
+      </c>
+      <c r="D101" s="7" t="inlineStr">
+        <is>
+          <t>MMS-7-UK</t>
+        </is>
+      </c>
+      <c r="E101" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой нерж. SUNNEX</t>
+        </is>
+      </c>
+      <c r="F101" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G101" s="9">
+        <v>1363</v>
+      </c>
+      <c r="H101" s="9">
+        <v/>
+      </c>
+      <c r="I101" s="10">
+        <v>218</v>
+      </c>
+      <c r="J101" s="4"/>
+    </row>
+    <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="4"/>
+      <c r="B102" s="5"/>
+      <c r="C102" s="6" t="inlineStr">
+        <is>
+          <t>203003</t>
+        </is>
+      </c>
+      <c r="D102" s="7" t="inlineStr">
+        <is>
+          <t>SPM07</t>
+        </is>
+      </c>
+      <c r="E102" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 160 мл d 7 см h4,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F102" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G102" s="9">
+        <v>393</v>
+      </c>
+      <c r="H102" s="9">
+        <v/>
+      </c>
+      <c r="I102" s="10">
+        <v>0</v>
+      </c>
+      <c r="J102" s="4"/>
+    </row>
+    <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="4"/>
+      <c r="B103" s="5"/>
+      <c r="C103" s="6" t="inlineStr">
+        <is>
+          <t>99002241</t>
+        </is>
+      </c>
+      <c r="D103" s="7" t="inlineStr">
+        <is>
+          <t>MS-7040S /30 шт</t>
+        </is>
+      </c>
+      <c r="E103" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 160 мл d7 см h4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F103" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G103" s="9">
+        <v>798</v>
+      </c>
+      <c r="H103" s="9">
+        <v/>
+      </c>
+      <c r="I103" s="10">
+        <v>0</v>
+      </c>
+      <c r="J103" s="4"/>
+    </row>
+    <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="4"/>
+      <c r="B104" s="5"/>
+      <c r="C104" s="6" t="inlineStr">
+        <is>
+          <t>92001497</t>
+        </is>
+      </c>
+      <c r="D104" s="7" t="inlineStr">
+        <is>
+          <t>MS-7040C</t>
+        </is>
+      </c>
+      <c r="E104" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 160 мл d7,3 см h3,8 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F104" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G104" s="9">
+        <v>2314</v>
+      </c>
+      <c r="H104" s="9">
+        <v/>
+      </c>
+      <c r="I104" s="10">
+        <v>0</v>
+      </c>
+      <c r="J104" s="4"/>
+    </row>
+    <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="4"/>
+      <c r="B105" s="5"/>
+      <c r="C105" s="6" t="inlineStr">
+        <is>
+          <t>92001539</t>
+        </is>
+      </c>
+      <c r="D105" s="7" t="inlineStr">
+        <is>
+          <t>SW-8542C</t>
+        </is>
+      </c>
+      <c r="E105" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 160 мл d8,3 см h4 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F105" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G105" s="9">
+        <v>1328</v>
+      </c>
+      <c r="H105" s="9">
+        <v/>
+      </c>
+      <c r="I105" s="10">
+        <v>0</v>
+      </c>
+      <c r="J105" s="4"/>
+    </row>
+    <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="4"/>
+      <c r="B106" s="5"/>
+      <c r="C106" s="6" t="inlineStr">
+        <is>
+          <t>92001535</t>
+        </is>
+      </c>
+      <c r="D106" s="7" t="inlineStr">
+        <is>
+          <t>3114081 /30 шт</t>
+        </is>
+      </c>
+      <c r="E106" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 160 мл d8,3 см h4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F106" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G106" s="9">
+        <v>1006</v>
+      </c>
+      <c r="H106" s="9">
+        <v/>
+      </c>
+      <c r="I106" s="10">
+        <v>186</v>
+      </c>
+      <c r="J106" s="4"/>
+    </row>
+    <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="4"/>
+      <c r="B107" s="5"/>
+      <c r="C107" s="6" t="inlineStr">
+        <is>
+          <t>71002110</t>
+        </is>
+      </c>
+      <c r="D107" s="7" t="inlineStr">
+        <is>
+          <t>WOK10</t>
+        </is>
+      </c>
+      <c r="E107" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 190 мл d9,5 см h3 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F107" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G107" s="9">
+        <v>294</v>
+      </c>
+      <c r="H107" s="9">
+        <v/>
+      </c>
+      <c r="I107" s="10">
+        <v>0</v>
+      </c>
+      <c r="J107" s="4"/>
+    </row>
+    <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="4"/>
+      <c r="B108" s="5"/>
+      <c r="C108" s="6" t="inlineStr">
+        <is>
+          <t>31751518</t>
+        </is>
+      </c>
+      <c r="D108" s="7" t="inlineStr">
+        <is>
+          <t>SPM80C</t>
+        </is>
+      </c>
+      <c r="E108" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 200 мл d 8 см h4,5 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F108" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G108" s="9">
+        <v>1017</v>
+      </c>
+      <c r="H108" s="9">
+        <v/>
+      </c>
+      <c r="I108" s="10">
+        <v>2167</v>
+      </c>
+      <c r="J108" s="4"/>
+    </row>
+    <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="4"/>
+      <c r="B109" s="5"/>
+      <c r="C109" s="6" t="inlineStr">
+        <is>
+          <t>203419</t>
+        </is>
+      </c>
+      <c r="D109" s="7" t="inlineStr">
+        <is>
+          <t>SPM08</t>
+        </is>
+      </c>
+      <c r="E109" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 200 мл d8 см h4,5 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F109" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G109" s="9">
+        <v>481</v>
+      </c>
+      <c r="H109" s="9">
+        <v/>
+      </c>
+      <c r="I109" s="10">
+        <v>0</v>
+      </c>
+      <c r="J109" s="4"/>
+    </row>
+    <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="4"/>
+      <c r="B110" s="5"/>
+      <c r="C110" s="6" t="inlineStr">
+        <is>
+          <t>81210591</t>
+        </is>
+      </c>
+      <c r="D110" s="7" t="inlineStr">
+        <is>
+          <t>198.93</t>
+        </is>
+      </c>
+      <c r="E110" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 275 мл d11,5 см h3,5 см круглый с ручкой нерж. Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="F110" s="7" t="inlineStr">
+        <is>
+          <t>Garcia De Pou</t>
+        </is>
+      </c>
+      <c r="G110" s="9">
+        <v>510</v>
+      </c>
+      <c r="H110" s="9">
+        <v>331</v>
+      </c>
+      <c r="I110" s="10">
+        <v>280</v>
+      </c>
+      <c r="J110" s="4"/>
+    </row>
+    <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="4"/>
+      <c r="B111" s="5"/>
+      <c r="C111" s="6" t="inlineStr">
+        <is>
+          <t>92001496</t>
+        </is>
+      </c>
+      <c r="D111" s="7" t="inlineStr">
+        <is>
+          <t>MMC-8-UK</t>
+        </is>
+      </c>
+      <c r="E111" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 285 мл d8,5 см h5 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
+        </is>
+      </c>
+      <c r="F111" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G111" s="9">
+        <v>2703</v>
+      </c>
+      <c r="H111" s="9">
+        <v/>
+      </c>
+      <c r="I111" s="10">
+        <v>0</v>
+      </c>
+      <c r="J111" s="4"/>
+    </row>
+    <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="4"/>
+      <c r="B112" s="5"/>
+      <c r="C112" s="6" t="inlineStr">
+        <is>
+          <t>99002817</t>
+        </is>
+      </c>
+      <c r="D112" s="7" t="inlineStr">
+        <is>
+          <t>MF-1234S /30 шт</t>
+        </is>
+      </c>
+      <c r="E112" s="8" t="inlineStr">
+        <is>
+          <t>Соусник кокотница 300 мл d12 см h3,4 см круглый с ручкой нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F112" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G112" s="9">
+        <v>1177</v>
+      </c>
+      <c r="H112" s="9">
+        <v/>
+      </c>
+      <c r="I112" s="10">
+        <v>0</v>
+      </c>
+      <c r="J112" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>