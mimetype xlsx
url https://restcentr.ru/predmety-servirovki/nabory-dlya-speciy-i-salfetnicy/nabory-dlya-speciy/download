--- v0 (2026-06-13)
+++ v1 (2026-11-06)
@@ -2108,51 +2108,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:21</t>
+          <t>Прайс актуален на 06.11.2026 11:30</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2384,411 +2384,411 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>4891</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81279092</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6640P or 6640S</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли большая h32 см d 7 см акрил P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1573</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1720</v>
+        <v>1587</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222555</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>RWPM-14BRS (HONR)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли большая h35 см d 6,8 см дерево керам. механизм ILSA</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ILSA</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>5537</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222556</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>3172286</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли большая h45 см d 6,8 см дерево керам. механизм ILSA</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>ILSA</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>7137</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81279089</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>9171PS</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h13 см d 6 см акрил Соль+Перец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1973</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1501</v>
+        <v>1381</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81279090</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BW6615PSAB</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h13,8 см d 4,8 см дерево Соль+Перец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2937</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1134</v>
+        <v>868</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81279094</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SS6615PS</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h14 см d 4,7 см нерж. Соль+Перец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>3373</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>746</v>
+        <v>282</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81279093</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>9169PS</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h14,8 см акрил квадрат Соль+Перец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>4073</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>2647</v>
       </c>
       <c r="I18" s="10">
-        <v>1707</v>
+        <v>1696</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81279091</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6620PS</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h16,5 см d 6,1 см акрил Соль+Перец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2237</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1294</v>
+        <v>1176</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81290028</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JD-8311</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h18 см акрил на дерев. подставке Соль+Перец 7*7 см P.L. </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>3137</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>267</v>
+        <v>229</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81001711</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>S0686</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Мельница для соли дерево h20 см коричневая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2897</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81259297</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>354/a</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета + салфетница на подставке нерж. "Скоба" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>367</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1496</v>
+        <v>1245</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>95001007</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>416А  /96 шт</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета + салфетница на подставке, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2894,105 +2894,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1537</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81241192</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP 2986</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета на подставке 8,5*3,5 см h15,5 см нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>3307</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>2149</v>
       </c>
       <c r="I27" s="10">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>95001041</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>19963</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета на подставке P.L. - REG</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1330</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>864</v>
       </c>
       <c r="I28" s="10">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>95001006</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>416  /96 шт</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3013,190 +3013,190 @@
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81221533</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>JD-6822</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета на подставке акрил P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>837</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I30" s="10">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>95001106</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>3109 / 03171223 / BF-2208</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета на подставке нерж. "BERLUCHI" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>347</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>225</v>
       </c>
       <c r="I31" s="10">
-        <v>5966</v>
+        <v>5786</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>95001004</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>315-NEW</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета на подставке нерж. "Корзинка" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>307</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I32" s="10">
-        <v>3060</v>
+        <v>2953</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>95001003</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>354-NEW</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета на подставке нерж. "Скоба" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>307</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I33" s="10">
-        <v>4869</v>
+        <v>4749</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>95001184</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>19935</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета на подставке, P.L. - REG</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1492</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81290217</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>SG-80308(B)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3322,51 +3322,51 @@
           <t>95001190</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>358</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 3 предмета + салфетница на подставке нерж. "Скоба" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>459</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>95001008</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>419А /кт903-821N/ 72 шт</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 3 предмета + салфетница на подставке, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3387,54 +3387,54 @@
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>95001036</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>19936</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 3 предмета на подставке P.L. - REG</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1037</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I41" s="10">
-        <v>6052</v>
+        <v>5979</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>95001005</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>419/ 96 шт</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 3 предмета на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3455,258 +3455,258 @@
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>95001032</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>BF-3206</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 3 предмета на подставке нерж. "TOKYO-1" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>697</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>453</v>
       </c>
       <c r="I43" s="10">
-        <v>3286</v>
+        <v>3285</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>95001035</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>NEW-03171243</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 3 предмета на подставке нерж. "TOKYO-2" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>678</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>440</v>
       </c>
       <c r="I44" s="10">
-        <v>2568</v>
+        <v>2505</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>95001060</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>354-3  /  BF-3107</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 3 предмета на подставке нерж. "Скоба-3" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>367</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>2680</v>
+        <v>2534</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>95001033</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>NEW-03171212/BF-3209</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 3 предмета на подставке нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>437</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>5519</v>
+        <v>5455</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81200130</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>15P154</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 4 предмета в плетеной подставке 22,5*7,8*5,5/19 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1237</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1182</v>
+        <v>1073</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>95001187</t>
+          <t>99002176</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>19965</t>
+          <t>GS-SP402</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Набор для специй 4 предмета на подставке P.L. - REG</t>
+          <t>Набор для специй 4 предмета на дерев. подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>3140</v>
+        <v>1760</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>1144</v>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>514</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>99002176</t>
+          <t>95001187</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>GS-SP402</t>
+          <t>19965</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Набор для специй 4 предмета на подставке, P.L. Proff Cuisine</t>
+          <t>Набор для специй 4 предмета на нерж. подставке P.L. - REG</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1760</v>
+        <v>3140</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>516</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81240402</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>SK-SM2</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Перечница "PEPPER" стекло 3,9*3,9 см h9,8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3761,43 +3761,43 @@
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81250139</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>SK-TWC</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Солонка "Ракета" стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>117</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>76</v>
       </c>
       <c r="I52" s="10">
-        <v>2846</v>
+        <v>2779</v>
       </c>
       <c r="J52" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>