--- v0 (2026-06-13)
+++ v1 (2026-10-27)
@@ -1283,51 +1283,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 06:10</t>
+          <t>Прайс актуален на 27.10.2026 12:52</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1375,595 +1375,595 @@
           <t>95001027</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>1134 / 03170512</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Салфетница "Дуга" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>197</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>5102</v>
+        <v>4787</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>95001030</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1136 / 03170534</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Салфетница "Парус" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>198</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>128</v>
       </c>
       <c r="I7" s="10">
-        <v>4049</v>
+        <v>3583</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>95000011</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>HYB104</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Салфетница "Элегантный бамбук" 10*12,5 см, h 11 см, фарфор, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>64.9</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222565</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091929А</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Салфетница 10*4,8 см h8,4 см белая фарфор Fine Plus Noble [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1093</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2757</v>
+        <v>2668</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222197</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-21</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Салфетница 10,5*5,2 см h6,5 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>307</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>5111</v>
+        <v>4970</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229550</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>01-GT-01-PCT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11*5,5 см h7,5 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>783</v>
+        <v>1051</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>244</v>
+        <v>221</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229228</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>HA-EL-GT-01-PCT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11*7 см Elegance By Bone Innovation [1]    </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1376</v>
+        <v>1640</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>150</v>
+        <v>112</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229779</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>HA-GL-GT-01-PCT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11*7 см Gleam By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1203</v>
+        <v>1240</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>380</v>
+        <v>332</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229177</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>HA-IN-GT-01-PCT</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11*7 см Infinity By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1020</v>
+        <v>1216</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229117</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>HA-SP-GT-01-PCT</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11*7 см Supreme By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1566</v>
+        <v>1867</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>1017</v>
       </c>
       <c r="I15" s="10">
-        <v>345</v>
+        <v>324</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229317</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>HA-VT-GT-01-PCT</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11*7 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1022</v>
+        <v>1219</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>99004014</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>F3647 / 99004041  к=60/10</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11,5*6 см белая фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>221</v>
       </c>
       <c r="I17" s="10">
-        <v>7517</v>
+        <v>8920</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81221657</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>HA-GR-GT-01-PCT</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11,8*5,7 см Falme Grey By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1020</v>
+        <v>1216</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222046</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>NY-YQA4706-NHX6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Салфетница 14*4,3 см h6,8 см Blue Flower P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>777</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>434</v>
+        <v>300</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81220804</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>BATW01</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салфетница Banquet, 15*11 см</t>
+          <t>Салфетница 15*11 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>412.1</v>
+        <v>348.7</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81220805</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>BATW02</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салфетница Banquet, 17*8 см</t>
+          <t>Салфетница 17*8 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>378.3</v>
+        <v>320.1</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>289</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>95001028</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>03170513  / BF-N101/</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Салфетница Berluchi (арт1131) нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>249</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>4748</v>
+        <v>4707</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>95001009</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>118  / 240 шт</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Салфетница ажурная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>