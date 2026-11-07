--- v0 (2026-06-10)
+++ v1 (2026-11-07)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:34</t>
+          <t>Прайс актуален на 07.11.2026 05:01</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1178,51 +1178,51 @@
           <t>81260210</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>25с1185</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Подсвечник "Клар" d 6,5 см h5,9 см стекло ОСЗ [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>36</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>3199</v>
+        <v>3040</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>95001146</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>Е4074</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Подсвечник 5,5*5,5 см h2 см квадратный нерж. P.L. - REG</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1311,85 +1311,85 @@
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>73024151</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>C2947 (кор= 48 шт)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Подсвечник 8,3*8,3 см h3,5 см стекло P.L. - BarWare</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>182</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>118</v>
       </c>
       <c r="I11" s="10">
         <v>1900</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>95001144</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>Е4071</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Подсвечник 9*8 см треугольный нерж. P.L. - REG</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>522</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>339</v>
       </c>
       <c r="I12" s="10">
         <v>157</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81200132</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>15P267</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Подсвечник d 12,3 см h12,9 см стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
@@ -1416,51 +1416,51 @@
           <t>73024152</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>C6689P (кор=36 шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Подсвечник d 5,9 см h6,5 см фиолетовый стекло P.L. - BarWare</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>227</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2833</v>
+        <v>2827</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>73024150</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>C5050 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Подсвечник d 6 см h5,7 см стекло P.L. - BarWare</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1481,51 +1481,51 @@
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>95001145</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>Е4073</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Подсвечник d 6 см круглый нерж. P.L. - REG</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>670</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>435</v>
       </c>
       <c r="I16" s="10">
         <v>168</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81003103</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>13025</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Подсвечник d 9 см стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
@@ -1549,51 +1549,51 @@
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>95001139</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>Е4038</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Подсвечник d 9,5 см круглый нерж. P.L. - REG</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>583</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I18" s="10">
         <v>225</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>95001155</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>158118</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Подсвечник нерж со стеклянной колбой P.L. - REG</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">