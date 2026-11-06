--- v0 (2026-06-13)
+++ v1 (2026-11-06)
@@ -2405,51 +2405,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:17</t>
+          <t>Прайс актуален на 06.11.2026 23:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2633,153 +2633,153 @@
           <t>81200281</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>13JWRC-1001</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 25*11 см, h 3 см, бамбук, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1010.9</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81200282</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>13JWRC-1002</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 25,5*11 см, h 3 см, бамбук, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1010.9</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81210399</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>170.26</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 6*6 см, бамбук, 24 шт Garcia De Pou</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>902</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>586</v>
       </c>
       <c r="I12" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>95001170</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>16912</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи d 30 см дерево с нерж. крышкой салатником h14 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>4866</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>03021508</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>25-0412-2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо для суши 40*30 см, бамбук, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3211,51 +3211,51 @@
           <t>81200547</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>CB99038S</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 35*27*2 см, ясень, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>772.2</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81200542</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>CB83136T</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 35*27*2,5 см, тик, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3551,51 +3551,51 @@
           <t>81200548</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>CB99248S</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 45*30*2 см, ясень, минеральное масло P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1118.7</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>270</v>
+        <v>232</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81200536</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>CB115651A</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 50*20 см дерево лак P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3650,54 +3650,54 @@
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81210655</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>207.02</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Доска мини-паллета для подачи 13*8*2 см, белый тополь, Garcia de Pou</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>224</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>145</v>
       </c>
       <c r="I40" s="10">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>73038102</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>5050/ 12 шт кор</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 1 отд.,бамбук , 10*10см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3718,85 +3718,85 @@
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81210334</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>165.57</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Конус для картофеля фри/снэков 8 см, деревянный шпон, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>430</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>279</v>
       </c>
       <c r="I42" s="10">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81210625</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>205.39</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Коробка для 7-9 макарон, 6*22,5 см, деревянный шпон, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>308</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>200</v>
       </c>
       <c r="I43" s="10">
         <v>36</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81210460</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>180.81</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Крышка для контейнера (арт.81210453), PVC, 100 шт</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
@@ -3888,54 +3888,54 @@
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81210821</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>170.28</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Мини-тарелочка круглая, 24 шт, d 6 см, бамбук, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1230</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>799</v>
       </c>
       <c r="I47" s="10">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81200314</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>E-005A-10</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Паровое лукошко 10 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4228,153 +4228,153 @@
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81210824</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>170.22</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Фуршетная ложка "Сайгон" 13*4 см, 50 шт, бамбук, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1402</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>911</v>
       </c>
       <c r="I57" s="10">
         <v>64</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81210634</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>205.77</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Фуршетная посуда, 10*5 см, бамбук, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>6084</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>3954</v>
       </c>
       <c r="I58" s="10">
         <v>7</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81210633</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>205.73</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Фуршетная посуда, 5 см, бамбук, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>5477</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>3560</v>
       </c>
       <c r="I59" s="10">
         <v>9</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81210453</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>180.57</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Фуршетная посуда: контейнер 18*13*4(h) см, деревянный шпон, 50 шт</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>2837</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>1844</v>
       </c>
       <c r="I60" s="10">
         <v>22</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81210187</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>145.77</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Фуршетная посуда: контейнер 7*2,5(h) см, деревянный шпон, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">