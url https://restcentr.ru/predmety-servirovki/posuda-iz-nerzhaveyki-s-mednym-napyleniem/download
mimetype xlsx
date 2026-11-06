--- v0 (2026-06-03)
+++ v1 (2026-11-06)
@@ -270,78 +270,50 @@
                                 <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
                                 <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
                                 <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
                                 <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
                                 <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/>
                                 <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/>
                                 <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
                                 <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpg"/>
                                 <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpg"/>
                                 <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpg"/>
                                 <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpg"/>
                                 <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpg"/>
                                 <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpg"/>
                                 <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpg"/>
                                 <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpg"/>
                                 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpg"/>
                                 <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpg"/>
                                 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpg"/>
                                 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpg"/>
                                 <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpg"/>
                                 <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpg"/>
                                 <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpg"/>
                                 <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpg"/>
                                 <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpg"/>
                                 <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/>
-                                <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpg"/>
-[...26 lines deleted...]
-                                <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3178,946 +3150,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="Image91"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId91"/>
-        <a:stretch>
-[...894 lines deleted...]
-        <a:blip r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4391,78 +3467,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J122"/>
+  <dimension ref="A2:J94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 03.06.2026 23:46</t>
+          <t>Прайс актуален на 07.11.2026 00:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4485,4009 +3561,3057 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81240017</t>
+          <t>81290237</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>73038023 / SG-86337</t>
+          <t>SG-84610(C)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 13*13 см (поднос) "Antique" нерж. под медь P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 35 см h13,5 см нерж. с нерж. крышкой медное покрытие Copper P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1196</v>
+        <v>8583</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81240049</t>
+          <t>81290238</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>73038013 / SG-86337</t>
+          <t>SG-84610(D)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 20*20 см (поднос) "Antique" нерж. под медь P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи d 40 см h18 см нерж. с нерж. крышкой медное покрытие Copper P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>2208</v>
+        <v>8643</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81290249</t>
+          <t>81290236</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>SG-86327(A)</t>
+          <t>SG-98122</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 14 см h 4 см (салатник, фруктовница) "Antique" нерж. под медь P.L. Proff Cuisine</t>
+          <t>Блюдо круглое d 33 h3 см (поднос) для подачи Copper нерж. медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>1406</v>
+        <v>8072</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>5246</v>
       </c>
       <c r="I8" s="10">
-        <v>275</v>
+        <v>91</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81290250</t>
+          <t>81259071</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>SG-86327(B)</t>
+          <t>L0343</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 17 см h 5 см (салатник, фруктовница) "Antique" нерж. под медь P.L. Proff Cuisine</t>
+          <t>Ведро для шампанского d 21/14 см h22 см 5 л Copper медь нерж. LUMIAN</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lumian</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1768</v>
+        <v>10273</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>156</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81240044</t>
+          <t>71002129</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>73038006 / SG-86336</t>
+          <t>BKT12C</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 31*15 см (поднос) "Antique" h 1,75 см нерж. под медь P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для подачи и сервировки 300 мл d 12 см h12,5 см Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>3207</v>
+        <v>1537</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>1075</v>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>1151</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81240015</t>
+          <t>81290214</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>73038018 / SG-86676</t>
+          <t>SG-84347(B)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 37*13 см (поднос) "Antique" h 2,75 см нерж. под медь P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для подачи и сервировки 300 мл d 9 см h8,1 см Dents Copper нерж. цвет медь P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>2963</v>
+        <v>829</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81240014</t>
+          <t>71002130</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>73038017 / SG-86338</t>
+          <t>BKT9C</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*16 см (поднос) "Antique" нерж. под медь P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для подачи и сервировки 300 мл d 9 см h9,1 см Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>2721</v>
+        <v>847</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81240016</t>
+          <t>81240022</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>73038020 / SG-95346</t>
+          <t>73038030 / SG-95347</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*17 см (поднос) "Antique" h1,5 см нерж. под медь P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для подачи и сервировки 450 мл d 10,5 см h8,2 см нерж. Antique Copper P.L.</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>3947</v>
+        <v>1093</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81241014</t>
+          <t>81290215</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>SG-98128</t>
+          <t>SG-84347(C)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Бокал для коктейля/вина 250 мл нерж. медь d 8 см h15 см P.L. Proff Cuisine</t>
+          <t>Емкость Ведро для подачи и сервировки 450 мл d 9,5 см h9 см Dents Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>2050</v>
+        <v>1049</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81290214</t>
+          <t>81290216</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>SG-84347(B)</t>
+          <t>SG-84347(D)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для подачи и сервировки 300 мл d 9 см h8,1 см Dents Copper нерж. цвет медь P.L.</t>
+          <t>Емкость Ведро для подачи и сервировки 950 мл d 13 см h11,5 см Dents Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>829</v>
+        <v>1225</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81240022</t>
+          <t>81240916</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>73038030 / SG-95347</t>
+          <t>BW2022C</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для подачи и сервировки 450 мл d 10,5 см h8,2 см нерж. Antique Copper P.L.</t>
+          <t>Емкость для подачи закусок/снэков 300 мл 15*12,5 см h4,9 см Copper Dents нерж. рифл. P.L. </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1093</v>
+        <v>1683</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>1178</v>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>273</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81290215</t>
+          <t>81240025</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>SG-84347(C)</t>
+          <t>73038036 / SG-95363</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для подачи и сервировки 450 мл d 9,5 см h9 см Dents Copper нерж. цвет медь P.L. </t>
+          <t>Емкость для подачи закусок/снэков 400 мл d 8,5 см h8,5 см Antique Copper нерж. P.L.</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1049</v>
+        <v>937</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81290216</t>
+          <t>99000188</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>SG-84347(D)</t>
+          <t>GLB18SC</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Емкость Ведро для подачи и сервировки 950 мл d 13 см h11,5 см Dents Copper нерж. цвет медь P.L. </t>
+          <t>Емкость для подачи закусок/снэков 400 мл d 8,5/6 см h13,5 см Copper с медн. покр. P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1225</v>
+        <v>532</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81240916</t>
+          <t>99005812</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MLK75MC</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 300 мл 15*12,5 см h4,9 см Copper Dents нерж. рифл. P.L. </t>
+          <t>Емкость для подачи закусок/снэков 470 мл d 7,5 см h10 см Jug Copper нерж. с медн. покр. P.L. </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1683</v>
+        <v>893</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>274</v>
+        <v>296</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81240025</t>
+          <t>99005815</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>73038036 / SG-95363</t>
+          <t>MLK75C</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 400 мл d 8,5 см h8,5 см Antique Copper нерж. P.L.</t>
+          <t>Емкость для подачи закусок/снэков 600 мл d 7,8 см h12,5 см Jug Copper нерж. с медн. покр. P.L. </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>937</v>
+        <v>1137</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>99000188</t>
+          <t>81240915</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>GLB18SC</t>
+          <t>BW2021C</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 400 мл d 8,5/6 см h13,5 см Copper с медн. покр. P.L.</t>
+          <t>Емкость для подачи закусок/снэков 65 мл 7*7,5 см h3,2 см Copper Dents нерж. рифл. P.L. </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>532</v>
+        <v>913</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>581</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>99005812</t>
+          <t>99010008</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>MLK75MC</t>
+          <t>CAM11C</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 470 мл d 7,5 см h10 см Jug Copper нерж. с медн. покр. P.L. </t>
+          <t>Кастрюля для подачи 10,9 см h6,1 см 550 мл круглая Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>893</v>
+        <v>1137</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>306</v>
+        <v>115</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>99005815</t>
+          <t>81241139</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>MLK75C</t>
+          <t>MC 1001/CP</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 600 мл d 7,8 см h12,5 см Jug Copper нерж. с медн. покр. P.L. </t>
+          <t>Кастрюля для подачи 11 см h5,5 см 250 мл с крышкой Copper нерж. цвет медь P.L. Hotelware</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1137</v>
+        <v>1507</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>112</v>
+        <v>308</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81240915</t>
+          <t>81241140</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MC 1002/CP</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Емкость для подачи закусок/снэков 65 мл 7*7,5 см h3,2 см Copper Dents нерж. рифл. P.L. </t>
+          <t>Кастрюля для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>913</v>
+        <v>2007</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>1404</v>
       </c>
       <c r="I24" s="10">
-        <v>581</v>
+        <v>307</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>99010008</t>
+          <t>81290221</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>CAM11C</t>
+          <t>SG-84237(C)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 10,9 см h6,1 см 550 мл круглая Copper нерж. цвет медь P.L. </t>
+          <t>Кастрюля для подачи 11,2 см h5 см 450 мл Dents Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1137</v>
+        <v>1959</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81241139</t>
+          <t>99010013</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CAM12C</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 11 см h5,5 см 250 мл с крышкой Copper нерж. P.L. Hotelware</t>
+          <t>Кастрюля для подачи 12,2 см h7,6 см 870 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1507</v>
+        <v>2347</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>308</v>
+        <v>420</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81241140</t>
+          <t>81290222</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-84237(D)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 13 см h5,5 см 600 мл Dents Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>2007</v>
+        <v>2217</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>306</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>99010013</t>
+          <t>81290223</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>CAM12C</t>
+          <t>SG-84237(E)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 12,2 см h7,6 см 870 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 14,5 см h6,5 см 900 мл Dents Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>2347</v>
+        <v>2061</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>448</v>
+        <v>60</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>99010006</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>CAM09C</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 9 см h5 см 350 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>678</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>92001537</t>
+          <t>81290220</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>3122101  /30 шт</t>
+          <t>SG-84237(A)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 9,5 см h4 см 400 мл круглая с крышкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 9,5 см h4 см 180 мл Dents Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>2161</v>
+        <v>1406</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>92001498</t>
+          <t>92001537</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>HX002</t>
+          <t>3122101  /30 шт</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 10 см h5 см 250 мл Copper цвет медь P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 9,5 см h4 см 400 мл круглая с крышкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1493</v>
+        <v>2161</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>32115937</t>
+          <t>92001498</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>SPM110C</t>
+          <t>HX002</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 11 см h6 см 500 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 10 см h5 см 250 мл Copper цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1073</v>
+        <v>1493</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81241137</t>
+          <t>32115937</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPM110C</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 11 см h6 см 500 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>1737</v>
+        <v>1073</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>293</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>373733</t>
+          <t>81241137</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>SPM12C</t>
+          <t>MCH 5502/CP</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 12 см h7,5 см 800 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1773</v>
+        <v>1737</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81241136</t>
+          <t>373733</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPM12C</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 8,8 см h5,8 см 265 мл с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 12 см h7,5 см 800 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1137</v>
+        <v>1773</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>294</v>
+        <v>243</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>31793790</t>
+          <t>81241136</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>SPM90C</t>
+          <t>MCH 5501/CP</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 9 см h5 см 300 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 8,8 см h5,8 см 265 мл с крышкой Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1103</v>
+        <v>1137</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>795</v>
       </c>
       <c r="I36" s="10">
-        <v>1621</v>
+        <v>294</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>92001536</t>
+          <t>31793790</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>3121091 /30 шт</t>
+          <t>SPM90C</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 9 см h5,5 см 350 мл с крышкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 9 см h5 см 300 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1879</v>
+        <v>1103</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>0</v>
+        <v>1506</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81240021</t>
+          <t>92001536</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>73038029 / SG-95350 (A)</t>
+          <t>3121091 /30 шт</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 10*9 см Antique Copper нерж., P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 9 см h5,5 см 350 мл с крышкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>2573</v>
+        <v>1879</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>435</v>
+        <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81241289</t>
+          <t>81240021</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>73038029 / SG-95350 (A)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 12,7*12,7*5,6 см Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 10*9 см Antique Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>3037</v>
+        <v>2573</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>1801</v>
       </c>
       <c r="I39" s="10">
-        <v>202</v>
+        <v>391</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81240018</t>
+          <t>81241289</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>73038025 / SG-95364(</t>
+          <t>FB 49126</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 14*8 см "Дуршлаг" Antique Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 12,7*12,7 см h5,6 см Copper квадратная нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>1346</v>
+        <v>3037</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81241286</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FB 49117</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 21,5*10,5*5,1 см Antique Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 21,5*10,5 см h5,1 см Antique Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>2547</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81241290</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FB 49127</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 21,5*10,5*5,1 см Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 21,5*10,5 см h5,1 см Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>3173</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>2221</v>
       </c>
       <c r="I42" s="10">
         <v>202</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81241285</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FB 49118</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 28,5*15,5*5,2 см Antique Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 28,5*15,5 см h5,2 см Antique Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>3817</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>2671</v>
       </c>
       <c r="I43" s="10">
         <v>201</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81241291</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FB 49128</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Корзинка для подачи 28,5*15,5*5,2 см Copper нерж. P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи 28,5*15,5 см h5,2 см Copper прямоуг. нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>3817</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
         <v>202</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81241012</t>
+          <t>81240018</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>SG-98126</t>
+          <t>73038025 / SG-95364(</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Креманка 125 мл h 9.5 см, d 8.75 см нерж. медное покрытие P.L. Proff Cuisine</t>
+          <t>Корзинка для подачи d 14 см h8 см "Дуршлаг" Antique Copper круглая 2 ручки нерж. P.L. </t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1607</v>
+        <v>1346</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81241013</t>
+          <t>81241010</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>SG-98127</t>
+          <t>SG-89136</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Креманка 140 мл нерж. медное покрытие d 9,8 см h4,1 см P.L. Proff Cuisine</t>
+          <t>Мангал настольный для подачи 20,5*12,5*10,5 см Copper с медным покрытием + 3 шампура P.L.  </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1397</v>
+        <v>6615</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>71002118</t>
+          <t>81272019</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>MUG14C</t>
+          <t>SG-73136</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 300 мл d 9 см h7,5 см нерж. с медным покрытием P.L. - BarWare</t>
+          <t>Мангал настольный для подачи 26*17*12 см Copper с медным покрытием + 4 шампура P.L. </t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>741</v>
+        <v>19537</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>13675</v>
       </c>
       <c r="I47" s="10">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81250099</t>
+          <t>81290218</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>MMSC35</t>
+          <t>SG-84307</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 350 мл "Moscow Mule" d 7,5 см h10 см нерж. с медным покрытием P.L. Proff Cuisine</t>
+          <t>Набор для специй 2 предмета Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>738</v>
+        <v>1937</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>30000305</t>
+          <t>81241204</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>MUGS0021-CP</t>
+          <t>AS 6789 RG</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 450 мл "Джоржа" d 8 см h9 см нерж. медный цвет, B'Guys P.L.- Barbossa</t>
+          <t>Подставка фуршетная стойка 15,5*15,5 см h15,5 см квадрат Copper перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1597</v>
+        <v>12537</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>8149</v>
       </c>
       <c r="I49" s="10">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81200365</t>
+          <t>81241205</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>KXC-0001 (Бар)</t>
+          <t>AS 6790 RG</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 450 мл d 9 см h9 см нерж. с медным покрытием P.L. - Kingtex</t>
+          <t>Подставка фуршетная стойка 20,5*20,5 см h20,5 см квадрат Copper перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1053</v>
+        <v>15137</v>
       </c>
       <c r="H50" s="9">
-        <v/>
+        <v>9839</v>
       </c>
       <c r="I50" s="10">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81240028</t>
+          <t>81241206</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>73038041 / SG-95387</t>
+          <t>AS 6791 RG</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 480 мл "Antique Copper Moscow Mule" нерж.  P.L. Proff Cuisine</t>
+          <t>Подставка фуршетная стойка 25,5*25,5 см h25,5 см квадрат Copper перфорация металл P.L. Hotelware</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>880</v>
+        <v>24197</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>15728</v>
       </c>
       <c r="I51" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>30000452</t>
+          <t>81240949</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>MUGS0019</t>
+          <t>ARR 6500</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 500 мл "Moscow Mule" d 8 см h10 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Подставка фуршетная стойка 27,7*13*11 см Copper металл + салатник меламин P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1307</v>
+        <v>9073</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>5897</v>
       </c>
       <c r="I52" s="10">
-        <v>471</v>
+        <v>16</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>71002119</t>
+          <t>81240950</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>MUG16C</t>
+          <t>ARR 6501</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 500 мл d 9 см h9 см нерж. с медным покрытием P.L. - BarWare</t>
+          <t>Подставка фуршетная стойка 30,2*15*14 см Copper металл + салатник меламин P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>695</v>
+        <v>11347</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>7375</v>
       </c>
       <c r="I53" s="10">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81200399</t>
+          <t>81240951</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>KXC-0005H (Бар)</t>
+          <t>ARR 6502</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 500 мл, нерж. медный цвет P.L. - Kingtex</t>
+          <t>Подставка фуршетная стойка 34,9*17,2*19,3 см Copper металл + салатник меламин P.L.--Hotelware</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>812</v>
+        <v>13703</v>
       </c>
       <c r="H54" s="9">
-        <v/>
+        <v>8906</v>
       </c>
       <c r="I54" s="10">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>3020676</t>
+          <t>81240944</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>L0051</t>
+          <t>QS 8000 C</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Кружка для коктейля 60 мл d 4 см h4,5 см нерж. с медным покрытием Lumian</t>
+          <t>Подставка фуршетная стойка 52*52*49 см Copper металл + 3 салатника меламин P.L.Hotelware</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
-          <t>Lumian</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>1043</v>
+        <v>21173</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81200367</t>
+          <t>81240972</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>KXC-0005 (бар)</t>
+          <t>ABS 9551 RG</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Ложка барная 28 см с мадлером нерж. с медным покрытием P.L. - Kingtex</t>
+          <t>Подставка фуршетная стойка d 26 см h18 см круглая Copper металл + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>714</v>
+        <v>15173</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81211691</t>
+          <t>81240973</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>BRSN0027-CP</t>
+          <t>ABS 9552 RG</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Ложка барная 33 см "Ананас" нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Подставка фуршетная стойка d 26 см h23 см круглая Copper металл + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>944</v>
+        <v>18937</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>12309</v>
       </c>
       <c r="I57" s="10">
-        <v>443</v>
+        <v>23</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81259099</t>
+          <t>81240974</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>BRSN0031-CP</t>
+          <t>ABS 9553 RG</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Ложка барная 33 см "Тики" нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Подставка фуршетная стойка d 26 см h28 см круглая Copper металл + блюдо черное акрил P.L. Hotelware</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>1339</v>
+        <v>20873</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>13567</v>
       </c>
       <c r="I58" s="10">
-        <v>225</v>
+        <v>24</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81211694</t>
+          <t>92001538</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>BRSN0028-CP</t>
+          <t>3124101 /30 шт</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Ложка барная 43 см "Ананас" нерж.  медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Сковорода для подачи 10 см h2 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>1082</v>
+        <v>1294</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>248</v>
+        <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81200368</t>
+          <t>64773132</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>MUD-8C</t>
+          <t>SP11SHC</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Мадлер 20,7 см d 3,5 см нерж. с медным покрытием P.L. - Kingtex</t>
+          <t>Сковорода для подачи 11 см h3 см 220 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>357</v>
+        <v>1087</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1061</v>
+        <v>1830</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81241010</t>
+          <t>71002055</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>SG-89136</t>
+          <t>KSQ11C</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Мангал настольный для подачи 20,5*12,5*10,5 см Copper с медным покрытием + 3 шампура P.L.  </t>
+          <t>Сковорода для подачи 11,5*11,5 см h4 см 460 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>6615</v>
+        <v>1173</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
         <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81272019</t>
+          <t>71002049</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>SG-73136</t>
+          <t>SP12SHC</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Мангал настольный для подачи 26*17*12 см Copper с медным покрытием + 4 шампура P.L. </t>
+          <t>Сковорода для подачи 12 см 300 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>19537</v>
+        <v>1117</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81240043</t>
+          <t>92001499</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>73038004 / SG-95465 (A)</t>
+          <t>MF-1234C</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Мармит 3 л 37*27 см h34 см с крышкой цвет Antique нерж. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 12 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>18247</v>
+        <v>1441</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
         <v>0</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81240020</t>
+          <t>1595100</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>73038028 / SG-95636</t>
+          <t>MRP53MC</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Молочник 100 мл кувшин 4,5*8 см нерж с медн. напылением Antique P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 12,5*8,2 см h4,3 см 340 мл прямоуг. Copper нерж. 2 ручки цвет медь P.L.</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>822</v>
+        <v>1077</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
         <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81240019</t>
+          <t>81249831</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>73038027 / SG-95636</t>
+          <t>DMP01</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Молочник 70 мл кувшин 4,5*5 см нерж с медн. напылением Antique P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 13,2 см h3,5 см 385 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>653</v>
+        <v>2094</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
         <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81259145</t>
+          <t>71002056</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>CEBP0013-CP</t>
+          <t>KSQ13C</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Нарзанник двухступенчатый нерж. медное покрытие B'Guys P.L.- Barbossa</t>
+          <t>Сковорода для подачи 13,8*13,8 см h5,5 см 810 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>713</v>
+        <v>1637</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1129</v>
+        <v>284</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81259027</t>
+          <t>1878100</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>OP128C</t>
+          <t>MRP53C</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Нарзанник двухступенчатый нерж. медное покрытие P.L. - BarWare</t>
+          <t>Сковорода для подачи 14,5*9,5 см h4,5 см Copper прямоуг. нерж. 2 ручки цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>426</v>
+        <v>1447</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
         <v>0</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>30000265</t>
+          <t>81241144</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>ITTZ0001-CP(1уп=50шт)</t>
+          <t>SP 3950</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Пинцет 30 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Сковорода для подачи 15,3/12,3 см h4,2 см 600 мл круглая Dents Copper нерж. цвет медь золото P.L.</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>1097</v>
+        <v>3207</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>2244</v>
       </c>
       <c r="I68" s="10">
-        <v>477</v>
+        <v>262</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>30000018</t>
+          <t>80002719</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>S0008</t>
+          <t>CP-19-16FP</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Latte Pro Color Slope скошенное дно медный цвет d 9,9/7,5 см h12,6 см нерж. </t>
+          <t>Сковорода для подачи 16 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>2230</v>
+        <v>1947</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>241</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>73024167</t>
+          <t>81249830</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>17CP-05</t>
+          <t>DMB02</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 20 см, h 4 см, нерж. с медным покрытием P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 16,5 см h4,3 см 700 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>2736</v>
+        <v>4023</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>73024168</t>
+          <t>81279076</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>17CP-05</t>
+          <t>DMP02</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 24 см, h 4,5 см, нерж. с медным покрытием P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 16,5 см h4,3 см 700 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>3307</v>
+        <v>2583</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>73024169</t>
+          <t>80002721</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>17CP-05</t>
+          <t>CP-19-18FP</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 26 см, h 5 см, нерж. с медным покрытием P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 18 см h4 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>3863</v>
+        <v>2933</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>2053</v>
       </c>
       <c r="I72" s="10">
-        <v>6</v>
+        <v>1716</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>73024189</t>
+          <t>81279077</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>17CP-05</t>
+          <t>DMP03</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 28 см, h 5 см, нерж. с медным покрытием P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 19,5 см h4,5 см 1100 мл круглая Dents Copper нерж. цвет медь 2 ручки золото</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>4157</v>
+        <v>3270</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>220</v>
+        <v>10</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>73024190</t>
+          <t>81279078</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>17CP-05</t>
+          <t>DMB03</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 30 см, h 5 см, нерж. с медным покрытием P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 19,5 см h4,5 см 1100 мл круглая Dents Copper нерж. цвет медь 2 ручки золото</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>4311</v>
+        <v>5153</v>
       </c>
       <c r="H74" s="9">
-        <v/>
+        <v>3607</v>
       </c>
       <c r="I74" s="10">
-        <v>330</v>
+        <v>301</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>92001538</t>
+          <t>73024185</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>3124101 /30 шт</t>
+          <t>SPM50C</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 10 см h2 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Copper нерж. с медным напылением P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>1294</v>
+        <v>687</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>0</v>
+        <v>970</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>64773132</t>
+          <t>81240040</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>SP11SHC</t>
+          <t>73038073 / SG-91247</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 11 см h3 см 220 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл d 5 см h2,5 см Copper круглый с ручкой нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>1087</v>
+        <v>917</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>1951</v>
+        <v>808</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>71002055</t>
+          <t>81241138</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>KSQ11C</t>
+          <t>MC 1000/CP</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 11,5*11,5 см h4 см 460 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
+          <t>Соусник  90 мл d 6,6 см h3,8 см круглый с крышкой Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>1173</v>
+        <v>1107</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>774</v>
       </c>
       <c r="I77" s="10">
-        <v>0</v>
+        <v>303</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>71002049</t>
+          <t>81241135</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>SP12SHC</t>
+          <t>MCH 5500/CP</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 12 см 300 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник  90 мл d 7,6 см h4 см круглый с ручкой и крышкой Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>1117</v>
+        <v>837</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>92001499</t>
+          <t>81240041</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>MF-1234C</t>
+          <t>73038074 / SG-91247</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 12 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник 110 мл d 6/6,6 см h3,7 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>1441</v>
+        <v>1059</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>0</v>
+        <v>553</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>1595100</t>
+          <t>81240024</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>MRP53MC</t>
+          <t>73038035 / SG-95246</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 12,5*8,2 см h4,3 см 340 мл прямоуг. Copper нерж. 2 ручки цвет медь P.L.</t>
+          <t>Соусник кокотница 100 мл d8 см h2,5 см круглый с ручкой нерж. Antique Copper P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>1077</v>
+        <v>789</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
         <v>0</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>71002056</t>
+          <t>31751516</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>KSQ13C</t>
+          <t>SPM70C</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 13,8*13,8 см h5,5 см 810 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
+          <t>Соусник кокотница 150 мл d 7 см h4,5 см круглый с ручкой Copper нерж. с медным напылением P.L. </t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>1637</v>
+        <v>937</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>362</v>
+        <v>2080</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>1878100</t>
+          <t>81240523</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>MRP53C</t>
+          <t>MMC-7-UK</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 14,5*9,5 см h4,5 см Copper прямоуг. нерж. 2 ручки цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>1447</v>
+        <v>2337</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>83</v>
+        <v>254</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81240023</t>
+          <t>92001497</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>73038033 / SG-95245</t>
+          <t>MS-7040C</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Antique нерж. с медным напылением P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 160 мл d7,3 см h3,8 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>773</v>
+        <v>2314</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>73024185</t>
+          <t>92001539</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>SPM50C</t>
+          <t>SW-8542C</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 5 см h3 см круглый с ручкой Copper нерж. с медным напылением P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 160 мл d8,3 см h4 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>687</v>
+        <v>1328</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1440</v>
+        <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81240040</t>
+          <t>31751518</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>73038073 / SG-91247</t>
+          <t>SPM80C</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 5 см h2,5 см Copper круглый с ручкой нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 200 мл d 8 см h4,5 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>917</v>
+        <v>1017</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>837</v>
+        <v>2167</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81241138</t>
+          <t>92001496</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MMC-8-UK</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 6,6 см h3,8 см круглый с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Соусник кокотница 285 мл d8,5 см h5 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>1107</v>
+        <v>2703</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>303</v>
+        <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81241135</t>
+          <t>81272032</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-84451(A)</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 7,6 см h4 см круглый с ручкой и крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 1,75 л круглый Copper с медным покрытием нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>837</v>
+        <v>10240</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>297</v>
+        <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81240041</t>
+          <t>81241058</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>73038074 / SG-91247</t>
+          <t>SG-84464(A)</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл d 6/6,6 см h3,7 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>1059</v>
+        <v>21859</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>647</v>
+        <v>0</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81240026</t>
+          <t>81272033</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>73038037 / SG-95502</t>
+          <t>SG-84451(B)</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Соусник 200 мл d 9,5 см круглый нерж. с медн. покрытием Antique P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>897</v>
+        <v>15747</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
         <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81240024</t>
+          <t>81241059</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>73038035 / SG-95246</t>
+          <t>SG-84475(A)</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 100 мл d8 см h2,5 см круглый с ручкой нерж. Antique Copper P.L. Proff Cuisine</t>
+          <t>Чафиндиш (мармит) 3 л круглый Copper нерж. с медным покрытием на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>789</v>
+        <v>19437</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
         <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>31751516</t>
+          <t>81290229</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>SPM70C</t>
+          <t>SG-84643(A)</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 150 мл d 7 см h4,5 см круглый с ручкой Copper нерж. с медным напылением P.L. </t>
+          <t>Этажерка 2 яруса d 20 см для подачи Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>937</v>
+        <v>8153</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>2202</v>
+        <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81240523</t>
+          <t>81290230</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-84643(B)</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 150 мл d7,5 см h4,3 см круглый с ручкой Copper нерж. цвет медь SUNNEX</t>
+          <t>Этажерка 2 яруса d 30 см для подачи Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>2337</v>
+        <v>9886</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>273</v>
+        <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>92001497</t>
+          <t>81290227</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>MS-7040C</t>
+          <t>SG-84700(A)</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 160 мл d7,3 см h3,8 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Этажерка d 20 см для подачи Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>2314</v>
+        <v>4837</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>92001539</t>
+          <t>81290228</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>SW-8542C</t>
+          <t>SG-84700(B)</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Соусник кокотница 160 мл d8,3 см h4 см круглый с ручкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
+          <t>Этажерка d 30 см для подачи Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>1328</v>
+        <v>7037</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
         <v>0</v>
       </c>
       <c r="J94" s="4"/>
-    </row>
-[...950 lines deleted...]
-      <c r="J122" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>