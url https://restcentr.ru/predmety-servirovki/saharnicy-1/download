--- v0 (2026-06-10)
+++ v1 (2026-10-22)
@@ -1151,51 +1151,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 22:12</t>
+          <t>Прайс актуален на 22.10.2026 22:16</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1240,54 +1240,54 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>99002284</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>JQ-PS052</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Сахарница 150 мл нерж. без крышки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>713</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>463</v>
       </c>
       <c r="I6" s="10">
-        <v>230</v>
+        <v>198</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81241022</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>SG-80653</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Сахарница 200 мл Vintage нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1345,119 +1345,119 @@
           <t>95001124</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JQ-PS122A</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Сахарница 250 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1557</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240284</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>M3308-UK</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сахарница 250 мл нерж. без крышки SUNNEX</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>717</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>95001123</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JQ-PS121A</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сахарница 250 мл нерж. с крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1473</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>319</v>
+        <v>257</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>95001205</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>M11122Р</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сахарница 280 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1500,66 +1500,66 @@
         <v>2052</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>95001167</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>15979</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 300 мл "Шар" нерж. с крышкой P.L. Proff Cuisine</t>
+          <t>Сахарница 300 мл "Шар" d 13 см h15,5 см нерж. с крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1862</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>125</v>
+        <v>104</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240145</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>33122PQ</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сахарница 300 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1617,51 +1617,51 @@
           <t>81240285</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>M3312-UK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сахарница 350 мл нерж. без крышки SUNNEX</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>837</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>95001186</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>19964</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сахарница пармезанница 200 мл стекло на нерж. подставке с ложкой P.L. - REG</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1716,122 +1716,122 @@
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>95001061</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>211В</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сахарница с дозатором 125 мл d 6,5 см h13,2 см стекло/нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>237</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>154</v>
       </c>
       <c r="I20" s="10">
-        <v>2038</v>
+        <v>2017</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>95001110</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>BF-1405  /96 шт</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сахарница с дозатором 170 мл d 6,2 см h12,3 см стекло/нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>150</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>95001107</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>601 /96 шт</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сахарница с дозатором 250 мл d 7,9 см h16 см стекло/нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>273</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1218</v>
+        <v>1124</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>95001046</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>19931.1</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сахарница стеклянная на нерж. подставке d 14 см, h 10 см, P.L. - REG</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>