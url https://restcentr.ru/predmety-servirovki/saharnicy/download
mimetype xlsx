--- v0 (2026-06-17)
+++ v1 (2026-11-06)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:08</t>
+          <t>Прайс актуален на 06.11.2026 19:15</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1361,343 +1361,343 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>4891</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81279092</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6640P or 6640S</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли большая h32 см d 7 см акрил P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1573</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1719</v>
+        <v>1587</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222555</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>RWPM-14BRS (HONR)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли большая h35 см d 6,8 см дерево керам. механизм ILSA</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ILSA</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>5537</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222556</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>3172286</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли большая h45 см d 6,8 см дерево керам. механизм ILSA</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>ILSA</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>7137</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81279089</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>9171PS</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h13 см d 6 см акрил Соль+Перец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1973</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1500</v>
+        <v>1381</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81279090</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BW6615PSAB</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h13,8 см d 4,8 см дерево Соль+Перец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2937</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1125</v>
+        <v>868</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81279094</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SS6615PS</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h14 см d 4,7 см нерж. Соль+Перец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>3373</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>737</v>
+        <v>282</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81279093</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>9169PS</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h14,8 см акрил квадрат Соль+Перец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>4073</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>2647</v>
       </c>
       <c r="I18" s="10">
-        <v>1706</v>
+        <v>1696</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81279091</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6620PS</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h16,5 см d 6,1 см акрил Соль+Перец P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2237</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1293</v>
+        <v>1176</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81290028</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JD-8311</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Мельница для перца и соли набор 2 предмета h18 см акрил на дерев. подставке Соль+Перец 7*7 см P.L. </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>3137</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>257</v>
+        <v>229</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81001711</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>S0686</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Мельница для соли дерево h20 см коричневая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>