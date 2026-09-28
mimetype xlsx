--- v0 (2026-06-10)
+++ v1 (2026-09-28)
@@ -5474,51 +5474,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 11:41</t>
+          <t>Прайс актуален на 28.09.2026 15:37</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5702,51 +5702,51 @@
           <t>80000278</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Подкладка настольная (плейсмет) Wood textured-Grey 45,7*30,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>104.5</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>4972</v>
+        <v>4966</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>03201026</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>26-0064</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Подкладка настольная 45*30 см</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5804,85 +5804,85 @@
           <t>80000283</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Подкладка настольная Wood textured Natural 45,7*30,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>104.5</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>4271</v>
+        <v>4250</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>80000279</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Подкладка настольная Wood textured-Ivory 45,7*30,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>104.5</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>3801</v>
+        <v>3745</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81210052</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>106.60</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Подкладка настольная бежевая плетеная, 30,3*42,7 см, материал рафия, 12 шт</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -5930,85 +5930,85 @@
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>95001219</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>MT-0511  TAI/15 упак. кор</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Подкладки настольные, 12 шт, 45*30 см</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1488.3</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>95001222</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>MT-0151T  TAI (1кор=15уп)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Подкладки настольные, 12 шт, 45*30 см</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1488.3</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>95001218</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>MT-0445  TAI/15 упак</t>
         </is>
@@ -6144,51 +6144,51 @@
           <t>81210248</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>153.49</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Салфетка Double Point двухслойная 1/6, желтый, 33*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>220</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81210806</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>214.11</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Салфетка Double Point двухслойная 1/8 "Мешковина", 40*40 см, 25 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -6280,85 +6280,85 @@
           <t>81210421</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>178.18</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Салфетка I-ONE однослойная, повышенной впитываемости, 20*20 см, бумага 33 г/см2, 100 шт</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>87</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>950</v>
+        <v>924</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81210756</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>301.09</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная белая d 19 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>306</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81210757</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>301.11</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная белая d 21,5 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -6450,51 +6450,51 @@
           <t>81210769</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>305.05</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная золотая d 14 см, металлизированная целлюлоза, 100 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>356</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81210770</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>305.07</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная золотая d 16,5 см, металлизированная целлюлоза, 100 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -6858,85 +6858,85 @@
           <t>81211449</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>225.11</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная натуральная, крафт d 21,5 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>482</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81211450</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>224.54</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная натуральная, крафт d 42 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1680</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81210384</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>169.77</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная черная d 14 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -7300,51 +7300,51 @@
           <t>81210803</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>214.06</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point ECO двухслойная, 25*25 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>92</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81210164</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>143.60</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point двухслойная желтый, 39*39 см, 50 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -7368,51 +7368,51 @@
           <t>81210447</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>180.10</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point двухслойная золотая, 39*39 см, 50 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>247</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81210026</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>101.86</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная Double Point двухслойная черная, 39*39 см, 50 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -7640,51 +7640,51 @@
           <t>81210027</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>102.16</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная белая, 33*33 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>257</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81210372</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>167.90</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная желтая, 40*40 см, 100 шт</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -7708,85 +7708,85 @@
           <t>81210039</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>103.50</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная синяя, 40*40 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>418</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81210036</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>103.00</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Салфетка бумажная двухслойная черная, 40*40 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>423</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81210469</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>182.38</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Салфетка в рулоне Roll-Drap, 40*64 см, хлопок, 10 шт</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -7810,51 +7810,51 @@
           <t>71047228</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Салфетка голубая 45*45 см, цвет "жаккард", P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>33</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>951</v>
+        <v>855</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81210017</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>213.56</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Салфетка двусторонняя Like Linen серая, 40*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -7878,51 +7878,51 @@
           <t>81210749</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>213.63</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Салфетка двусторонняя Like Linen, цвет бордо, 40*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>1004</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81210748</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>213.62</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Салфетка двусторонняя Like Linen, цвет парма, 40*40 см, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -8014,51 +8014,51 @@
           <t>81211593</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>122.17</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная Double Point, красный, 20*20 см, 100 шт, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>183</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81211145</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>122.19</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная Double Point, синий, 20*20 см, 100 шт/уп, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -8082,85 +8082,85 @@
           <t>81211148</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>101.20</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная Double Point, синий, 39*39 см, 50 шт/уп, бумага, Garcia de Pou</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>273</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81211139</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>103.24</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Салфетка двухслойная, гавана, 39*39 см, 100 шт/уп, бумага, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>410</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81210354</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>167.12</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Салфетка желтая, 40*40 см, материал Airlaid, 50 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -8184,51 +8184,51 @@
           <t>99003573</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>99003573</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Салфетка зеленая 45*45 см, жаккард, P.L. - CHEF</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>33</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81211166</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>101.76</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Салфетка однослойная ECO для диспенсера, 33*33 см (16,5*9,8 см), 100 шт/уп, бумага, Garc</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -8286,51 +8286,51 @@
           <t>99000019</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>99000019</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Салфетка синяя 45*45 см, рисунок "жаккард", P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>33</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>1175</v>
+        <v>1155</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81003801</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>199805</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Салфетки 1 слойные LotusProffesional 25*25 см</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -8820,119 +8820,119 @@
       <c r="I101" s="10">
         <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81400053</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>AS100</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Салфетки бумажные ажурные 10 см, 250 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>64</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
         <v>0</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81400071</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>AS270*350</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Салфетки бумажные ажурные 270*350 мм, 250 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>368.5</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
         <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81400028</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>AS380</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Салфетки бумажные ажурные D380мм 250шт/уп P.L.</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>865</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
         <v>19</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81400043</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -10088,51 +10088,51 @@
           <t>81210138</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>136.70</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Скатерть в рулоне "Тет-а-тет Шоколад", 40*240 см, 20 отрывов, Airlaid, Garcia de Pou</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>1104</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>81210170</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>143.82</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Скатерть в рулоне "Тет-а-тет Эгейское море", 40*2400 см, 20 отрывов, белая, Airlaid, Gar</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -10374,51 +10374,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>294.8</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
         <v>0</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>71047227</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>99000018</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Скатерть голубая 150*210 см, цвет "жаккард", P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>358.6</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
         <v>97</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>