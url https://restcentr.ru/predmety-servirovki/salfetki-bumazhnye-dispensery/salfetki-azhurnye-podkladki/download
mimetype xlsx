--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -2537,51 +2537,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:22</t>
+          <t>Прайс актуален на 23.09.2026 04:55</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2629,51 +2629,51 @@
           <t>80000278</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Подкладка настольная (плейсмет) Wood textured-Grey 45,7*30,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>104.5</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>4972</v>
+        <v>4966</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>03201026</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>26-0064</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Подкладка настольная 45*30 см</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2731,85 +2731,85 @@
           <t>80000283</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Подкладка настольная Wood textured Natural 45,7*30,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>104.5</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>4271</v>
+        <v>4250</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>80000279</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Подкладка настольная Wood textured-Ivory 45,7*30,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>104.5</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>3801</v>
+        <v>3745</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81210052</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>106.60</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Подкладка настольная бежевая плетеная, 30,3*42,7 см, материал рафия, 12 шт</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -2857,85 +2857,85 @@
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>95001219</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>MT-0511  TAI/15 упак. кор</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Подкладки настольные, 12 шт, 45*30 см</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1488.3</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>95001222</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>MT-0151T  TAI (1кор=15уп)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Подкладки настольные, 12 шт, 45*30 см</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1488.3</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>95001218</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>MT-0445  TAI/15 упак</t>
         </is>
@@ -3037,51 +3037,51 @@
           <t>81210756</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>301.09</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная белая d 19 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>306</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81210757</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>301.11</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная белая d 21,5 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3173,51 +3173,51 @@
           <t>81210769</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>305.05</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная золотая d 14 см, металлизированная целлюлоза, 100 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>356</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81210770</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>305.07</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная золотая d 16,5 см, металлизированная целлюлоза, 100 шт, Garcia de Pou</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3581,85 +3581,85 @@
           <t>81211449</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>225.11</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная натуральная, крафт d 21,5 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>482</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81211450</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>224.54</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная натуральная, крафт d 42 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1680</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81210384</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>169.77</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Салфетка ажурная черная d 14 см, 250 шт/уп, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -4013,119 +4013,119 @@
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81400053</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>AS100</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Салфетки бумажные ажурные 10 см, 250 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>64</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81400071</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>AS270*350</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Салфетки бумажные ажурные 270*350 мм, 250 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>368.5</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81400028</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>AS380</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Салфетки бумажные ажурные D380мм 250шт/уп P.L.</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>865</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
         <v>19</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81001001</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>125561</t>
         </is>