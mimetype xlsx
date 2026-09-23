--- v0 (2026-06-15)
+++ v1 (2026-09-23)
@@ -4385,51 +4385,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 15.06.2026 18:38</t>
+          <t>Прайс актуален на 23.09.2026 12:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4477,153 +4477,153 @@
           <t>81240078</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>OTW-09 / KS-782</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Пинцет 15,5 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>378</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2008</v>
+        <v>1935</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280221</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>OTW-06 / DJENI</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Пинцет 16,8 см нерж. изогнутый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>237</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1006</v>
+        <v>941</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280222</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>OTW-06C / DJENI</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Пинцет 16,8 см нерж. медный цвет P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>297</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1049</v>
+        <v>1035</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240502</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TNG201</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Пинцет 20 см нерж. изогнутый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>613</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240079</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>KS-777</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Пинцет 20,5 см нерж. изогнутый Proff Chef Line </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4681,85 +4681,85 @@
           <t>81240083</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-210FS</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Пинцет 21 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>703</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1027</v>
+        <v>1016</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222523</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>ITTZ0006-GP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24 см золото нерж. изогнутый B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>883</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81004702</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-240</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4783,255 +4783,255 @@
           <t>81222522</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>ITTZ0006-SS(1уп=50шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>683</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240084</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-240FS</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>749</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1390</v>
+        <v>1379</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240866</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTW-10</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24,5 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>317</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>753</v>
+        <v>721</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240864</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>STW-10</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Пинцет 25,1 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>279</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>237</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240862</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OTW-10</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Пинцет 26,2 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>397</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>413</v>
+        <v>366</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>92000075</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>TNG93</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Пинцет 27 см нерж. P.L. - BarWare King</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>387</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>552</v>
+        <v>471</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81240867</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTW-12</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Пинцет 29,4 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>397</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>3022168</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>L0142</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -5103,71 +5103,71 @@
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2473</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>13</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81240865</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>STW-12</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>437</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>390</v>
+        <v>205</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81240081</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>SS-FC-300</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. Proff Chef Line </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5225,357 +5225,357 @@
           <t>81004703</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-300FS</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. изогнутый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>937</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>633</v>
+        <v>597</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>30000268</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>ITTZ0003-SS(1уп=50шт)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>943</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>553</v>
+        <v>536</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>30000269</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>ITTZ0004-SS(1уп=50шт)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>713</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1124</v>
+        <v>1087</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>30000265</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>ITTZ0001-CP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1097</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>30000267</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>ITTZ0001-GMP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1237</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81240863</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>OTW-12</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30,3 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>483</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>965</v>
+        <v>947</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81240082</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-350</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Пинцет 35 см нерж. Proff Chef Line </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1089</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>981</v>
+        <v>916</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81240085</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>SS-FC71-350FS к=96</t>
+          <t>SS-FC71-350FS</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Пинцет 35 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>987</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81240499</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG14</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 10 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>347</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>99003509</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>S007-7 (кор=480шт)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 10,5 см М188 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>90</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>4762</v>
+        <v>3630</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>99000087</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>TNG17</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 11 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5613,105 +5613,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>90</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81240870</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SUGT-04 (HONRI)</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 11,4 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>123</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81203878</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>TNG69</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 12 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>317</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>881</v>
+        <v>576</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81200348</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>KXB-A7011 (бар)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 12,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5749,51 +5749,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>290</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81240391</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IT-7TD</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 17,5 см нерж. "Лапка" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>247</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
         <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
@@ -5885,71 +5885,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>317</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81222447</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IT.02.0265/IT658 KLP</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 20,2 см нерж. ЛАПКА MIXOLOGY" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1737</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>90001159</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>JHB141-8.5 / (Кор=240)</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 21 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6007,51 +6007,51 @@
           <t>81200665</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>TNG75</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>493</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>231</v>
+        <v>167</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>99002079</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>SS-UTL-220</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6177,289 +6177,289 @@
           <t>99000091</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>TNG5</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Щипцы для мяса 21 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>403</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81240493</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG6</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Щипцы для мяса 23,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>773</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1125</v>
+        <v>1110</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>99000045</t>
+          <t>81200684</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>TNG57</t>
+          <t>TNG50</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 20 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>413</v>
+        <v>357</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81200684</t>
+          <t>90001172</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>TNG50</t>
+          <t>JHB51 / (кор=120)</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 20 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>357</v>
+        <v>251</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
         <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>90001172</t>
+          <t>900010619</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>JHB51 / (кор=120)</t>
+          <t>M42SWT</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 20 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>251</v>
+        <v>324</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
         <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>900010619</t>
+          <t>99000045</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>M42SWT</t>
+          <t>TNG57</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 20 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>324</v>
+        <v>413</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
         <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81240820</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG56</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 20,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>293</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
         <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81240498</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG52</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 21,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>317</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>99000014</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>TNG51</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6483,133 +6483,133 @@
           <t>90001173</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>JHB54 / (кор=120)</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 23 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>495</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>2352</v>
+        <v>2319</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>7533217</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>TNG76</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 23 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>473</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>199</v>
+        <v>112</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>92000117</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>TNG30</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>487</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>234</v>
+        <v>86</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81240818</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG43</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>637</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
         <v>344</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
@@ -6619,119 +6619,119 @@
           <t>80000289</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>TNG74</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Щипцы для пирожных и торта 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>493</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81240496</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG63</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Щипцы для салата 18,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>1013</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>348</v>
+        <v>318</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81240817</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG21</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Щипцы для салата 19,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>613</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>373</v>
+        <v>351</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>99000166</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>H0018</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Щипцы для салата 26 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6803,207 +6803,207 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>919</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81240819</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG44</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Щипцы для салата 30 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>1037</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81200345</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>KXB-A7023 (бар)</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Щипцы для сахара 16 см нерж. Kingtex P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>290</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>1571</v>
+        <v>1456</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>99002076</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>SS-SPT-180</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Щипцы для спагетти 17,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>603</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>900010620</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>M606</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Щипцы для спагетти 19,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>295</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>99000060</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>SPT6</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Щипцы для спагетти 21 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>397</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>737</v>
+        <v>710</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>99000069</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>H0024</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Щипцы для спагетти 29 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7027,255 +7027,255 @@
           <t>92000021</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>GS-10313-110-RE-PL</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Щипцы для удаления костей 11 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>893</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>1207</v>
+        <v>1100</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>90001175</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>JHB57 / (кор=120)</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Щипцы для удаления костей 11 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>109</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
         <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81240871</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FBT-05 (HONRI)</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Щипцы для удаления костей 12 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>273</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>706</v>
+        <v>679</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>92000101</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>TNG87NM</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Щипцы сервировочные 20,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>317</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>940</v>
+        <v>851</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>99000121</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>TNG1</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Щипцы сервировочные 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>437</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>370</v>
+        <v>322</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>73024074</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>TNG90</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Щипцы сервировочные 23 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>483</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>469</v>
+        <v>364</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>99000098</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>TNG4</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Щипцы сервировочные 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>403</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>771</v>
+        <v>693</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>90001164</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>JHB137 / (кор=144)</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 15,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7333,357 +7333,357 @@
           <t>30000207</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>JQ-OT110WT</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. белые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>437</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>1963</v>
+        <v>1865</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>30000206</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>JQ-OT110</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. желтые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>437</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>998</v>
+        <v>701</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>30000204</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>JQ-OT108</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. зеленые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>437</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>1265</v>
+        <v>1148</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>30000205</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>JQ-OT109</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. красные с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>417</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>751</v>
+        <v>412</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>30000203</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>JQ-OT107</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. синие с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>417</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>2180</v>
+        <v>2032</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>30000202</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>JQ-OT106</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. черные с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>417</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>1791</v>
+        <v>1321</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81240500</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG90V</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23,3 см нерж. черные с пласт. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>653</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>734</v>
+        <v>668</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>71002774</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>305</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
         <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81240497</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG40</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 24*10,8 см широкие нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>783</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
         <v>545</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81280205</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>STSK-9RD / DJENI</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 27 см нерж. красные с силикон. захватами (хол.продукты) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>307</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>943</v>
+        <v>905</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>90001169</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>JHB7a-12"/ SS-FT-300</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7707,153 +7707,153 @@
           <t>30000211</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>JQ-OT115WT</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. белые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>474</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>1655</v>
+        <v>996</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>30000210</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>JQ-OT115</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. желтые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>474</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>1236</v>
+        <v>1048</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>30000209</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>JQ-OT113</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. зеленые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>437</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>1840</v>
+        <v>1490</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>85100093</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>358.302/JQ-OT114RED</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. красные с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>474</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>1142</v>
+        <v>880</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81006843</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>M98662</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. с резин. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7877,153 +7877,153 @@
           <t>30000208</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>JQ-OT112</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. синие с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>474</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>817</v>
+        <v>466</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81240494</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>UT12HVMBLK</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. черные с мягкими пласт. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>549</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>382</v>
+        <v>306</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>93000011</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>NY-FT-300-BK-RE-PL</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. черные с пласт. захватами P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>307</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>1905</v>
+        <v>1730</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>85100097</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>358.307/JQ-OT111BK</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. черные с силикон. вставками P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>437</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>1064</v>
+        <v>842</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81004704</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>SS-FTC-300-BK</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. черные с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8047,51 +8047,51 @@
           <t>81280155</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>STT-12</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 34,3 см нерж. с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>453</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>7030</v>
+        <v>6939</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>90001163</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>JHB160 / (кор=72)</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 35 см нерж. с резин. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8115,119 +8115,119 @@
           <t>93000012</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>NY-FT-350-BK-RE-PL</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 35 см нерж. черные с силикон. захватами (хол.продукты) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>317</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>2034</v>
+        <v>1982</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81200304</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>265658</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 35,5 см + лопатка нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>1751</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>92001197</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>JQ-OT096 / JQ-OT099</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 40 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>499</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>2103</v>
+        <v>2019</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>99005078</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>M127/16</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 40 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8319,85 +8319,85 @@
           <t>81004705</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>SS-FTC-410-BK</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 40 см нерж. черные с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>757</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>93000013</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>SG-FT-400/NY-FT-400B</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Щипцы универсальные 40 см нерж. черные с силикон. захватами (хол.продукты) P.L. Proff Cuisine</t>
+          <t>Щипцы универсальные 40 см нерж. черные с силикон. захватами (t 220 C) P.L. </t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>330</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>1271</v>
+        <v>1233</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81006844</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>M98672</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 41 см нерж. с резин. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>