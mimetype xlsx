--- v0 (2026-06-04)
+++ v1 (2026-11-05)
@@ -1811,51 +1811,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 05.06.2026 00:01</t>
+          <t>Прайс актуален на 05.11.2026 23:50</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1897,159 +1897,159 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>92000101</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>TNG87NM</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Щипцы сервировочные 20,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>211</v>
       </c>
       <c r="I6" s="10">
-        <v>940</v>
+        <v>606</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>99000121</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TNG1</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Щипцы сервировочные 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>437</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>370</v>
+        <v>283</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>73024074</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TNG90</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Щипцы сервировочные 23 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>459</v>
+        <v>337</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>99000098</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TNG4</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Щипцы сервировочные 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>403</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>771</v>
+        <v>593</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>90001164</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JHB137 / (кор=144)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 15,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2107,527 +2107,527 @@
           <t>30000207</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JQ-OT110WT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. белые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>437</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1964</v>
+        <v>1792</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>30000206</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>JQ-OT110</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. желтые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>437</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1035</v>
+        <v>556</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>30000204</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>JQ-OT108</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. зеленые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>437</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1280</v>
+        <v>1050</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>30000205</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>JQ-OT109</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. красные с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>417</v>
+        <v>437</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>843</v>
+        <v>1702</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>30000203</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JQ-OT107</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. синие с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2225</v>
+        <v>1925</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>30000202</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JQ-OT106</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23 см нерж. черные с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>417</v>
+        <v>437</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1890</v>
+        <v>2576</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240500</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG90V</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 23,3 см нерж. черные с пласт. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>653</v>
+        <v>673</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>734</v>
+        <v>638</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>71002774</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>305</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240497</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG40</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 24*10,8 см широкие нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>783</v>
+        <v>810</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280205</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>STSK-9RD / DJENI</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 27 см нерж. красные с силикон. захватами (хол.продукты) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>307</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>958</v>
+        <v>883</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>90001169</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>JHB7a-12"/ SS-FT-300</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>407</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>30000211</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>JQ-OT115WT</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. белые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1711</v>
+        <v>945</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>30000210</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JQ-OT115</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. желтые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1260</v>
+        <v>903</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>30000209</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JQ-OT113</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. зеленые с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>437</v>
+        <v>493</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1864</v>
+        <v>2682</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>85100093</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>358.302/JQ-OT114RED</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. красные с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1172</v>
+        <v>2170</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81006843</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>M98662</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. с резин. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2645,159 +2645,159 @@
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>30000208</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>JQ-OT112</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. синие с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>836</v>
+        <v>1835</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81240494</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>UT12HVMBLK</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. черные с мягкими пласт. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>549</v>
+        <v>568</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>400</v>
+        <v>270</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>93000011</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>NY-FT-300-BK-RE-PL</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. черные с пласт. захватами P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>307</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1927</v>
+        <v>1539</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>85100097</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>358.307/JQ-OT111BK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. черные с силикон. вставками P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>437</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1124</v>
+        <v>662</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81004704</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>SS-FTC-300-BK</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 30 см нерж. черные с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2821,51 +2821,51 @@
           <t>81280155</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>STT-12</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 34,3 см нерж. с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>453</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>7030</v>
+        <v>6951</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>90001163</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>JHB160 / (кор=72)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 35 см нерж. с резин. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2889,119 +2889,119 @@
           <t>93000012</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>NY-FT-350-BK-RE-PL</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 35 см нерж. черные с силикон. захватами (хол.продукты) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>317</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2063</v>
+        <v>1945</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81200304</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>265658</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 35,5 см + лопатка нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1751</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>1138</v>
       </c>
       <c r="I36" s="10">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>92001197</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>JQ-OT096 / JQ-OT099</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 40 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>2109</v>
+        <v>1986</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>99005078</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>M127/16</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 40 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3053,125 +3053,125 @@
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81240495</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>JQ-OT116</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 40 см нерж. черные с мягкими пласт. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>647</v>
+        <v>673</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>0</v>
+        <v>1384</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81004705</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>SS-FTC-410-BK</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 40 см нерж. черные с силикон. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>757</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>183</v>
+        <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>93000013</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>SG-FT-400/NY-FT-400B</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Щипцы универсальные 40 см нерж. черные с силикон. захватами (хол.продукты) P.L. Proff Cuisine</t>
+          <t>Щипцы универсальные 40 см нерж. черные с силикон. захватами (t 220 C) P.L. </t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>330</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>1310</v>
+        <v>1232</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81006844</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>M98672</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Щипцы универсальные 41 см нерж. с резин. вставками P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>