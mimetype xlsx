--- v0 (2026-06-13)
+++ v1 (2026-10-09)
@@ -2372,51 +2372,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 14:52</t>
+          <t>Прайс актуален на 09.10.2026 15:31</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2546,71 +2546,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2413</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81241155</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 42075</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 19,5/15 см h22,5 см 4 л нерж. на подставке d 19,5 см h86 см P.L. Hotelware</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>30873</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>95001243</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>19959</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 20 h26 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2770,51 +2770,51 @@
           <t>99002152</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>WB50</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 20/14 см h19 см 4 л нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2347</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>198</v>
+        <v>168</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>95001239</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>198121</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 20/16 см h18 см 4 л нерж. P.L. - BarWare &amp; REG</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2886,51 +2886,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2629</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81241154</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 840 PLG</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 21,5/14 см h22 см 4 л золото на подставке 20*20*84 см P.L. Hotelware</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>20873</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>10</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
@@ -2940,85 +2940,85 @@
           <t>99002024</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>WB21</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 21/13,5 см h20 см нерж. P.L. - BarWare King</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1987</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81241156</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 32472</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 21/13,5 см h21 см 5 л нерж. на подставке d 20/27 см h68 см P.L. Hotelware</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>18013</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81259071</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>L0343</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 21/14 см h22 см 5 л Copper медь нерж. LUMIAN</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -3138,71 +3138,71 @@
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>1627000</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>MWI93IBH</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Держатель ведра для шампанского настольный d 18 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1543</v>
+        <v>1644</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81259296</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WSIB7</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Держатель ведра для шампанского настольный d 18,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1937</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
@@ -3212,133 +3212,133 @@
           <t>81200977</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>53628 кор=6</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 0,84 л d12 см h13 см стекло + щипцы Sylvana Pasabahce</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>368</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>822</v>
+        <v>313</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81222649</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>JD-6009</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1 л d 11 см h12,7 см акрил P.L. </t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1037</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81261065</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>112713</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1 л d 12 см h 12 см хр. стекло Bar Special Schott Zwiesel </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2803</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221532</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-003</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1,2 л d 12,5 см h13,5 см акрил P.L. - BarWare</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1087</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
@@ -3348,51 +3348,51 @@
           <t>99002901</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>IB41</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1,2 л d 16 см h16 см нерж. P.L. - BarWare King</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1273</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>130</v>
+        <v>89</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81200360</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>KXB-A1128 (бар)</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1,5 л d 14 см h20 см нерж. с крышкой + щипцы P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3450,133 +3450,133 @@
           <t>900010617</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>C90189МАТ</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1,75 d 14 см h17,5 см пластик с крышкой + щипцы P.L. - BarWare</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>725</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>887</v>
+        <v>863</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81222507</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKCL0036 SUB</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 13 л 24,8*24,8 см h26 см пластик с крышкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>3770</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81200371</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>KXB-A1081C (бар)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 3 л d 18,5 см h17 см нерж. с крышкой P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2440</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81259258</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKCL0010</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 4 л d 17,8 см h19,1 см пластик с крышкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>2973</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>11</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
@@ -3586,99 +3586,99 @@
           <t>81259109</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>BKCL0009</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 4,5 л 18,9*18,9 см h17 см пластик с крышкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>3007</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81241150</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>WBS 32470 H</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 3,5 л d 22,5/11 см h46 см Dents нерж. на подставке h85 см P.L.</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>45673</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81241151</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 32470</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 3,5 л d 22,5/11 см h46 см Rings нерж. на подставке h86 см P.L.</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>28017</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>3</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
@@ -3736,425 +3736,425 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>9747</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81241153</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 32471 H</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 4 л d 22,5 см h78 см Dents нерж. напольная  P.L.Hotelware</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>34837</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81241152</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 32471</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 4 л d 22,5 см h78 см Rings нерж. напольная  P.L.Hotelware</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>34837</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>16</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81222462</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKCL0043 SUB</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 12 л 38*28 см h20,5 см с ручками пластик P.L.-Barbossa</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>873</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81280212</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 12 л 41,5*27,7 см h25,5 см с ручками пластик Barbossa</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1578</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81222461</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKCL0042 SUB</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 16 л 40*27,5 см h20,7 см с ручками пластик P.L.-Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1173</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81240823</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTS21</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 36,5 см h22,5 см круглая нерж. P.L.</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>4053</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81280211</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>PCB-4C / DJENI</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 4 л 27*19,5 см h19,5 см с ручками пластик Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>770</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81240824</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTG21</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 43*34,5 см h24,5 см Dents овальная 21 л металл P.L. </t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>3798</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81240821</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTS12</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 51,5*35,5 см h26,5 см овальная нерж. P.L.</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>8083</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81240822</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTS13</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 60*43,5 см h29,3 см овальная нерж. P.L.</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>10053</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
         <v>2</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81241158</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OVO 6002 SS</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 63,5*38 см h20 см 48 л на подставке 64*39*77 см P.L.</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>54473</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
         <v>3</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81241157</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OVO 5000 H</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 68*35 см h20 см 44 л Dents овальная нерж. P.L.</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>28370</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
         <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
@@ -4232,51 +4232,51 @@
           <t>99002046</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>WBS54</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Напольная подставка под ведро для шампанского, d 17 см, h 70 см, P.L. - BarWare King</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>5497</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81259171</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>37752222</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Напольная подставка под ведро для шампанского, d 17,5 см, h 65 см KAPP</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
@@ -4300,40 +4300,40 @@
           <t>95001208</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>22386</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Напольная подставка под ведро для шампанского, d 21 см, h 70 см SUNNEX</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>6758</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="J60" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>