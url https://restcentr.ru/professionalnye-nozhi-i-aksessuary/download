--- v0 (2026-06-10)
+++ v1 (2026-11-05)
@@ -12998,51 +12998,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 10:22</t>
+          <t>Прайс актуален на 05.11.2026 11:06</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -13090,85 +13090,85 @@
           <t>99002168</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>FR-9244-150</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 15 см Classic нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2463</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>99000081</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>FB-8444-150</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 15 см Elite кованая нерж. с пласт. ручкой P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1939</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>99002289</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>GS-10144-180S</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 17,5 см PRO-Line нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13226,51 +13226,51 @@
           <t>70001090</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>5.2300.18</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 18 см Rosewood нерж. с дерев. ручкой Victorinox</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>5162</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>99005001</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>GS-10144-200</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 20 см PRO-Line нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13328,323 +13328,323 @@
           <t>81280178</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>EBUA-10G / Djeni</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 27,5 см сервировочная Square Tip нерж. цвет золото PVD P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>307</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240056</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>LB-115A</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 28 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>910</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280161</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>RY-05 / Djeni</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 28 см сервировочная LUX нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>493</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>850</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81279040</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-10344-180-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 33,8 см PRO-Line нерж. с пласт. ручкой черная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1237</v>
+        <v>1265</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>94000008</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>SLIC-APPL-01</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Делитель для яблока 8 долей d 9 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1059</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240048</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>TG1091</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Держатель ножа при заточке на камне P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>573</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240047</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>TG7100</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Камень точильный (абразивность 1000) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1843</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240046</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>TG6310</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Камень точильный 2-х сторонний (абразивность 1000/3000) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>3437</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>309</v>
+        <v>153</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>92001472</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>T0930W / WS-200/500-PL</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Камень точильный 2-х сторонний (абразивность 2000/5000) "Taidea" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>3737</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>125</v>
+        <v>96</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240045</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>TG6124</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Камень точильный 2-х сторонний (абразивность 240/1000) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13702,51 +13702,51 @@
           <t>92001471</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>T0914W</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Камень точильный 2-х сторонний (абразивность 3000/8000) "Taidea" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>3429</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>92001470</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>WS-60/100-RE-PL</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Камень точильный 2-х сторонний (абразивность 600/1000) "Taidea" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13767,190 +13767,190 @@
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>99002110</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>GS-10842-27HS</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато Сердце", рабочая часть 2,7 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>789</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>512</v>
       </c>
       <c r="I26" s="10">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>92001347</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>GS-10832-22/25-BK201-REPL</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" двухсторонняя, рабочая часть 2,2/2,5 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1137</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>137</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>92000100</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>GS-10832-22/30-BK201-REPL</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" двухсторонняя, рабочая часть 2,2/3 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1137</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>211</v>
+        <v>107</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>92001349</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>GS-10832-26/30</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" овальная двусторонняя, d 26/30 мм, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1037</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I29" s="10">
-        <v>523</v>
+        <v>494</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>92001350</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>GS-10842-30S</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" овальная фигурная, рабочая часть d 3 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>396</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>257</v>
       </c>
       <c r="I30" s="10">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>92001348</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>GS-10842-26VL</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" овальная, рабочая часть d 2,6 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13968,227 +13968,227 @@
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>92001351</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>GS-10842-10-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" рабочая часть d 1 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>138</v>
+        <v>77</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>92001352</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>GS-10842-15-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" рабочая часть d 1,5 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>153</v>
+        <v>83</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>92001353</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>GS-10842-22-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" рабочая часть d 2,2 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>229</v>
+        <v>142</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>92001354</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>GS-10842-25-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" рабочая часть d 2,5 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>252</v>
+        <v>214</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>92001355</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>GS-10842-30-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Ложка "Шато" рабочая часть d 3 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>230</v>
+        <v>150</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>92001371</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>BT-TM06-300</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Магнитный держатель 30 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1573</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>848</v>
+        <v>766</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81240054</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>LB-L95</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Магнитный держатель 30 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14212,51 +14212,51 @@
           <t>92001372</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>BT-TM06-450</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Магнитный держатель 45 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>2237</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>894</v>
+        <v>792</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81240055</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>LB-L126</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Магнитный держатель 46 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14277,156 +14277,156 @@
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>92001182</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>AMR60</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Магнитный держатель 60 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>2273</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I41" s="10">
-        <v>992</v>
+        <v>947</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>99002236</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>KB-7577-300-BK101</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Мусат 30 см Pro Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>2873</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>1282</v>
+        <v>1244</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81222554</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT976C</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Мусат 30 см Pro-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>673</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>939</v>
+        <v>821</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>92001468</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>T0847C и T0844C</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Мусат 30 см керамический "Taidea" черная ручка P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>2837</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81240075</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>LB-M16</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Мусат 30 см овальный черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14804,139 +14804,139 @@
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1401</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81240757</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KFE-AT-16/002-BZ-KH</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Набор ножей мясника в сумке 16 предметов PRO-Line 52*20*9 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>37000</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>99002096</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>GS-10843-BK201-REPL</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Нож "Карбовка" для снятия цедры, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>444</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>288</v>
       </c>
       <c r="I58" s="10">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>99002003</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>KB05-100SYD</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Нож PRO-Line для масла 16 см волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>443</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>287</v>
       </c>
       <c r="I59" s="10">
-        <v>2303</v>
+        <v>2291</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>92000043</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>MK-D1-150</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Нож двойной полукруглый для резки зелени 15 см, две ручки, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14960,184 +14960,184 @@
           <t>92000044</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>MK-D1-230</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Нож двойной полукруглый для резки зелени 22 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1086</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>99002097</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>GS-10832-BHS</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Нож для вырезания сердцевины "Сердце", рабочая часть 15 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>438</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I62" s="10">
         <v>181</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>92000069</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>GS-10823-BHS</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Нож для вырезания сердцевины "Сердце", рабочая часть 25 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>281</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>92001345</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>GS-10823-100</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Нож для вырезания сердцевины 21 см Proff Chef Line</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>753</v>
+        <v>775</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>335</v>
+        <v>305</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>92001360</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>GS-10839-110</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Нож для грейпфрута 20,5 см черная пластиковая ручка Proff Chef Line</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>913</v>
       </c>
       <c r="H65" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I65" s="10">
         <v>566</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>80003067</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>С774</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Нож для декоративной нарезки Труд синяя ручка</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
@@ -15266,153 +15266,153 @@
           <t>99005014</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>KB06-65N-YDSG</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 6 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>443</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1335</v>
+        <v>1312</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>99005012</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>KB-07-70NYD-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 7 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>413</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>3268</v>
+        <v>3240</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>99005015</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>KB-06-80NYD-BK101</t>
+          <t>KB06-80N-YDSG</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 8 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>443</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>1268</v>
+        <v>1207</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>99005013</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>KB07-80N-YDSG</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 8 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>413</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>3155</v>
+        <v>3142</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>70001227</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>7.6054.3</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 8,5 см черная пластиковая ручка Victorinox</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -15433,190 +15433,190 @@
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81004201</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>GS-10851-90-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 9 см PRO-Line черная пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>514</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>334</v>
       </c>
       <c r="I75" s="10">
         <v>154</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>99002093</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>GS-10846-100</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга PRO-Line рабочая часть 2 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>630</v>
       </c>
       <c r="H76" s="9">
-        <v/>
+        <v>409</v>
       </c>
       <c r="I76" s="10">
         <v>75</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>92001361/</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>GS-10829S</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Нож для масла P.L. Proff Chef Line (92001361/99001361)</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>753</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>489</v>
       </c>
       <c r="I77" s="10">
         <v>526</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>99002004</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>KB06-100SYD</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 10 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>136</v>
+        <v>101</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81240294</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>KB-02-110YD-BK101</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 11 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>437</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>3809</v>
+        <v>3732</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>70001099</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>5.2030.12</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 12 см волнистое лезвие ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -15674,51 +15674,51 @@
           <t>99005018</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 16 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>2243</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>524</v>
+        <v>397</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>70001116</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>5.5200.20</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 20 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -15844,150 +15844,150 @@
           <t>70001199</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>5.4403.25</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 25 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>4551</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>70001118</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>5.5200.26</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 26 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>4991</v>
       </c>
       <c r="H88" s="9">
-        <v/>
+        <v>3244</v>
       </c>
       <c r="I88" s="10">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>70001165</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>5.5203.26</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 26 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>4860</v>
       </c>
       <c r="H89" s="9">
-        <v/>
+        <v>3159</v>
       </c>
       <c r="I89" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>70001119</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>5.5200.28</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 28 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>5772</v>
       </c>
       <c r="H90" s="9">
-        <v/>
+        <v>3751</v>
       </c>
       <c r="I90" s="10">
         <v>16</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>70001166</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>5.5203.28</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 28 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
@@ -16014,289 +16014,289 @@
           <t>70001120</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>5.5200.31</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 31 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>6319</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>70001157</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>5.4233.36</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 36 см волнистое лезвие черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>5037</v>
+        <v>5407</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81222412</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3866-300-BK201 --NEW20</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки ломтиками 30 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>2737</v>
       </c>
       <c r="H94" s="9">
-        <v/>
+        <v>1779</v>
       </c>
       <c r="I94" s="10">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>70001113</t>
+          <t>70001111</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>5.4500.30</t>
+          <t>5.4200.30</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood </t>
+          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>5568</v>
+        <v>5168</v>
       </c>
       <c r="H95" s="9">
-        <v/>
+        <v>3359</v>
       </c>
       <c r="I95" s="10">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>70001111</t>
+          <t>70001113</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>5.4200.30</t>
+          <t>5.4500.30</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood</t>
+          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood </t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>5168</v>
+        <v>5568</v>
       </c>
       <c r="H96" s="9">
-        <v/>
+        <v>3619</v>
       </c>
       <c r="I96" s="10">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>70001197</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>5.4203.30</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки ломтиками 30 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>5202</v>
       </c>
       <c r="H97" s="9">
-        <v/>
+        <v>3381</v>
       </c>
       <c r="I97" s="10">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>70001198</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>5.4203.36</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки ломтиками 36 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>5819</v>
       </c>
       <c r="H98" s="9">
-        <v/>
+        <v>3782</v>
       </c>
       <c r="I98" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>99002095</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>GS-10817-110-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки томатов 11 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>543</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>70001016</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>5.2803.15</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Нож для разделки Victorinox Fibrox 15 см, ручка фиброкс</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -16422,51 +16422,51 @@
           <t>70001122</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>5.5500.25</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Нож для разделки Victorinox Rosewood 25 см, ручка розовое дерево</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>4879</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>92000042</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>MK-S1-230</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Нож для резки зелени 22 см одинарный, полукруглый, две ручки, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -16524,255 +16524,255 @@
           <t>92001335</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>GS-10827-CZ-BK201-RE</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры "Карбовка", P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>693</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>92001344</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>GS-10828</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры "Карбовка", P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>1037</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>92001336</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>GS-10827-ZS-BK201-RE</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры "Карбовка, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>693</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>92001343</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>GS-10827/28-ZS-BK201-REPL</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры двухсторонний "Карбовка", P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>1037</v>
       </c>
       <c r="H110" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I110" s="10">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>70001125</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>5.3400</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры деревянная ручка Victorinox</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>1978</v>
       </c>
       <c r="H111" s="9">
-        <v/>
+        <v>1285</v>
       </c>
       <c r="I111" s="10">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>70001126</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>5.3500</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры деревянная ручка Victorinox</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>1212</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>70001033</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>5.3403</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры черная пластиковая ручка Victorinox</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>893</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>99002101</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>GS-10828-RH</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -16810,139 +16810,139 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>1619</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
         <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81222414</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6502-110-BK301-NEW2025</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>803</v>
       </c>
       <c r="H116" s="9">
-        <v/>
+        <v>521</v>
       </c>
       <c r="I116" s="10">
-        <v>1232</v>
+        <v>1207</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81222415</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6402-115SAB-BK301--NEW</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>1877</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81222416</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6402-120-BK301-NEW2025</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 25,3 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>843</v>
       </c>
       <c r="H118" s="9">
-        <v/>
+        <v>547</v>
       </c>
       <c r="I118" s="10">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>80003022</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>23015/006</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 15 см Condor PLus Tramontina</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>TRAMONTINA</t>
         </is>
@@ -16966,85 +16966,85 @@
           <t>92001363</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>GS-10831-160-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 15 см P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>1087</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>221</v>
+        <v>149</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>99002099</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>FR-9264-160</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 16 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>2279</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81240357</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>82013</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 16,5 см (струна) Pirge</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -17184,173 +17184,173 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>1039</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
         <v>0</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81279055</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-10830-GE-BK201-RE-NN к</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 4,5*7*16,8 см (терка лопатка) Proff Chef Line</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>873</v>
       </c>
       <c r="H127" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I127" s="10">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>92001362</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>GS-10830</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 5,5*7,5*15 см (лопатка) Proff Chef Line</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>873</v>
       </c>
       <c r="H128" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I128" s="10">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81280219</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра струна 32,5*17,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>187</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81280220</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра струна двойная 32,5*18 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>203</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>99002230</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>GS-10830S/36-22</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Нож для удаления плодоножки томатов двухсторонний, раб.часть 2/3 см, P.L. - Proff Chef L</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -17456,71 +17456,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>888</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
         <v>0</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>81240692</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WSER-7 (HONRI)</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Нож для фигурной резки 18,5*12 см нерж. дерев. ручка P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
         <v>557</v>
       </c>
       <c r="H135" s="9">
-        <v/>
+        <v>362</v>
       </c>
       <c r="I135" s="10">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>99005036</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB308</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 20 см Wood волнистое лезвие деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -17578,51 +17578,51 @@
           <t>99000172</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>FR-9255-200</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 20 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>2540</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>70001031</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>5.2533.21</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 21 см фиброкс ручка черная Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -17714,119 +17714,119 @@
           <t>99005016</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
           <t>KB-3855-250C-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 25 см PRO-Line волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>2253</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>99005037</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB310</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 25 см Wood волнистое лезвие деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>648</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
         <v>0</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>81222413</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3866-300S-BK201---NEW2</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 30 см PRO-Line волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>2843</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>316</v>
+        <v>285</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>99005010</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>KB-7566-300S</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Нож для хлеба 30 см PRO-Line волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -17850,85 +17850,85 @@
           <t>81240873</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>PR-6PB (HONRI)</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) 14,7*6 см с плавающим лезвием P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>157</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>81222524</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>LMLT0015-CMP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) 17,5*6,7 см нерж. с плавающим лезвием B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>537</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>953</v>
+        <v>660</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>70001220</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>5.0209</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) дерев. ручка Victorinox</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -17983,150 +17983,150 @@
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>92001341</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
           <t>GS-10824-SPS</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>637</v>
       </c>
       <c r="H150" s="9">
-        <v/>
+        <v>414</v>
       </c>
       <c r="I150" s="10">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>81279053</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PEEL-PP-55S-OR103-RE-NN к</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>597</v>
+        <v>614</v>
       </c>
       <c r="H151" s="9">
-        <v/>
+        <v>399</v>
       </c>
       <c r="I151" s="10">
-        <v>425</v>
+        <v>396</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>81279054</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Y-PEEL-PP-55P-OR103-RE-PL</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>637</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>1319</v>
+        <v>1294</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>81240350</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>41310</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием Pirge</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>675</v>
+        <v>698</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
         <v>0</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>70001189</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>7.6073</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием Victorinox</t>
@@ -18252,125 +18252,125 @@
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>92001359</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
           <t>GS-10825-РР-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием с зубцами, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>913</v>
+        <v>940</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>92001342</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
           <t>GS-10824-SSP-BK201-REPL</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей (овощечистка) с плавающим лезвием с зубцами, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="H159" s="9">
-        <v/>
+        <v>466</v>
       </c>
       <c r="I159" s="10">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>95001010</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
           <t>KB06-100YD-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 10 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
         <v>377</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>616</v>
+        <v>308</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>99005032</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB305</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 10 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -18544,241 +18544,241 @@
         <is>
           <t>Pirge</t>
         </is>
       </c>
       <c r="G166" s="9">
         <v>973</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
         <v>0</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>81222420</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-07-65YD-BK101---NEW202</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 6 см Коготь PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
         <v>397</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>1766</v>
+        <v>1677</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>99002001</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
           <t>FR-9207-65</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 6,5 см Коготь кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
         <v>1437</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>92001337</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
           <t>GS-10826-65SOP</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 6,5 см, (овощечистка) P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
         <v>557</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>95001014</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
           <t>KB-07-70YD-BK101-RE-PL</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 7 см Коготь PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
         <v>397</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>500</v>
+        <v>41</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>81240754</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3807-65-BK201</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 7 см Коготь PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
         <v>1193</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>1158</v>
+        <v>1144</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>99002232</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
           <t>GS-10826-80SOP-BK201</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 8 см (овощечистка) P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
         <v>557</v>
       </c>
       <c r="H172" s="9">
-        <v/>
+        <v>362</v>
       </c>
       <c r="I172" s="10">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>92001383</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
           <t>FRF023 (3.5")</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей 9 см Коготь кованый ECO-Line черная ручка P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -18802,153 +18802,153 @@
           <t>81004101</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
           <t>PEEL-SS-55P</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
           <t>Нож для чистки овощей, 12*5 см (овощечистка) нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
         <v>693</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>202</v>
+        <v>1</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>99005038</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB312</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 25 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
         <v>687</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>99005017</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
           <t>KB-3855-250W-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 25 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
         <v>2473</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>99000129</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
           <t>FB-8855-250W</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 25 см волнистое лезвие кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
         <v>2375</v>
       </c>
       <c r="H177" s="9">
-        <v/>
+        <v>1543</v>
       </c>
       <c r="I177" s="10">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>70001105</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
           <t>5.2930.26</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 26 см волнистое лезвие ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -18972,51 +18972,51 @@
           <t>70001155</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
           <t>5.2933.26</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 26 см волнистое лезвие черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G179" s="9">
         <v>4551</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>99005039</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB314</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 28 см волнистое лезвие Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -19040,255 +19040,255 @@
           <t>99000173</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
           <t>FR-9204-200</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
           <t>Нож кухонный 20 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
         <v>2852</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>99000133</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
           <t>FB-8804-230</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
           <t>Нож кухонный 23 см кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
         <v>2354</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>644</v>
+        <v>622</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>99000194</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
           <t>FB-8804-250</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
           <t>Нож кухонный 25 см кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
         <v>2417</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>99005003</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
           <t>KB-3808-150A-RD201-RE-PL</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
         <v>1837</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>99005005</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
           <t>KB-3858-150-RD201-RE</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
         <v>1887</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>636</v>
+        <v>618</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>99005002</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
           <t>KB-3808-150A-BK201-R</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
         <v>1837</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>99005004</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
           <t>KB-3858-150-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
         <v>1887</v>
       </c>
       <c r="H187" s="9">
-        <v/>
+        <v>1226</v>
       </c>
       <c r="I187" s="10">
-        <v>692</v>
+        <v>679</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
           <t>99005033</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB303</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -19346,119 +19346,119 @@
           <t>99000175</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
           <t>FR-9208-150</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
         <v>2180</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>99000099</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
           <t>FB-8808-150SF</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G191" s="9">
         <v>1939</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>81240298</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>KB-1858-150-GY202</t>
+          <t>KB-1858-150</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см с цветными кнопками PRO-Line пластиковая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G192" s="9">
         <v>2073</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
           <t>70001163</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
           <t>5.6303.15</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см черная фиброкс ручка Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -19584,153 +19584,153 @@
           <t>81004110</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
           <t>KB-1801-150-GY201-RE-PL</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 15 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
         <v>2273</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>422</v>
+        <v>384</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
           <t>99005021</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-YL201-RE</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
         <v>2243</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>500</v>
+        <v>472</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
           <t>99005022</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-GR-201-RE-PL</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
         <v>1987</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
           <t>99005023</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-BR201-RE</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
         <v>2243</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>470</v>
+        <v>453</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
           <t>99005024</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
           <t>KB-7501-160</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -19754,85 +19754,85 @@
           <t>99005019</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-RD201-RE</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
         <v>2243</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
           <t>99005020</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
           <t>KB-3801-160-BL201-RE-PL</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
         <v>2243</v>
       </c>
       <c r="H203" s="9">
-        <v/>
+        <v>1457</v>
       </c>
       <c r="I203" s="10">
-        <v>677</v>
+        <v>651</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
           <t>81240321</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
           <t>38159-yellow</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 16 см желтая ручка Pirge</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -20332,153 +20332,153 @@
           <t>71047290</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-YL201-RE-PL</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
         <v>2537</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>404</v>
+        <v>341</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
           <t>71047291</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-GR-201-RE-PL</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G220" s="9">
         <v>2537</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>324</v>
+        <v>197</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
           <t>71047295</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-BR201-RE-PL</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
         <v>2537</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>433</v>
+        <v>314</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
           <t>71047172</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-RD201-RE</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
         <v>2537</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>1497</v>
+        <v>1405</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
           <t>81240060</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
           <t>LB-X56B</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20536,51 +20536,51 @@
           <t>71047030</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
           <t>KB-3801-200-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G225" s="9">
         <v>2537</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>1416</v>
+        <v>1091</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
           <t>81240059</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
           <t>LB-X56A</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20672,51 +20672,51 @@
           <t>99002250</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G229" s="9">
         <v>1128</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
           <t>99002239</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20737,88 +20737,88 @@
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
           <t>99002242</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
         <v>1128</v>
       </c>
       <c r="H231" s="9">
-        <v/>
+        <v>733</v>
       </c>
       <c r="I231" s="10">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
           <t>99002238</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
           <t>KB-7501-200S</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G232" s="9">
         <v>1128</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>546</v>
+        <v>524</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
           <t>99005052</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
           <t>DMSM-0085</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см дамасская сталь Premium черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20839,54 +20839,54 @@
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
           <t>99000126</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
           <t>FR-9201-200</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G234" s="9">
         <v>2830</v>
       </c>
       <c r="H234" s="9">
-        <v/>
+        <v>1839</v>
       </c>
       <c r="I234" s="10">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
           <t>99000079</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
           <t>FB-8801-200</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20924,105 +20924,105 @@
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G236" s="9">
         <v>4622</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
         <v>0</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
           <t>81222417</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-1801-200W-GY202-NEW202</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
         <v>3073</v>
       </c>
       <c r="H237" s="9">
-        <v/>
+        <v>1997</v>
       </c>
       <c r="I237" s="10">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
           <t>81004111</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
           <t>KB-1801-200-GY201-RE-PL</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G238" s="9">
         <v>2553</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>406</v>
+        <v>305</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
           <t>99000080</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
           <t>FB-8801-200G</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 20 см слайсер кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21278,51 +21278,51 @@
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
           <t>70001013</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
           <t>5.2003.22</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 22 см фиброкс ручка черная Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>4196</v>
+        <v>4285</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
         <v>0</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
           <t>81240337</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
           <t>38162-blue</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 23 см cиняя ручка Pirge</t>
@@ -21590,221 +21590,221 @@
           <t>73024057</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-YL201-RE-PL</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G256" s="9">
         <v>2713</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
-        <v>361</v>
+        <v>315</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
           <t>73024527</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-GR201-RE-PL</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G257" s="9">
         <v>2713</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
-        <v>172</v>
+        <v>97</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
           <t>73024528</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-BR201-RE-PL</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
         <v>2713</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>257</v>
+        <v>188</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
           <t>71047297</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-RD201-RE</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
         <v>2713</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>351</v>
+        <v>236</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
           <t>73024056</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-BL201-RE-PL</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G260" s="9">
         <v>2713</v>
       </c>
       <c r="H260" s="9">
         <v/>
       </c>
       <c r="I260" s="10">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
           <t>71047296</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
           <t>KB-3801-250-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G261" s="9">
         <v>2713</v>
       </c>
       <c r="H261" s="9">
         <v/>
       </c>
       <c r="I261" s="10">
-        <v>243</v>
+        <v>97</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
           <t>99005011</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
           <t>KB-7529-250</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21862,221 +21862,221 @@
           <t>99002260</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G264" s="9">
         <v>1191</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
           <t>99002263</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
         <v>1191</v>
       </c>
       <c r="H265" s="9">
-        <v/>
+        <v>774</v>
       </c>
       <c r="I265" s="10">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
           <t>99002272</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G266" s="9">
         <v>1191</v>
       </c>
       <c r="H266" s="9">
         <v/>
       </c>
       <c r="I266" s="10">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
           <t>99002254</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G267" s="9">
         <v>1191</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
           <t>99002255</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G268" s="9">
         <v>1191</v>
       </c>
       <c r="H268" s="9">
-        <v/>
+        <v>774</v>
       </c>
       <c r="I268" s="10">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
           <t>99002251</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
           <t>KB-7501-250S</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см волнистое лезвие PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G269" s="9">
         <v>1191</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>672</v>
+        <v>654</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
           <t>81240344</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
           <t>38172-green</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см зеленая ручка Pirge</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -22100,85 +22100,85 @@
           <t>99000124</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
           <t>FR-9201-250</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G271" s="9">
         <v>3053</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
           <t>99000077</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
           <t>FB-8801-250</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G272" s="9">
         <v>2710</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
           <t>81240345</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
           <t>38172-brown</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см коричневая ручка Pirge</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -22236,51 +22236,51 @@
           <t>81004001</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
           <t>KB-1801-250-GY201-RE-PL</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G275" s="9">
         <v>2637</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>648</v>
+        <v>507</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
           <t>81240343</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
           <t>38172-blue</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см синяя ручка Pirge</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -22304,51 +22304,51 @@
           <t>99000078</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
           <t>FB-8801-250G</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см слайсер кованый Elite черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G277" s="9">
         <v>2858</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
           <t>70001152</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
           <t>5.2007.25</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см фиброкс ручка белая Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -22474,51 +22474,51 @@
           <t>70001014</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
           <t>5.2003.25</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см фиброкс ручка черная Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G282" s="9">
         <v>4823</v>
       </c>
       <c r="H282" s="9">
         <v/>
       </c>
       <c r="I282" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
           <t>81240341</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
           <t>38172-black</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см черная ручка Pirge</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -22604,91 +22604,91 @@
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
           <t>81240293</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
           <t>KB-3801-300-RD201</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>1943</v>
+        <v>2006</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
           <t>99002277</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
           <t>KB-3801-300-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G287" s="9">
         <v>3070</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>276</v>
+        <v>150</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
           <t>99005047</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB322</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -22740,91 +22740,91 @@
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
           <t>81240347</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
           <t>38173-red</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см красная ручка Pirge</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>2137</v>
+        <v>2177</v>
       </c>
       <c r="H290" s="9">
-        <v/>
+        <v>1415</v>
       </c>
       <c r="I290" s="10">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
           <t>81240295</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
           <t>KB-1801-300-GY202</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>1978</v>
+        <v>2043</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
           <t>81240346</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
           <t>38173-black</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см черная ручка Pirge</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -22845,54 +22845,54 @@
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
           <t>70001068</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
           <t>5.2000.31</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 31 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G293" s="9">
         <v>6310</v>
       </c>
       <c r="H293" s="9">
-        <v/>
+        <v>4101</v>
       </c>
       <c r="I293" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
           <t>70001055</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
           <t>5.2003.31</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 31 см фиброкс ручка черная Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -23148,91 +23148,91 @@
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
           <t>81240352</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
           <t>71024</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 55 см для кебаба черная ручка Pirge</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
       </c>
       <c r="G302" s="9">
-        <v>3373</v>
+        <v>3482</v>
       </c>
       <c r="H302" s="9">
-        <v/>
+        <v>2263</v>
       </c>
       <c r="I302" s="10">
-        <v>195</v>
+        <v>161</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
           <t>81240312</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
           <t>38112</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 55 см для кебаба черная ручка Pirge</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
       </c>
       <c r="G303" s="9">
         <v>3369</v>
       </c>
       <c r="H303" s="9">
-        <v/>
+        <v>2189</v>
       </c>
       <c r="I303" s="10">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="J303" s="4"/>
     </row>
     <row r="304" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="4"/>
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
           <t>81240308</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
           <t>38009</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
           <t>Нож поварской для нарезки хлеба 22.5 cм Pirge</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -23355,85 +23355,85 @@
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
           <t>81280162</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
           <t>RY-02 / Djeni</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
           <t>Нож сервировочный для мяса 32,5 см LUX P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G308" s="9">
         <v>587</v>
       </c>
       <c r="H308" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I308" s="10">
         <v>344</v>
       </c>
       <c r="J308" s="4"/>
     </row>
     <row r="309" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="5"/>
       <c r="C309" s="6" t="inlineStr">
         <is>
           <t>81280163</t>
         </is>
       </c>
       <c r="D309" s="7" t="inlineStr">
         <is>
           <t>RY-01 / Djeni</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
           <t>Нож сервировочный для хлеба 34,5 см LUX P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F309" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G309" s="9">
         <v>587</v>
       </c>
       <c r="H309" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I309" s="10">
         <v>353</v>
       </c>
       <c r="J309" s="4"/>
     </row>
     <row r="310" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="5"/>
       <c r="C310" s="6" t="inlineStr">
         <is>
           <t>70001176</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
           <t>7.7223.26 (04070249)</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 26 см Grand Maitre черная ручка Victorinox</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
@@ -23494,51 +23494,51 @@
           <t>81004109</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
           <t>KB-3866-300G-BK201-R</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G312" s="9">
         <v>2579</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>378</v>
+        <v>312</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
           <t>70001112</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
           <t>5.4230.30</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см волнистое лезвие ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -23556,57 +23556,57 @@
     </row>
     <row r="314" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="5"/>
       <c r="C314" s="6" t="inlineStr">
         <is>
           <t>70001053</t>
         </is>
       </c>
       <c r="D314" s="7" t="inlineStr">
         <is>
           <t>5.4623.30</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см для лосося гибкое лезвие черная фиброкс ручка Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G314" s="9">
-        <v>6092</v>
+        <v>6223</v>
       </c>
       <c r="H314" s="9">
         <v/>
       </c>
       <c r="I314" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J314" s="4"/>
     </row>
     <row r="315" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="5"/>
       <c r="C315" s="6" t="inlineStr">
         <is>
           <t>70001034</t>
         </is>
       </c>
       <c r="D315" s="7" t="inlineStr">
         <is>
           <t>5.4120.30</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см для лосося ручка розовое дерево Victorinox Rosewood </t>
         </is>
       </c>
       <c r="F315" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -23698,187 +23698,187 @@
           <t>99002175</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
           <t>FR-9266-300G</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G318" s="9">
         <v>2863</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
           <t>81240299</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
           <t>KB-1866-300G</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G319" s="9">
-        <v>1913</v>
+        <v>1975</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>201</v>
+        <v>182</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
           <t>81222411</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3852-300G-BK201--NEW20</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 31 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G320" s="9">
         <v>3279</v>
       </c>
       <c r="H320" s="9">
         <v/>
       </c>
       <c r="I320" s="10">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
           <t>70001160</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
           <t>5.4723.36</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 36 см для нарезки ломтиками черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G321" s="9">
         <v>8050</v>
       </c>
       <c r="H321" s="9">
-        <v/>
+        <v>5232</v>
       </c>
       <c r="I321" s="10">
         <v>11</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
           <t>81240296</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
           <t>KB-1808-150</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 15 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G322" s="9">
-        <v>1307</v>
+        <v>1349</v>
       </c>
       <c r="H322" s="9">
         <v/>
       </c>
       <c r="I322" s="10">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
           <t>99005034</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB306</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 17,5 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -23967,224 +23967,224 @@
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
           <t>99005009</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-YL201-RE-PL</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line желтая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G326" s="9">
         <v>1773</v>
       </c>
       <c r="H326" s="9">
-        <v/>
+        <v>1152</v>
       </c>
       <c r="I326" s="10">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="J326" s="4"/>
     </row>
     <row r="327" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4"/>
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
           <t>81004107</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-GR201-RE-PL</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line зеленая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G327" s="9">
         <v>1773</v>
       </c>
       <c r="H327" s="9">
-        <v/>
+        <v>1152</v>
       </c>
       <c r="I327" s="10">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
           <t>81004108</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-BR201-RE-PL</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line коричневая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G328" s="9">
         <v>1937</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
           <t>99005007</t>
         </is>
       </c>
       <c r="D329" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-RD201-RE-PL</t>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line красная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F329" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G329" s="9">
         <v>1937</v>
       </c>
       <c r="H329" s="9">
-        <v/>
+        <v>1259</v>
       </c>
       <c r="I329" s="10">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="J329" s="4"/>
     </row>
     <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="4"/>
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
           <t>99005008</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-BL201-RE-PL</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line синяя ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G330" s="9">
         <v>1773</v>
       </c>
       <c r="H330" s="9">
         <v/>
       </c>
       <c r="I330" s="10">
-        <v>359</v>
+        <v>334</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
           <t>99005006</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
           <t>KB-3808-200-BK201-RE</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G331" s="9">
         <v>1937</v>
       </c>
       <c r="H331" s="9">
         <v/>
       </c>
       <c r="I331" s="10">
-        <v>326</v>
+        <v>290</v>
       </c>
       <c r="J331" s="4"/>
     </row>
     <row r="332" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="4"/>
       <c r="B332" s="5"/>
       <c r="C332" s="6" t="inlineStr">
         <is>
           <t>99005035</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB307</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -24236,57 +24236,57 @@
     </row>
     <row r="334" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="4"/>
       <c r="B334" s="5"/>
       <c r="C334" s="6" t="inlineStr">
         <is>
           <t>81240297</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
           <t>KB-1808-200</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 20 см с цветными кнопками PRO-Line серая ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G334" s="9">
-        <v>1398</v>
+        <v>1445</v>
       </c>
       <c r="H334" s="9">
         <v/>
       </c>
       <c r="I334" s="10">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
           <t>81240315</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
           <t>38091-blue</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
           <t>Нож филейный 25 см синяя ручка Pirge</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -24344,119 +24344,119 @@
           <t>92000088</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
           <t>JP-1191-120</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
           <t>Нож японский Деба 12 см для разделки рыбы деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G337" s="9">
         <v>3037</v>
       </c>
       <c r="H337" s="9">
         <v/>
       </c>
       <c r="I337" s="10">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
           <t>92000089</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
           <t>JP-1191-150-CP-CP</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
           <t>Нож японский Деба 15 см для разделки рыбы деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G338" s="9">
         <v>4337</v>
       </c>
       <c r="H338" s="9">
-        <v/>
+        <v>2819</v>
       </c>
       <c r="I338" s="10">
         <v>136</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
           <t>81004103</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
           <t>JP-1191-210-CP-CP</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
           <t>Нож японский Деба 21 см для разделки рыбы деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G339" s="9">
         <v>5413</v>
       </c>
       <c r="H339" s="9">
         <v/>
       </c>
       <c r="I339" s="10">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="J339" s="4"/>
     </row>
     <row r="340" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="4"/>
       <c r="B340" s="5"/>
       <c r="C340" s="6" t="inlineStr">
         <is>
           <t>99005041</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
           <t>ZJ-QMB316</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
           <t>Нож японский поварской 17,5 см Сантоку Wood деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -24548,51 +24548,51 @@
           <t>99005026</t>
         </is>
       </c>
       <c r="D343" s="7" t="inlineStr">
         <is>
           <t>KB-3821-180G-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E343" s="8" t="inlineStr">
         <is>
           <t>Нож японский поварской Сантоку 17,5 см PRO-Line черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F343" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G343" s="9">
         <v>2370</v>
       </c>
       <c r="H343" s="9">
         <v/>
       </c>
       <c r="I343" s="10">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="J343" s="4"/>
     </row>
     <row r="344" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="4"/>
       <c r="B344" s="5"/>
       <c r="C344" s="6" t="inlineStr">
         <is>
           <t>99002189</t>
         </is>
       </c>
       <c r="D344" s="7" t="inlineStr">
         <is>
           <t>FR-9221-180G</t>
         </is>
       </c>
       <c r="E344" s="8" t="inlineStr">
         <is>
           <t>Нож японский поварской Сантоку 18 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -24613,156 +24613,156 @@
       <c r="B345" s="5"/>
       <c r="C345" s="6" t="inlineStr">
         <is>
           <t>81004104</t>
         </is>
       </c>
       <c r="D345" s="7" t="inlineStr">
         <is>
           <t>JP-1133-165-CP-CP</t>
         </is>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
           <t>Нож японский Усуба 16,5 см для овощей деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F345" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G345" s="9">
         <v>2318</v>
       </c>
       <c r="H345" s="9">
-        <v/>
+        <v>1506</v>
       </c>
       <c r="I345" s="10">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="J345" s="4"/>
     </row>
     <row r="346" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="4"/>
       <c r="B346" s="5"/>
       <c r="C346" s="6" t="inlineStr">
         <is>
           <t>92000189</t>
         </is>
       </c>
       <c r="D346" s="7" t="inlineStr">
         <is>
           <t>JP-1191-180-CP-CP</t>
         </is>
       </c>
       <c r="E346" s="8" t="inlineStr">
         <is>
           <t>Нож японский Усуба 18 см для овощей деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G346" s="9">
         <v>2521</v>
       </c>
       <c r="H346" s="9">
         <v/>
       </c>
       <c r="I346" s="10">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="J346" s="4"/>
     </row>
     <row r="347" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="4"/>
       <c r="B347" s="5"/>
       <c r="C347" s="6" t="inlineStr">
         <is>
           <t>81004105</t>
         </is>
       </c>
       <c r="D347" s="7" t="inlineStr">
         <is>
           <t>JP-1133-210-CP-CP</t>
         </is>
       </c>
       <c r="E347" s="8" t="inlineStr">
         <is>
           <t>Нож японский Усуба 21 см для овощей деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F347" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G347" s="9">
         <v>2521</v>
       </c>
       <c r="H347" s="9">
         <v/>
       </c>
       <c r="I347" s="10">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="J347" s="4"/>
     </row>
     <row r="348" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4"/>
       <c r="B348" s="5"/>
       <c r="C348" s="6" t="inlineStr">
         <is>
           <t>92000076</t>
         </is>
       </c>
       <c r="D348" s="7" t="inlineStr">
         <is>
           <t>JP-1190-210-CP-CP</t>
         </is>
       </c>
       <c r="E348" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 20 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G348" s="9">
         <v>3773</v>
       </c>
       <c r="H348" s="9">
         <v/>
       </c>
       <c r="I348" s="10">
-        <v>1023</v>
+        <v>1008</v>
       </c>
       <c r="J348" s="4"/>
     </row>
     <row r="349" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4"/>
       <c r="B349" s="5"/>
       <c r="C349" s="6" t="inlineStr">
         <is>
           <t>99005048</t>
         </is>
       </c>
       <c r="D349" s="7" t="inlineStr">
         <is>
           <t>RS-BMB210</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 21 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F349" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -24820,153 +24820,153 @@
           <t>92000086</t>
         </is>
       </c>
       <c r="D351" s="7" t="inlineStr">
         <is>
           <t>JP-1190-240-CP-CP</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 24 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F351" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G351" s="9">
         <v>3999</v>
       </c>
       <c r="H351" s="9">
         <v/>
       </c>
       <c r="I351" s="10">
-        <v>1000</v>
+        <v>971</v>
       </c>
       <c r="J351" s="4"/>
     </row>
     <row r="352" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="4"/>
       <c r="B352" s="5"/>
       <c r="C352" s="6" t="inlineStr">
         <is>
           <t>81240058</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
           <t>LB-YP13</t>
         </is>
       </c>
       <c r="E352" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 26 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G352" s="9">
         <v>447</v>
       </c>
       <c r="H352" s="9">
         <v/>
       </c>
       <c r="I352" s="10">
         <v>0</v>
       </c>
       <c r="J352" s="4"/>
     </row>
     <row r="353" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="4"/>
       <c r="B353" s="5"/>
       <c r="C353" s="6" t="inlineStr">
         <is>
           <t>92000087</t>
         </is>
       </c>
       <c r="D353" s="7" t="inlineStr">
         <is>
-          <t>JP-1190-270</t>
+          <t>JP-1190-270-CP-CP</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 27 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F353" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G353" s="9">
         <v>4273</v>
       </c>
       <c r="H353" s="9">
         <v/>
       </c>
       <c r="I353" s="10">
-        <v>1059</v>
+        <v>1033</v>
       </c>
       <c r="J353" s="4"/>
     </row>
     <row r="354" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="4"/>
       <c r="B354" s="5"/>
       <c r="C354" s="6" t="inlineStr">
         <is>
           <t>92001373</t>
         </is>
       </c>
       <c r="D354" s="7" t="inlineStr">
         <is>
           <t>JP-1190-300-CP-CP</t>
         </is>
       </c>
       <c r="E354" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 30 см для суши/сашими деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G354" s="9">
-        <v>4473</v>
+        <v>4474</v>
       </c>
       <c r="H354" s="9">
-        <v/>
+        <v>2908</v>
       </c>
       <c r="I354" s="10">
-        <v>1051</v>
+        <v>1028</v>
       </c>
       <c r="J354" s="4"/>
     </row>
     <row r="355" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="4"/>
       <c r="B355" s="5"/>
       <c r="C355" s="6" t="inlineStr">
         <is>
           <t>81240303</t>
         </is>
       </c>
       <c r="D355" s="7" t="inlineStr">
         <is>
           <t>12119</t>
         </is>
       </c>
       <c r="E355" s="8" t="inlineStr">
         <is>
           <t>Нож японский Янагиба 30 см для суши/сашими деревянная ручка Pirge</t>
         </is>
       </c>
       <c r="F355" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -25024,65 +25024,65 @@
           <t>92001368</t>
         </is>
       </c>
       <c r="D357" s="7" t="inlineStr">
         <is>
           <t>PS-2202-195TD-BK/DGY-REPL</t>
         </is>
       </c>
       <c r="E357" s="8" t="inlineStr">
         <is>
           <t>Ножницы кухонные 19,5 см P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F357" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G357" s="9">
         <v>1297</v>
       </c>
       <c r="H357" s="9">
         <v/>
       </c>
       <c r="I357" s="10">
-        <v>193</v>
+        <v>69</v>
       </c>
       <c r="J357" s="4"/>
     </row>
     <row r="358" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="4"/>
       <c r="B358" s="5"/>
       <c r="C358" s="6" t="inlineStr">
         <is>
           <t>81279047</t>
         </is>
       </c>
       <c r="D358" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PS-2209-220TD-BK/DGY-RE-P</t>
         </is>
       </c>
       <c r="E358" s="8" t="inlineStr">
         <is>
           <t>Ножницы кухонные 22 см P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G358" s="9">
         <v>1387</v>
       </c>
       <c r="H358" s="9">
         <v/>
       </c>
       <c r="I358" s="10">
         <v>0</v>
       </c>
       <c r="J358" s="4"/>
     </row>
     <row r="359" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="4"/>
@@ -25092,51 +25092,51 @@
           <t>92001367</t>
         </is>
       </c>
       <c r="D359" s="7" t="inlineStr">
         <is>
           <t>PS-2205-24</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
           <t>Ножницы кухонные 23,5 см P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F359" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G359" s="9">
         <v>1683</v>
       </c>
       <c r="H359" s="9">
         <v/>
       </c>
       <c r="I359" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J359" s="4"/>
     </row>
     <row r="360" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="4"/>
       <c r="B360" s="5"/>
       <c r="C360" s="6" t="inlineStr">
         <is>
           <t>92001369</t>
         </is>
       </c>
       <c r="D360" s="7" t="inlineStr">
         <is>
           <t>PS-2207-230TD</t>
         </is>
       </c>
       <c r="E360" s="8" t="inlineStr">
         <is>
           <t>Ножницы кухонные, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -25225,153 +25225,153 @@
       <c r="B363" s="5"/>
       <c r="C363" s="6" t="inlineStr">
         <is>
           <t>81249866</t>
         </is>
       </c>
       <c r="D363" s="7" t="inlineStr">
         <is>
           <t>2074</t>
         </is>
       </c>
       <c r="E363" s="8" t="inlineStr">
         <is>
           <t>Рыбочистка 19,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F363" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G363" s="9">
         <v>2351</v>
       </c>
       <c r="H363" s="9">
-        <v/>
+        <v>1528</v>
       </c>
       <c r="I363" s="10">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J363" s="4"/>
     </row>
     <row r="364" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="4"/>
       <c r="B364" s="5"/>
       <c r="C364" s="6" t="inlineStr">
         <is>
           <t>81211108</t>
         </is>
       </c>
       <c r="D364" s="7" t="inlineStr">
         <is>
           <t>JQ-OT534</t>
         </is>
       </c>
       <c r="E364" s="8" t="inlineStr">
         <is>
           <t>Рыбочистка 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F364" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G364" s="9">
         <v>473</v>
       </c>
       <c r="H364" s="9">
         <v/>
       </c>
       <c r="I364" s="10">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="J364" s="4"/>
     </row>
     <row r="365" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="4"/>
       <c r="B365" s="5"/>
       <c r="C365" s="6" t="inlineStr">
         <is>
           <t>92001462</t>
         </is>
       </c>
       <c r="D365" s="7" t="inlineStr">
         <is>
           <t>T1093D</t>
         </is>
       </c>
       <c r="E365" s="8" t="inlineStr">
         <is>
           <t>Сменный блок для электрической точилки для ножей "Taidea" (арт. 92001460), два отделения, P.L. -</t>
         </is>
       </c>
       <c r="F365" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G365" s="9">
         <v>2395</v>
       </c>
       <c r="H365" s="9">
-        <v/>
+        <v>1556</v>
       </c>
       <c r="I365" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J365" s="4"/>
     </row>
     <row r="366" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="4"/>
       <c r="B366" s="5"/>
       <c r="C366" s="6" t="inlineStr">
         <is>
           <t>92001461</t>
         </is>
       </c>
       <c r="D366" s="7" t="inlineStr">
         <is>
           <t>T1092D</t>
         </is>
       </c>
       <c r="E366" s="8" t="inlineStr">
         <is>
           <t>Сменный блок для электрической точилки для ножей "Taidea" (арт. 92001460), одно отделение, P.L.</t>
         </is>
       </c>
       <c r="F366" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G366" s="9">
         <v>1075</v>
       </c>
       <c r="H366" s="9">
-        <v/>
+        <v>698</v>
       </c>
       <c r="I366" s="10">
         <v>7</v>
       </c>
       <c r="J366" s="4"/>
     </row>
     <row r="367" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="4"/>
       <c r="B367" s="5"/>
       <c r="C367" s="6" t="inlineStr">
         <is>
           <t>92001123</t>
         </is>
       </c>
       <c r="D367" s="7" t="inlineStr">
         <is>
           <t>FRF111-6.5"</t>
         </is>
       </c>
       <c r="E367" s="8" t="inlineStr">
         <is>
           <t>Топорик ECO-Line для рубки мяса 16,5 см кованый P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F367" s="7" t="inlineStr">
@@ -25392,193 +25392,193 @@
     </row>
     <row r="368" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="4"/>
       <c r="B368" s="5"/>
       <c r="C368" s="6" t="inlineStr">
         <is>
           <t>70001170</t>
         </is>
       </c>
       <c r="D368" s="7" t="inlineStr">
         <is>
           <t>5.4063.18</t>
         </is>
       </c>
       <c r="E368" s="8" t="inlineStr">
         <is>
           <t>Топорик Fibrox нож слайсер для разделки 18 см, пластиковая ручка Victorinox</t>
         </is>
       </c>
       <c r="F368" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G368" s="9">
-        <v>5114</v>
+        <v>5487</v>
       </c>
       <c r="H368" s="9">
         <v/>
       </c>
       <c r="I368" s="10">
         <v>0</v>
       </c>
       <c r="J368" s="4"/>
     </row>
     <row r="369" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4"/>
       <c r="B369" s="5"/>
       <c r="C369" s="6" t="inlineStr">
         <is>
           <t>99005025</t>
         </is>
       </c>
       <c r="D369" s="7" t="inlineStr">
         <is>
           <t>KB-2288-200-BK101-RE</t>
         </is>
       </c>
       <c r="E369" s="8" t="inlineStr">
         <is>
           <t>Топорик PRO-Line для рубки мяса 20 см, пластиковая черная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F369" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G369" s="9">
         <v>4157</v>
       </c>
       <c r="H369" s="9">
         <v/>
       </c>
       <c r="I369" s="10">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="J369" s="4"/>
     </row>
     <row r="370" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4"/>
       <c r="B370" s="5"/>
       <c r="C370" s="6" t="inlineStr">
         <is>
           <t>81240755</t>
         </is>
       </c>
       <c r="D370" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-3888-230-BK201</t>
         </is>
       </c>
       <c r="E370" s="8" t="inlineStr">
         <is>
           <t>Топорик для рубки мяса 23 см, пластиковая черная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F370" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G370" s="9">
         <v>4837</v>
       </c>
       <c r="H370" s="9">
-        <v/>
+        <v>3144</v>
       </c>
       <c r="I370" s="10">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="J370" s="4"/>
     </row>
     <row r="371" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4"/>
       <c r="B371" s="5"/>
       <c r="C371" s="6" t="inlineStr">
         <is>
           <t>99002196</t>
         </is>
       </c>
       <c r="D371" s="7" t="inlineStr">
         <is>
           <t>FR-9234-180G</t>
         </is>
       </c>
       <c r="E371" s="8" t="inlineStr">
         <is>
           <t>Топорик нож слайсер Classic 18 см кованый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F371" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G371" s="9">
         <v>3948</v>
       </c>
       <c r="H371" s="9">
         <v/>
       </c>
       <c r="I371" s="10">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="J371" s="4"/>
     </row>
     <row r="372" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A372" s="4"/>
       <c r="B372" s="5"/>
       <c r="C372" s="6" t="inlineStr">
         <is>
           <t>81290187</t>
         </is>
       </c>
       <c r="D372" s="7" t="inlineStr">
         <is>
           <t>KB-1394-220-BK201-RE</t>
         </is>
       </c>
       <c r="E372" s="8" t="inlineStr">
         <is>
           <t>Топорик нож слайсер для разделки 20 см, пластиковая ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F372" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G372" s="9">
         <v>3693</v>
       </c>
       <c r="H372" s="9">
         <v/>
       </c>
       <c r="I372" s="10">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J372" s="4"/>
     </row>
     <row r="373" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="4"/>
       <c r="B373" s="5"/>
       <c r="C373" s="6" t="inlineStr">
         <is>
           <t>92001334</t>
         </is>
       </c>
       <c r="D373" s="7" t="inlineStr">
         <is>
           <t>KR-6334-200</t>
         </is>
       </c>
       <c r="E373" s="8" t="inlineStr">
         <is>
           <t>Топорик нож слайсер для разделки 20*8 см, деревянная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F373" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -25602,85 +25602,85 @@
           <t>81240262</t>
         </is>
       </c>
       <c r="D374" s="7" t="inlineStr">
         <is>
           <t>KS-01</t>
         </is>
       </c>
       <c r="E374" s="8" t="inlineStr">
         <is>
           <t>Точилка для ножей ручная "Taidea" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F374" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G374" s="9">
         <v>1837</v>
       </c>
       <c r="H374" s="9">
         <v/>
       </c>
       <c r="I374" s="10">
-        <v>435</v>
+        <v>409</v>
       </c>
       <c r="J374" s="4"/>
     </row>
     <row r="375" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="4"/>
       <c r="B375" s="5"/>
       <c r="C375" s="6" t="inlineStr">
         <is>
           <t>92001465</t>
         </is>
       </c>
       <c r="D375" s="7" t="inlineStr">
         <is>
           <t>T1005DC</t>
         </is>
       </c>
       <c r="E375" s="8" t="inlineStr">
         <is>
           <t>Точилка для ножей ручная "Taidea" без съемного блока, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F375" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G375" s="9">
         <v>1439</v>
       </c>
       <c r="H375" s="9">
         <v/>
       </c>
       <c r="I375" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J375" s="4"/>
     </row>
     <row r="376" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="4"/>
       <c r="B376" s="5"/>
       <c r="C376" s="6" t="inlineStr">
         <is>
           <t>81211997</t>
         </is>
       </c>
       <c r="D376" s="7" t="inlineStr">
         <is>
           <t>TV1701</t>
         </is>
       </c>
       <c r="E376" s="8" t="inlineStr">
         <is>
           <t>Точилка для ножей ручная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F376" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -25701,54 +25701,54 @@
       <c r="B377" s="5"/>
       <c r="C377" s="6" t="inlineStr">
         <is>
           <t>81004102</t>
         </is>
       </c>
       <c r="D377" s="7" t="inlineStr">
         <is>
           <t>CP-SHAP-01</t>
         </is>
       </c>
       <c r="E377" s="8" t="inlineStr">
         <is>
           <t>Точилка для ножей ручная черная 18,5 см h6,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F377" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G377" s="9">
         <v>1873</v>
       </c>
       <c r="H377" s="9">
-        <v/>
+        <v>1217</v>
       </c>
       <c r="I377" s="10">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="J377" s="4"/>
     </row>
     <row r="378" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="4"/>
       <c r="B378" s="5"/>
       <c r="C378" s="6" t="inlineStr">
         <is>
           <t>92001460</t>
         </is>
       </c>
       <c r="D378" s="7" t="inlineStr">
         <is>
           <t>T1031D</t>
         </is>
       </c>
       <c r="E378" s="8" t="inlineStr">
         <is>
           <t>Точилка для ножей электрическая 220В, 18Вт "Taidea" P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F378" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -25837,77 +25837,77 @@
       <c r="B381" s="5"/>
       <c r="C381" s="6" t="inlineStr">
         <is>
           <t>70001158</t>
         </is>
       </c>
       <c r="D381" s="7" t="inlineStr">
         <is>
           <t>4.0898</t>
         </is>
       </c>
       <c r="E381" s="8" t="inlineStr">
         <is>
           <t>Чехол Victorinox для филейного ножа 18-25 см</t>
         </is>
       </c>
       <c r="F381" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G381" s="9">
         <v>2480</v>
       </c>
       <c r="H381" s="9">
-        <v/>
+        <v>1612</v>
       </c>
       <c r="I381" s="10">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J381" s="4"/>
     </row>
     <row r="382" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="4"/>
       <c r="B382" s="5"/>
       <c r="C382" s="6" t="inlineStr">
         <is>
           <t>81240356</t>
         </is>
       </c>
       <c r="D382" s="7" t="inlineStr">
         <is>
           <t>81152</t>
         </is>
       </c>
       <c r="E382" s="8" t="inlineStr">
         <is>
           <t>Шпага для приготовления кебаба 60 см  Pirge</t>
         </is>
       </c>
       <c r="F382" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
       </c>
       <c r="G382" s="9">
         <v>593</v>
       </c>
       <c r="H382" s="9">
-        <v/>
+        <v>385</v>
       </c>
       <c r="I382" s="10">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J382" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>